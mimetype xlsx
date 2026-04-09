--- v0 (2025-10-08)
+++ v1 (2026-04-09)
@@ -1,133 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28730"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Оганес\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\FS.ag.local\Share\ПРАЙСЫ\2026 г\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C7C8BC1-04C5-4C46-8D6D-55985F85F952}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E97AA37F-2B8E-44A4-8154-84FCF6C0D3C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="С3-С7,5-С15" sheetId="1" r:id="rId1"/>
     <sheet name="Контейнерные деревья" sheetId="2" r:id="rId2"/>
     <sheet name="Деревья в грунте" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="181029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F283" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="349">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Размер</t>
   </si>
   <si>
     <t>Питомник растений "ArtGreen"</t>
   </si>
   <si>
     <t>Адрес питомника: Россия, Ростовская область, х.Еремеевака, ул. Степная 4Б</t>
   </si>
   <si>
     <t>Тел. +7(863) 206 7 222</t>
   </si>
   <si>
     <t>E-mail: pitomnik@art-green.ru</t>
   </si>
   <si>
     <t>website: www.art-green.ru</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>BR (ОКС) - растение с голыми корнями, открытая корневая система, см</t>
   </si>
   <si>
     <t>С35 - размер контейнера в литрах</t>
   </si>
   <si>
     <t>Обхват ствола</t>
   </si>
   <si>
-    <t>Остатки</t>
-[...1 lines deleted...]
-  <si>
     <t>Тип упаковки корневой системы, готовность</t>
   </si>
   <si>
     <t>Цена, руб</t>
   </si>
   <si>
     <t>Боярышник обыкновенный "Паул Скарлет" (Crataegus laevigata "Pauls Scarlet")</t>
   </si>
   <si>
     <t>6/8</t>
-  </si>
-[...1 lines deleted...]
-    <t>С35 / готовность: июнь-июль</t>
   </si>
   <si>
     <t>Груша каллериана "Шантеклер" (Pyrus calleryana "Chanticleer")</t>
   </si>
   <si>
     <t>8/10</t>
   </si>
   <si>
     <t>Дуб красный (Quercus rubra)</t>
   </si>
   <si>
     <t>Дуб черешчатый (Quercus robur)</t>
   </si>
   <si>
     <t>Ирга Ламарка (Amelanchier lamarckii)</t>
   </si>
   <si>
     <t>Катальпа бигнониевидная "Нана" (Catalpa bignonioides "Nana")</t>
   </si>
   <si>
     <t>Клен красный "Октобер Глори" (Acer rubrum "October Glory")</t>
   </si>
   <si>
     <t>Клен красный "Сканлон" (Acer rubrum "Scanlon")</t>
   </si>
@@ -159,65 +157,50 @@
     <t>Черемуха мелкопильчатая "Канзан" (сакура) (Prunus serrulata "Kanzan")</t>
   </si>
   <si>
     <t>Черемуха мелкопильчатая "Кику Шидаре" (сакура)(Prunus serrulata"Kiku-shidare")</t>
   </si>
   <si>
     <t>10/12</t>
   </si>
   <si>
     <t>Черемуха мелкопильчатая "Роял Бургунди" (Prunus serrulata "Royal Burgundy")</t>
   </si>
   <si>
     <t>Яблоня райская "Роялти" (Malus "Royalty")</t>
   </si>
   <si>
     <t>Условия сотрудничества:</t>
   </si>
   <si>
     <t>Отгрузки происходят по адресу: Ростовская область, х. Еремеевка. Встреча с менеджером по предварительной договоренности.</t>
   </si>
   <si>
     <t>Данное предложение не является офертой или публичной офертой, определяемой положениями статей 435, 437 Гражданского кодекса РФ и носит исключительно информационный характер.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...13 lines deleted...]
-    <t>Гибискус сирийский "Пинк Джаент" (Hibiscus syriacus "Pink Giant") (Р9)</t>
   </si>
   <si>
     <t>Гортензия древовидная "Грандифлора" (Hydrangea arborescens "Grandiflora")</t>
   </si>
   <si>
     <t>Гортензия шершавая "Саржента" (Hydrangea asp. "Sargentiana")</t>
   </si>
   <si>
     <t>Гортензия метельчатая "Бобо" (Hydrangea paniculata "Bobo")</t>
   </si>
   <si>
     <t>Гортензия метельчатая "Грандифлора" (Hydrangea paniculata "Grandiflora")</t>
   </si>
   <si>
     <t>Гортензия метельчатая "Лаймлайт" (Hydrangea paniculata "Limelight")</t>
   </si>
   <si>
     <t>Гортензия метельчатая "Фантом" (Hydrangea paniculata "Phantom")</t>
   </si>
   <si>
     <t>Гортензия метельчатая "Пинк Даймонд" (Hydrangea paniculata "Pink Diamond")</t>
   </si>
   <si>
     <t>Гортензия метельчатая "Пинки Винки" (Hydrangea paniculata "Pinky Winky")</t>
   </si>
@@ -447,53 +430,50 @@
     <t>Туя складчатая "Випкорд" (Thuja plicata "Whipcord")</t>
   </si>
   <si>
     <t>Вейгела гибридная "Бристоль Руби" (Weigela hybrida "Bristol Ruby")</t>
   </si>
   <si>
     <t>Вейгела гибридная "Кандида" (Weigela hybrida "Candida")</t>
   </si>
   <si>
     <t>Вейгела гибридная "Ева Ратке" (Weigela hybrida "Eva Rathke")</t>
   </si>
   <si>
     <t xml:space="preserve">Вейгела цветущая "Нана пурпуреа" (Weigela florida "Nana Purpurea") </t>
   </si>
   <si>
     <t xml:space="preserve">Вейгела цветущая "Пинк Принцесс" (Weigela hybrida "Pink Princess") </t>
   </si>
   <si>
     <t>Вейгела цветущая "Виктория" (Weigela florida "Victoria")</t>
   </si>
   <si>
     <t>Вейгела цветущая "Нана вариегата" (Weigela florida "Nana variegata")</t>
   </si>
   <si>
     <t xml:space="preserve">Туя западная "Брабант" (Thuja occidentalis "Brabant") </t>
-  </si>
-[...1 lines deleted...]
-    <t>Туя западная "Ауреа Нана" (Thuja occidentalis "Aurea Nana")</t>
   </si>
   <si>
     <t>Туя западная "Даника" (Thuja occidentalis "Danica")</t>
   </si>
   <si>
     <t>Сосна горная "Пумилио" (Pinus mugo "Pumilio")</t>
   </si>
   <si>
     <t>Магнолия гибридная Хэвен Сцент ("Heaven Scent")</t>
   </si>
   <si>
     <t>Можжевельник виргинский "Грей Оул" (Juniperus virginiana "Grey Owl")</t>
   </si>
   <si>
     <t>Можжевельник скальный "Скайрокет" (Juniperus scopulorum "Skyrocket")</t>
   </si>
   <si>
     <t>Можжевельник скальный "Мунглоу" (Juniperus scopulorum "Moonglow")</t>
   </si>
   <si>
     <t>Можжевельник скальный "Блю Арроу" (Juniperus scopulorum "Blue Arrow")</t>
   </si>
   <si>
     <t>Можжевельник казацкий "Тамарисцифолия" (Juniperus sabina "Tamariscifolia")</t>
   </si>
@@ -963,112 +943,252 @@
     <t>Черемуха обыкновенная (Prúnus pádus)</t>
   </si>
   <si>
     <t>Черемуха мелкопильчатая "Кику Шидаре" (Prunus serrulata "Kiku-shidare")</t>
   </si>
   <si>
     <t>Черемуха мелкопильчатая "Пинк Перфекшен" (Prunus serrulata "Pink Perfection")</t>
   </si>
   <si>
     <t>Яблоня райская "Голден Хорнет" (Malus "Golden Hornet")</t>
   </si>
   <si>
     <t>Яблоня райская "Ред Сентинел" (Malus "Red Sentinel")</t>
   </si>
   <si>
     <t>С7,5</t>
   </si>
   <si>
     <t xml:space="preserve">Можжевельник горизонтальный "Джейд Ривер" (Juniperus horizontalis "Jade River")
 </t>
   </si>
   <si>
     <t>Можжевельник горизонтальный "Тёквойс Cпредер" (Juniperus horizontalis "Turquoise Spreader")</t>
   </si>
   <si>
-    <t xml:space="preserve">Можжевельник казацкий "Блю Спаркл" (Juniperus sabina "Blue Sparkle")
-[...2 lines deleted...]
-  <si>
     <t>Можжевельник китайский "Блаув" (Juniperus chinensis "Blaauw")</t>
   </si>
   <si>
     <t>Можжевельник китайский "Экспанса Вариегата" (Juniperus chinensis "Expansa Variegata")</t>
   </si>
   <si>
     <t>Можжевельник обыкновенный "Грин Карпет" (Juniperus communis "Green Carpet")</t>
   </si>
+  <si>
+    <t>Бересклет Форчуна "Эмерал Гейти" (Euonymus fortunei "Emerald Gaiety")</t>
+  </si>
+  <si>
+    <t>Бересклет Форчуна "Эмеральд Голд" (Euonymus fortunei "Emerald 'n' Gold")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Арденс" (Hibiscus syriacus "Ardens")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Пинк Джаент" (Hibiscus syriacus "Pink Giant")</t>
+  </si>
+  <si>
+    <t>Гортензия древовидная "Аннабель" (Hydrangea arborescens "Annabelle")</t>
+  </si>
+  <si>
+    <t>С15</t>
+  </si>
+  <si>
+    <t>С35</t>
+  </si>
+  <si>
+    <t>Контейнер</t>
+  </si>
+  <si>
+    <t>Цена ЛД</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>5050</t>
+  </si>
+  <si>
+    <t>3400</t>
+  </si>
+  <si>
+    <t>Туя восточная "Ауреа Нана" (Thuja occidentalis "Aurea Nana")</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>С60</t>
+  </si>
+  <si>
+    <t>6200</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий "Блю Спаркл" (Juniperus sabina "Blue Sparkle")</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>С7,5 30-40см</t>
+  </si>
+  <si>
+    <t>С7,5 40-80см</t>
+  </si>
+  <si>
+    <t>6500</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>Лиственные кустарнки</t>
+  </si>
+  <si>
+    <t>Бирючина обыкновенная (лат. Ligustrum vulgare)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барбарис оттавский "Суперба" </t>
+  </si>
+  <si>
+    <t>куст.форма</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барбарис оттавский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Спирея грефшейн </t>
+  </si>
+  <si>
+    <t>100-150</t>
+  </si>
+  <si>
+    <t>Хвойные растения</t>
+  </si>
+  <si>
+    <t>Можжевельник Мунглоу</t>
+  </si>
+  <si>
+    <t>Туя смарагд</t>
+  </si>
+  <si>
+    <t>100-120</t>
+  </si>
+  <si>
+    <t>120-140</t>
+  </si>
+  <si>
+    <t>140-160</t>
+  </si>
+  <si>
+    <t>160-180</t>
+  </si>
+  <si>
+    <t>200-220</t>
+  </si>
+  <si>
+    <t>220-250</t>
+  </si>
+  <si>
+    <t>300+</t>
+  </si>
+  <si>
+    <t>180-200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сосна черная, крымская </t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий (Juniperus sabina)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="8">
+  <numFmts count="7">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="#,##0.00\ [$₽-419];\-#,##0.00\ [$₽-419]"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_-* #\.##0.00_-;\-* #\.##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #\ ##0.00&quot;₽&quot;_-;\-* #\ ##0.00&quot;₽&quot;_-;_-* &quot;-&quot;??&quot;₽&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #\ ##0.00\ &quot;₽&quot;_-;\-* #\ ##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="mmm\.yy"/>
+    <numFmt numFmtId="167" formatCode="dd\.mm\.yyyy"/>
+    <numFmt numFmtId="168" formatCode="dd\.mmm"/>
+    <numFmt numFmtId="169" formatCode="_-* #\.##0.00_-;\-* #\.##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <charset val="134"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <charset val="134"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -1107,51 +1227,51 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39994506668294322"/>
         <bgColor rgb="FFE2EFD9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39976195562608724"/>
         <bgColor rgb="FFE2EFD9"/>
       </patternFill>
     </fill>
     <fill>
@@ -1168,52 +1288,76 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79992065187536243"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79992065187536243"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FFE2EFD9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79992065187536243"/>
         <bgColor rgb="FFE2EFD9"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor theme="0"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -1238,436 +1382,579 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="10" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="10" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="8" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="8" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>662941</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22861</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="944879" cy="960120"/>
     <xdr:pic>
@@ -1683,154 +1970,154 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8199121" y="22861"/>
           <a:ext cx="944879" cy="960120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>106679</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="9166861" cy="152399"/>
+    <xdr:ext cx="9415008" cy="132522"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="image2.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="106679" y="1059180"/>
-          <a:ext cx="9166861" cy="152399"/>
+          <a:off x="106679" y="1143001"/>
+          <a:ext cx="9415008" cy="132522"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>175895</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="10079355" cy="90805"/>
+    <xdr:ext cx="8609213" cy="45719"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image2.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9525" y="1638935"/>
-          <a:ext cx="10079355" cy="90805"/>
+          <a:off x="9525" y="1655507"/>
+          <a:ext cx="8609213" cy="45719"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>1704975</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1083834</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1226185" cy="1439545"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="image1.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8684895" y="0"/>
+          <a:off x="7290805" y="0"/>
           <a:ext cx="1226185" cy="1439545"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>8255</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9514840" cy="164465"/>
     <xdr:pic>
       <xdr:nvPicPr>
@@ -2194,21615 +2481,34203 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BO207"/>
+  <dimension ref="A1:BO376"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="84" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+    <sheetView tabSelected="1" topLeftCell="A335" zoomScale="115" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H349" sqref="H349:BO349"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.21875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="34.44140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="53.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="75.140625" style="80" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="85" customWidth="1"/>
+    <col min="7" max="7" width="17" style="89" customWidth="1"/>
+    <col min="8" max="8" width="34.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="90" customHeight="1">
-[...2 lines deleted...]
-      <c r="C1" s="96" t="s">
+    <row r="1" spans="1:7" ht="90" customHeight="1">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="129" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="129"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="84"/>
+    </row>
+    <row r="2" spans="1:7" ht="34.9" customHeight="1">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="96"/>
-[...5 lines deleted...]
-      <c r="C2" s="81" t="s">
+      <c r="D2" s="90"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="84"/>
+    </row>
+    <row r="3" spans="1:7" ht="15" customHeight="1">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="24"/>
-[...5 lines deleted...]
-      <c r="C3" s="81" t="s">
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+    </row>
+    <row r="4" spans="1:7" ht="15" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="24"/>
-[...5 lines deleted...]
-      <c r="C4" s="81" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+    </row>
+    <row r="5" spans="1:7" ht="15" customHeight="1">
+      <c r="A5" s="22"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="24"/>
-[...5 lines deleted...]
-      <c r="C5" s="81" t="s">
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+    </row>
+    <row r="6" spans="1:7" ht="24.6" customHeight="1">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="24"/>
-[...5 lines deleted...]
-      <c r="C6" s="81" t="s">
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="84"/>
+    </row>
+    <row r="7" spans="1:7" ht="9" customHeight="1">
+      <c r="A7" s="22"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="84"/>
+      <c r="G7" s="84"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.6" customHeight="1">
+      <c r="A8" s="22"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="78" t="s">
+        <v>187</v>
+      </c>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+    </row>
+    <row r="9" spans="1:7" ht="10.9" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="130"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+    </row>
+    <row r="10" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A10" s="22"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="131" t="s">
+        <v>190</v>
+      </c>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="84"/>
+    </row>
+    <row r="11" spans="1:7" ht="34.15" customHeight="1">
+      <c r="A11" s="22"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="131"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="84"/>
+    </row>
+    <row r="12" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A12" s="22"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+    </row>
+    <row r="13" spans="1:7" ht="28.15" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="76" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A14" s="112">
+        <v>1</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="116" t="s">
+        <v>147</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E14" s="16">
+        <v>1300</v>
+      </c>
+      <c r="F14" s="91" t="s">
+        <v>321</v>
+      </c>
+      <c r="G14" s="16">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A15" s="113"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="116"/>
+      <c r="D15" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E15" s="16">
+        <v>1950</v>
+      </c>
+      <c r="F15" s="18">
+        <v>2340</v>
+      </c>
+      <c r="G15" s="16">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A16" s="110">
+        <v>2</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="117" t="s">
+        <v>148</v>
+      </c>
+      <c r="D16" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E16" s="87">
+        <v>690</v>
+      </c>
+      <c r="F16" s="88">
+        <v>850</v>
+      </c>
+      <c r="G16" s="87">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A17" s="111"/>
+      <c r="B17" s="86"/>
+      <c r="C17" s="117"/>
+      <c r="D17" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E17" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F17" s="88">
+        <v>2100</v>
+      </c>
+      <c r="G17" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A18" s="112">
+        <v>3</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="116" t="s">
+        <v>149</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E18" s="16">
+        <v>650</v>
+      </c>
+      <c r="F18" s="18">
+        <v>800</v>
+      </c>
+      <c r="G18" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A19" s="113"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="116"/>
+      <c r="D19" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E19" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F19" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G19" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A20" s="110">
+        <v>4</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="117" t="s">
+        <v>150</v>
+      </c>
+      <c r="D20" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E20" s="87">
+        <v>650</v>
+      </c>
+      <c r="F20" s="88">
+        <v>800</v>
+      </c>
+      <c r="G20" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A21" s="111"/>
+      <c r="B21" s="86"/>
+      <c r="C21" s="117"/>
+      <c r="D21" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E21" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F21" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G21" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A22" s="112">
+        <v>5</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="116" t="s">
+        <v>151</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E22" s="16">
+        <v>650</v>
+      </c>
+      <c r="F22" s="18">
+        <v>800</v>
+      </c>
+      <c r="G22" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A23" s="113"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="116"/>
+      <c r="D23" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F23" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G23" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A24" s="110">
+        <v>6</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="117" t="s">
+        <v>152</v>
+      </c>
+      <c r="D24" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E24" s="87">
+        <v>890</v>
+      </c>
+      <c r="F24" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G24" s="87">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A25" s="111"/>
+      <c r="B25" s="86"/>
+      <c r="C25" s="117"/>
+      <c r="D25" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E25" s="87">
+        <v>2340</v>
+      </c>
+      <c r="F25" s="88">
+        <v>2340</v>
+      </c>
+      <c r="G25" s="87">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A26" s="112">
+        <v>7</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="116" t="s">
+        <v>153</v>
+      </c>
+      <c r="D26" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E26" s="16">
+        <v>650</v>
+      </c>
+      <c r="F26" s="18">
+        <v>800</v>
+      </c>
+      <c r="G26" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A27" s="113"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="116"/>
+      <c r="D27" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E27" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F27" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G27" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A28" s="110">
         <v>8</v>
       </c>
-      <c r="D6" s="24"/>
-[...73 lines deleted...]
-      <c r="C14" s="60" t="s">
+      <c r="B28" s="86"/>
+      <c r="C28" s="117" t="s">
+        <v>154</v>
+      </c>
+      <c r="D28" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E28" s="87">
+        <v>650</v>
+      </c>
+      <c r="F28" s="88">
+        <v>800</v>
+      </c>
+      <c r="G28" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A29" s="111"/>
+      <c r="B29" s="86"/>
+      <c r="C29" s="117"/>
+      <c r="D29" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E29" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F29" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G29" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A30" s="112">
+        <v>9</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="116" t="s">
+        <v>155</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E30" s="16">
+        <v>650</v>
+      </c>
+      <c r="F30" s="18">
+        <v>800</v>
+      </c>
+      <c r="G30" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A31" s="113"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="116"/>
+      <c r="D31" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E31" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F31" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G31" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A32" s="110">
+        <v>10</v>
+      </c>
+      <c r="B32" s="86"/>
+      <c r="C32" s="117" t="s">
         <v>156</v>
       </c>
-      <c r="D14" s="17" t="s">
+      <c r="D32" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E32" s="87">
+        <v>650</v>
+      </c>
+      <c r="F32" s="88">
+        <v>800</v>
+      </c>
+      <c r="G32" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A33" s="111"/>
+      <c r="B33" s="86"/>
+      <c r="C33" s="117"/>
+      <c r="D33" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E33" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F33" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G33" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A34" s="112">
+        <v>11</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="116" t="s">
+        <v>157</v>
+      </c>
+      <c r="D34" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E34" s="16">
+        <v>650</v>
+      </c>
+      <c r="F34" s="18">
+        <v>800</v>
+      </c>
+      <c r="G34" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A35" s="113"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E35" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F35" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G35" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A36" s="110">
+        <v>12</v>
+      </c>
+      <c r="B36" s="86"/>
+      <c r="C36" s="117" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E36" s="87">
+        <v>650</v>
+      </c>
+      <c r="F36" s="88">
+        <v>800</v>
+      </c>
+      <c r="G36" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A37" s="111"/>
+      <c r="B37" s="86"/>
+      <c r="C37" s="117"/>
+      <c r="D37" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E37" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F37" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G37" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A38" s="112">
+        <v>13</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="116" t="s">
+        <v>159</v>
+      </c>
+      <c r="D38" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E38" s="16">
+        <v>650</v>
+      </c>
+      <c r="F38" s="18">
+        <v>800</v>
+      </c>
+      <c r="G38" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A39" s="113"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="116"/>
+      <c r="D39" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E39" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F39" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G39" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A40" s="110">
+        <v>14</v>
+      </c>
+      <c r="B40" s="86"/>
+      <c r="C40" s="117" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E40" s="87">
+        <v>650</v>
+      </c>
+      <c r="F40" s="88">
+        <v>800</v>
+      </c>
+      <c r="G40" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A41" s="111"/>
+      <c r="B41" s="86"/>
+      <c r="C41" s="117"/>
+      <c r="D41" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E41" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F41" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G41" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A42" s="112">
+        <v>15</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="116" t="s">
+        <v>161</v>
+      </c>
+      <c r="D42" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E42" s="16">
+        <v>650</v>
+      </c>
+      <c r="F42" s="18">
+        <v>800</v>
+      </c>
+      <c r="G42" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A43" s="113"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E43" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F43" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G43" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A44" s="110">
+        <v>16</v>
+      </c>
+      <c r="B44" s="86"/>
+      <c r="C44" s="117" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E44" s="87">
+        <v>650</v>
+      </c>
+      <c r="F44" s="88">
+        <v>800</v>
+      </c>
+      <c r="G44" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A45" s="111"/>
+      <c r="B45" s="86"/>
+      <c r="C45" s="117"/>
+      <c r="D45" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E45" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F45" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G45" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A46" s="112">
+        <v>17</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="116" t="s">
+        <v>163</v>
+      </c>
+      <c r="D46" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E46" s="16">
+        <v>650</v>
+      </c>
+      <c r="F46" s="18">
+        <v>800</v>
+      </c>
+      <c r="G46" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A47" s="113"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="116"/>
+      <c r="D47" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E47" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F47" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G47" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A48" s="110">
+        <v>18</v>
+      </c>
+      <c r="B48" s="86"/>
+      <c r="C48" s="117" t="s">
+        <v>164</v>
+      </c>
+      <c r="D48" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E48" s="87">
+        <v>650</v>
+      </c>
+      <c r="F48" s="88">
+        <v>800</v>
+      </c>
+      <c r="G48" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A49" s="111"/>
+      <c r="B49" s="86"/>
+      <c r="C49" s="117"/>
+      <c r="D49" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E49" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F49" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G49" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A50" s="112">
+        <v>19</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="116" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E50" s="16">
+        <v>650</v>
+      </c>
+      <c r="F50" s="18">
+        <v>800</v>
+      </c>
+      <c r="G50" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A51" s="113"/>
+      <c r="B51" s="2"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E51" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F51" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G51" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A52" s="110">
+        <v>20</v>
+      </c>
+      <c r="B52" s="86"/>
+      <c r="C52" s="117" t="s">
+        <v>166</v>
+      </c>
+      <c r="D52" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E52" s="87">
+        <v>650</v>
+      </c>
+      <c r="F52" s="88">
+        <v>800</v>
+      </c>
+      <c r="G52" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A53" s="111"/>
+      <c r="B53" s="86"/>
+      <c r="C53" s="117"/>
+      <c r="D53" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E53" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F53" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G53" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A54" s="112">
+        <v>21</v>
+      </c>
+      <c r="B54" s="2"/>
+      <c r="C54" s="116" t="s">
+        <v>167</v>
+      </c>
+      <c r="D54" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E54" s="16">
+        <v>650</v>
+      </c>
+      <c r="F54" s="18">
+        <v>800</v>
+      </c>
+      <c r="G54" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A55" s="113"/>
+      <c r="B55" s="2"/>
+      <c r="C55" s="116"/>
+      <c r="D55" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E55" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F55" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G55" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A56" s="110">
+        <v>22</v>
+      </c>
+      <c r="B56" s="86"/>
+      <c r="C56" s="117" t="s">
+        <v>168</v>
+      </c>
+      <c r="D56" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E56" s="87">
+        <v>650</v>
+      </c>
+      <c r="F56" s="88">
+        <v>800</v>
+      </c>
+      <c r="G56" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A57" s="111"/>
+      <c r="B57" s="86"/>
+      <c r="C57" s="117"/>
+      <c r="D57" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E57" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F57" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G57" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A58" s="112">
+        <v>23</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="116" t="s">
+        <v>169</v>
+      </c>
+      <c r="D58" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E58" s="16">
+        <v>650</v>
+      </c>
+      <c r="F58" s="18">
+        <v>800</v>
+      </c>
+      <c r="G58" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A59" s="113"/>
+      <c r="B59" s="2"/>
+      <c r="C59" s="116"/>
+      <c r="D59" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E59" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F59" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G59" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A60" s="110">
+        <v>24</v>
+      </c>
+      <c r="B60" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="C60" s="117" t="s">
+        <v>170</v>
+      </c>
+      <c r="D60" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E60" s="87">
+        <v>650</v>
+      </c>
+      <c r="F60" s="88">
+        <v>800</v>
+      </c>
+      <c r="G60" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A61" s="111"/>
+      <c r="B61" s="86"/>
+      <c r="C61" s="117"/>
+      <c r="D61" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E61" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F61" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G61" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A62" s="112">
+        <v>25</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="116" t="s">
+        <v>171</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E62" s="16">
+        <v>650</v>
+      </c>
+      <c r="F62" s="18">
+        <v>800</v>
+      </c>
+      <c r="G62" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A63" s="113"/>
+      <c r="B63" s="2"/>
+      <c r="C63" s="116"/>
+      <c r="D63" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E63" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F63" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G63" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A64" s="110">
+        <v>26</v>
+      </c>
+      <c r="B64" s="86"/>
+      <c r="C64" s="117" t="s">
+        <v>172</v>
+      </c>
+      <c r="D64" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E64" s="87">
+        <v>650</v>
+      </c>
+      <c r="F64" s="88">
+        <v>800</v>
+      </c>
+      <c r="G64" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A65" s="111"/>
+      <c r="B65" s="86"/>
+      <c r="C65" s="117"/>
+      <c r="D65" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E65" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F65" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G65" s="92">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="66" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A66" s="21">
+        <v>27</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="61" t="s">
+        <v>173</v>
+      </c>
+      <c r="D66" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E66" s="16">
+        <v>1300</v>
+      </c>
+      <c r="F66" s="18">
+        <v>1300</v>
+      </c>
+      <c r="G66" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="67" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A67" s="110">
+        <v>28</v>
+      </c>
+      <c r="B67" s="86"/>
+      <c r="C67" s="117" t="s">
+        <v>174</v>
+      </c>
+      <c r="D67" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E67" s="87">
+        <v>650</v>
+      </c>
+      <c r="F67" s="88">
+        <v>800</v>
+      </c>
+      <c r="G67" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A68" s="111"/>
+      <c r="B68" s="86"/>
+      <c r="C68" s="117"/>
+      <c r="D68" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E68" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F68" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G68" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="69" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A69" s="112">
+        <v>29</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="116" t="s">
+        <v>175</v>
+      </c>
+      <c r="D69" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E69" s="16">
+        <v>650</v>
+      </c>
+      <c r="F69" s="18">
+        <v>800</v>
+      </c>
+      <c r="G69" s="16">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="70" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A70" s="113"/>
+      <c r="B70" s="2"/>
+      <c r="C70" s="116"/>
+      <c r="D70" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E70" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F70" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G70" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="71" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A71" s="110">
+        <v>30</v>
+      </c>
+      <c r="B71" s="86"/>
+      <c r="C71" s="117" t="s">
+        <v>176</v>
+      </c>
+      <c r="D71" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E71" s="87">
+        <v>650</v>
+      </c>
+      <c r="F71" s="88">
+        <v>800</v>
+      </c>
+      <c r="G71" s="87">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A72" s="111"/>
+      <c r="B72" s="86"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E72" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F72" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G72" s="87">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="73" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A73" s="112">
+        <v>31</v>
+      </c>
+      <c r="B73" s="2"/>
+      <c r="C73" s="116" t="s">
+        <v>177</v>
+      </c>
+      <c r="D73" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E73" s="16">
+        <v>650</v>
+      </c>
+      <c r="F73" s="18">
+        <v>800</v>
+      </c>
+      <c r="G73" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H73" s="128"/>
+      <c r="I73" s="128"/>
+      <c r="J73" s="128"/>
+      <c r="K73" s="128"/>
+      <c r="L73" s="128"/>
+      <c r="M73" s="128"/>
+      <c r="N73" s="128"/>
+      <c r="O73" s="128"/>
+      <c r="P73" s="128"/>
+      <c r="Q73" s="128"/>
+      <c r="R73" s="128"/>
+      <c r="S73" s="128"/>
+      <c r="T73" s="128"/>
+      <c r="U73" s="128"/>
+      <c r="V73" s="128"/>
+      <c r="W73" s="128"/>
+      <c r="X73" s="128"/>
+      <c r="Y73" s="128"/>
+      <c r="Z73" s="128"/>
+      <c r="AA73" s="128"/>
+      <c r="AB73" s="128"/>
+      <c r="AC73" s="128"/>
+      <c r="AD73" s="128"/>
+      <c r="AE73" s="128"/>
+      <c r="AF73" s="128"/>
+      <c r="AG73" s="128"/>
+      <c r="AH73" s="128"/>
+      <c r="AI73" s="128"/>
+      <c r="AJ73" s="128"/>
+      <c r="AK73" s="128"/>
+      <c r="AL73" s="128"/>
+      <c r="AM73" s="128"/>
+      <c r="AN73" s="128"/>
+      <c r="AO73" s="128"/>
+      <c r="AP73" s="128"/>
+      <c r="AQ73" s="128"/>
+      <c r="AR73" s="128"/>
+      <c r="AS73" s="128"/>
+      <c r="AT73" s="128"/>
+      <c r="AU73" s="128"/>
+      <c r="AV73" s="128"/>
+      <c r="AW73" s="128"/>
+      <c r="AX73" s="128"/>
+      <c r="AY73" s="128"/>
+      <c r="AZ73" s="128"/>
+      <c r="BA73" s="128"/>
+      <c r="BB73" s="128"/>
+      <c r="BC73" s="128"/>
+      <c r="BD73" s="128"/>
+      <c r="BE73" s="128"/>
+      <c r="BF73" s="128"/>
+      <c r="BG73" s="128"/>
+      <c r="BH73" s="128"/>
+      <c r="BI73" s="128"/>
+      <c r="BJ73" s="128"/>
+      <c r="BK73" s="128"/>
+      <c r="BL73" s="128"/>
+      <c r="BM73" s="128"/>
+      <c r="BN73" s="128"/>
+      <c r="BO73" s="128"/>
+    </row>
+    <row r="74" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A74" s="113"/>
+      <c r="B74" s="2"/>
+      <c r="C74" s="116"/>
+      <c r="D74" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E74" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F74" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G74" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H74" s="23"/>
+      <c r="I74" s="23"/>
+      <c r="J74" s="23"/>
+      <c r="K74" s="23"/>
+      <c r="L74" s="23"/>
+      <c r="M74" s="23"/>
+      <c r="N74" s="23"/>
+      <c r="O74" s="23"/>
+      <c r="P74" s="23"/>
+      <c r="Q74" s="23"/>
+      <c r="R74" s="23"/>
+      <c r="S74" s="23"/>
+      <c r="T74" s="23"/>
+      <c r="U74" s="23"/>
+      <c r="V74" s="23"/>
+      <c r="W74" s="23"/>
+      <c r="X74" s="23"/>
+      <c r="Y74" s="23"/>
+      <c r="Z74" s="23"/>
+      <c r="AA74" s="23"/>
+      <c r="AB74" s="23"/>
+      <c r="AC74" s="23"/>
+      <c r="AD74" s="23"/>
+      <c r="AE74" s="23"/>
+      <c r="AF74" s="23"/>
+      <c r="AG74" s="23"/>
+      <c r="AH74" s="23"/>
+      <c r="AI74" s="23"/>
+      <c r="AJ74" s="23"/>
+      <c r="AK74" s="23"/>
+      <c r="AL74" s="23"/>
+      <c r="AM74" s="23"/>
+      <c r="AN74" s="23"/>
+      <c r="AO74" s="23"/>
+      <c r="AP74" s="23"/>
+      <c r="AQ74" s="23"/>
+      <c r="AR74" s="23"/>
+      <c r="AS74" s="23"/>
+      <c r="AT74" s="23"/>
+      <c r="AU74" s="23"/>
+      <c r="AV74" s="23"/>
+      <c r="AW74" s="23"/>
+      <c r="AX74" s="23"/>
+      <c r="AY74" s="23"/>
+      <c r="AZ74" s="23"/>
+      <c r="BA74" s="23"/>
+      <c r="BB74" s="23"/>
+      <c r="BC74" s="23"/>
+      <c r="BD74" s="23"/>
+      <c r="BE74" s="23"/>
+      <c r="BF74" s="23"/>
+      <c r="BG74" s="23"/>
+      <c r="BH74" s="23"/>
+      <c r="BI74" s="23"/>
+      <c r="BJ74" s="23"/>
+      <c r="BK74" s="23"/>
+      <c r="BL74" s="23"/>
+      <c r="BM74" s="23"/>
+      <c r="BN74" s="23"/>
+      <c r="BO74" s="23"/>
+    </row>
+    <row r="75" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A75" s="110">
+        <v>32</v>
+      </c>
+      <c r="B75" s="86"/>
+      <c r="C75" s="117" t="s">
+        <v>178</v>
+      </c>
+      <c r="D75" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E75" s="87">
+        <v>650</v>
+      </c>
+      <c r="F75" s="88">
+        <v>800</v>
+      </c>
+      <c r="G75" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H75" s="128"/>
+      <c r="I75" s="128"/>
+      <c r="J75" s="128"/>
+      <c r="K75" s="128"/>
+      <c r="L75" s="128"/>
+      <c r="M75" s="128"/>
+      <c r="N75" s="128"/>
+      <c r="O75" s="128"/>
+      <c r="P75" s="128"/>
+      <c r="Q75" s="128"/>
+      <c r="R75" s="128"/>
+      <c r="S75" s="128"/>
+      <c r="T75" s="128"/>
+      <c r="U75" s="128"/>
+      <c r="V75" s="128"/>
+      <c r="W75" s="128"/>
+      <c r="X75" s="128"/>
+      <c r="Y75" s="128"/>
+      <c r="Z75" s="128"/>
+      <c r="AA75" s="128"/>
+      <c r="AB75" s="128"/>
+      <c r="AC75" s="128"/>
+      <c r="AD75" s="128"/>
+      <c r="AE75" s="128"/>
+      <c r="AF75" s="128"/>
+      <c r="AG75" s="128"/>
+      <c r="AH75" s="128"/>
+      <c r="AI75" s="128"/>
+      <c r="AJ75" s="128"/>
+      <c r="AK75" s="128"/>
+      <c r="AL75" s="128"/>
+      <c r="AM75" s="128"/>
+      <c r="AN75" s="128"/>
+      <c r="AO75" s="128"/>
+      <c r="AP75" s="128"/>
+      <c r="AQ75" s="128"/>
+      <c r="AR75" s="128"/>
+      <c r="AS75" s="128"/>
+      <c r="AT75" s="128"/>
+      <c r="AU75" s="128"/>
+      <c r="AV75" s="128"/>
+      <c r="AW75" s="128"/>
+      <c r="AX75" s="128"/>
+      <c r="AY75" s="128"/>
+      <c r="AZ75" s="128"/>
+      <c r="BA75" s="128"/>
+      <c r="BB75" s="128"/>
+      <c r="BC75" s="128"/>
+      <c r="BD75" s="128"/>
+      <c r="BE75" s="128"/>
+      <c r="BF75" s="128"/>
+      <c r="BG75" s="128"/>
+      <c r="BH75" s="128"/>
+      <c r="BI75" s="128"/>
+      <c r="BJ75" s="128"/>
+      <c r="BK75" s="128"/>
+      <c r="BL75" s="128"/>
+      <c r="BM75" s="128"/>
+      <c r="BN75" s="128"/>
+      <c r="BO75" s="128"/>
+    </row>
+    <row r="76" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A76" s="111"/>
+      <c r="B76" s="86"/>
+      <c r="C76" s="117"/>
+      <c r="D76" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E76" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F76" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G76" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H76" s="23"/>
+      <c r="I76" s="23"/>
+      <c r="J76" s="23"/>
+      <c r="K76" s="23"/>
+      <c r="L76" s="23"/>
+      <c r="M76" s="23"/>
+      <c r="N76" s="23"/>
+      <c r="O76" s="23"/>
+      <c r="P76" s="23"/>
+      <c r="Q76" s="23"/>
+      <c r="R76" s="23"/>
+      <c r="S76" s="23"/>
+      <c r="T76" s="23"/>
+      <c r="U76" s="23"/>
+      <c r="V76" s="23"/>
+      <c r="W76" s="23"/>
+      <c r="X76" s="23"/>
+      <c r="Y76" s="23"/>
+      <c r="Z76" s="23"/>
+      <c r="AA76" s="23"/>
+      <c r="AB76" s="23"/>
+      <c r="AC76" s="23"/>
+      <c r="AD76" s="23"/>
+      <c r="AE76" s="23"/>
+      <c r="AF76" s="23"/>
+      <c r="AG76" s="23"/>
+      <c r="AH76" s="23"/>
+      <c r="AI76" s="23"/>
+      <c r="AJ76" s="23"/>
+      <c r="AK76" s="23"/>
+      <c r="AL76" s="23"/>
+      <c r="AM76" s="23"/>
+      <c r="AN76" s="23"/>
+      <c r="AO76" s="23"/>
+      <c r="AP76" s="23"/>
+      <c r="AQ76" s="23"/>
+      <c r="AR76" s="23"/>
+      <c r="AS76" s="23"/>
+      <c r="AT76" s="23"/>
+      <c r="AU76" s="23"/>
+      <c r="AV76" s="23"/>
+      <c r="AW76" s="23"/>
+      <c r="AX76" s="23"/>
+      <c r="AY76" s="23"/>
+      <c r="AZ76" s="23"/>
+      <c r="BA76" s="23"/>
+      <c r="BB76" s="23"/>
+      <c r="BC76" s="23"/>
+      <c r="BD76" s="23"/>
+      <c r="BE76" s="23"/>
+      <c r="BF76" s="23"/>
+      <c r="BG76" s="23"/>
+      <c r="BH76" s="23"/>
+      <c r="BI76" s="23"/>
+      <c r="BJ76" s="23"/>
+      <c r="BK76" s="23"/>
+      <c r="BL76" s="23"/>
+      <c r="BM76" s="23"/>
+      <c r="BN76" s="23"/>
+      <c r="BO76" s="23"/>
+    </row>
+    <row r="77" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A77" s="112">
+        <v>33</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="127" t="s">
+        <v>304</v>
+      </c>
+      <c r="D77" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E77" s="16">
+        <v>650</v>
+      </c>
+      <c r="F77" s="18">
+        <v>800</v>
+      </c>
+      <c r="G77" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H77" s="128"/>
+      <c r="I77" s="128"/>
+      <c r="J77" s="128"/>
+      <c r="K77" s="128"/>
+      <c r="L77" s="128"/>
+      <c r="M77" s="128"/>
+      <c r="N77" s="128"/>
+      <c r="O77" s="128"/>
+      <c r="P77" s="128"/>
+      <c r="Q77" s="128"/>
+      <c r="R77" s="128"/>
+      <c r="S77" s="128"/>
+      <c r="T77" s="128"/>
+      <c r="U77" s="128"/>
+      <c r="V77" s="128"/>
+      <c r="W77" s="128"/>
+      <c r="X77" s="128"/>
+      <c r="Y77" s="128"/>
+      <c r="Z77" s="128"/>
+      <c r="AA77" s="128"/>
+      <c r="AB77" s="128"/>
+      <c r="AC77" s="128"/>
+      <c r="AD77" s="128"/>
+      <c r="AE77" s="128"/>
+      <c r="AF77" s="128"/>
+      <c r="AG77" s="128"/>
+      <c r="AH77" s="128"/>
+      <c r="AI77" s="128"/>
+      <c r="AJ77" s="128"/>
+      <c r="AK77" s="128"/>
+      <c r="AL77" s="128"/>
+      <c r="AM77" s="128"/>
+      <c r="AN77" s="128"/>
+      <c r="AO77" s="128"/>
+      <c r="AP77" s="128"/>
+      <c r="AQ77" s="128"/>
+      <c r="AR77" s="128"/>
+      <c r="AS77" s="128"/>
+      <c r="AT77" s="128"/>
+      <c r="AU77" s="128"/>
+      <c r="AV77" s="128"/>
+      <c r="AW77" s="128"/>
+      <c r="AX77" s="128"/>
+      <c r="AY77" s="128"/>
+      <c r="AZ77" s="128"/>
+      <c r="BA77" s="128"/>
+      <c r="BB77" s="128"/>
+      <c r="BC77" s="128"/>
+      <c r="BD77" s="128"/>
+      <c r="BE77" s="128"/>
+      <c r="BF77" s="128"/>
+      <c r="BG77" s="128"/>
+      <c r="BH77" s="128"/>
+      <c r="BI77" s="128"/>
+      <c r="BJ77" s="128"/>
+      <c r="BK77" s="128"/>
+      <c r="BL77" s="128"/>
+      <c r="BM77" s="128"/>
+      <c r="BN77" s="128"/>
+      <c r="BO77" s="128"/>
+    </row>
+    <row r="78" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A78" s="113"/>
+      <c r="B78" s="2"/>
+      <c r="C78" s="127"/>
+      <c r="D78" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E78" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F78" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G78" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H78" s="23"/>
+      <c r="I78" s="23"/>
+      <c r="J78" s="23"/>
+      <c r="K78" s="23"/>
+      <c r="L78" s="23"/>
+      <c r="M78" s="23"/>
+      <c r="N78" s="23"/>
+      <c r="O78" s="23"/>
+      <c r="P78" s="23"/>
+      <c r="Q78" s="23"/>
+      <c r="R78" s="23"/>
+      <c r="S78" s="23"/>
+      <c r="T78" s="23"/>
+      <c r="U78" s="23"/>
+      <c r="V78" s="23"/>
+      <c r="W78" s="23"/>
+      <c r="X78" s="23"/>
+      <c r="Y78" s="23"/>
+      <c r="Z78" s="23"/>
+      <c r="AA78" s="23"/>
+      <c r="AB78" s="23"/>
+      <c r="AC78" s="23"/>
+      <c r="AD78" s="23"/>
+      <c r="AE78" s="23"/>
+      <c r="AF78" s="23"/>
+      <c r="AG78" s="23"/>
+      <c r="AH78" s="23"/>
+      <c r="AI78" s="23"/>
+      <c r="AJ78" s="23"/>
+      <c r="AK78" s="23"/>
+      <c r="AL78" s="23"/>
+      <c r="AM78" s="23"/>
+      <c r="AN78" s="23"/>
+      <c r="AO78" s="23"/>
+      <c r="AP78" s="23"/>
+      <c r="AQ78" s="23"/>
+      <c r="AR78" s="23"/>
+      <c r="AS78" s="23"/>
+      <c r="AT78" s="23"/>
+      <c r="AU78" s="23"/>
+      <c r="AV78" s="23"/>
+      <c r="AW78" s="23"/>
+      <c r="AX78" s="23"/>
+      <c r="AY78" s="23"/>
+      <c r="AZ78" s="23"/>
+      <c r="BA78" s="23"/>
+      <c r="BB78" s="23"/>
+      <c r="BC78" s="23"/>
+      <c r="BD78" s="23"/>
+      <c r="BE78" s="23"/>
+      <c r="BF78" s="23"/>
+      <c r="BG78" s="23"/>
+      <c r="BH78" s="23"/>
+      <c r="BI78" s="23"/>
+      <c r="BJ78" s="23"/>
+      <c r="BK78" s="23"/>
+      <c r="BL78" s="23"/>
+      <c r="BM78" s="23"/>
+      <c r="BN78" s="23"/>
+      <c r="BO78" s="23"/>
+    </row>
+    <row r="79" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A79" s="110">
+        <v>34</v>
+      </c>
+      <c r="B79" s="86"/>
+      <c r="C79" s="135" t="s">
+        <v>305</v>
+      </c>
+      <c r="D79" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E79" s="87">
+        <v>650</v>
+      </c>
+      <c r="F79" s="88">
+        <v>800</v>
+      </c>
+      <c r="G79" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H79" s="128"/>
+      <c r="I79" s="128"/>
+      <c r="J79" s="128"/>
+      <c r="K79" s="128"/>
+      <c r="L79" s="128"/>
+      <c r="M79" s="128"/>
+      <c r="N79" s="128"/>
+      <c r="O79" s="128"/>
+      <c r="P79" s="128"/>
+      <c r="Q79" s="128"/>
+      <c r="R79" s="128"/>
+      <c r="S79" s="128"/>
+      <c r="T79" s="128"/>
+      <c r="U79" s="128"/>
+      <c r="V79" s="128"/>
+      <c r="W79" s="128"/>
+      <c r="X79" s="128"/>
+      <c r="Y79" s="128"/>
+      <c r="Z79" s="128"/>
+      <c r="AA79" s="128"/>
+      <c r="AB79" s="128"/>
+      <c r="AC79" s="128"/>
+      <c r="AD79" s="128"/>
+      <c r="AE79" s="128"/>
+      <c r="AF79" s="128"/>
+      <c r="AG79" s="128"/>
+      <c r="AH79" s="128"/>
+      <c r="AI79" s="128"/>
+      <c r="AJ79" s="128"/>
+      <c r="AK79" s="128"/>
+      <c r="AL79" s="128"/>
+      <c r="AM79" s="128"/>
+      <c r="AN79" s="128"/>
+      <c r="AO79" s="128"/>
+      <c r="AP79" s="128"/>
+      <c r="AQ79" s="128"/>
+      <c r="AR79" s="128"/>
+      <c r="AS79" s="128"/>
+      <c r="AT79" s="128"/>
+      <c r="AU79" s="128"/>
+      <c r="AV79" s="128"/>
+      <c r="AW79" s="128"/>
+      <c r="AX79" s="128"/>
+      <c r="AY79" s="128"/>
+      <c r="AZ79" s="128"/>
+      <c r="BA79" s="128"/>
+      <c r="BB79" s="128"/>
+      <c r="BC79" s="128"/>
+      <c r="BD79" s="128"/>
+      <c r="BE79" s="128"/>
+      <c r="BF79" s="128"/>
+      <c r="BG79" s="128"/>
+      <c r="BH79" s="128"/>
+      <c r="BI79" s="128"/>
+      <c r="BJ79" s="128"/>
+      <c r="BK79" s="128"/>
+      <c r="BL79" s="128"/>
+      <c r="BM79" s="128"/>
+      <c r="BN79" s="128"/>
+      <c r="BO79" s="128"/>
+    </row>
+    <row r="80" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A80" s="111"/>
+      <c r="B80" s="86"/>
+      <c r="C80" s="135"/>
+      <c r="D80" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E80" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F80" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G80" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H80" s="23"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="23"/>
+      <c r="L80" s="23"/>
+      <c r="M80" s="23"/>
+      <c r="N80" s="23"/>
+      <c r="O80" s="23"/>
+      <c r="P80" s="23"/>
+      <c r="Q80" s="23"/>
+      <c r="R80" s="23"/>
+      <c r="S80" s="23"/>
+      <c r="T80" s="23"/>
+      <c r="U80" s="23"/>
+      <c r="V80" s="23"/>
+      <c r="W80" s="23"/>
+      <c r="X80" s="23"/>
+      <c r="Y80" s="23"/>
+      <c r="Z80" s="23"/>
+      <c r="AA80" s="23"/>
+      <c r="AB80" s="23"/>
+      <c r="AC80" s="23"/>
+      <c r="AD80" s="23"/>
+      <c r="AE80" s="23"/>
+      <c r="AF80" s="23"/>
+      <c r="AG80" s="23"/>
+      <c r="AH80" s="23"/>
+      <c r="AI80" s="23"/>
+      <c r="AJ80" s="23"/>
+      <c r="AK80" s="23"/>
+      <c r="AL80" s="23"/>
+      <c r="AM80" s="23"/>
+      <c r="AN80" s="23"/>
+      <c r="AO80" s="23"/>
+      <c r="AP80" s="23"/>
+      <c r="AQ80" s="23"/>
+      <c r="AR80" s="23"/>
+      <c r="AS80" s="23"/>
+      <c r="AT80" s="23"/>
+      <c r="AU80" s="23"/>
+      <c r="AV80" s="23"/>
+      <c r="AW80" s="23"/>
+      <c r="AX80" s="23"/>
+      <c r="AY80" s="23"/>
+      <c r="AZ80" s="23"/>
+      <c r="BA80" s="23"/>
+      <c r="BB80" s="23"/>
+      <c r="BC80" s="23"/>
+      <c r="BD80" s="23"/>
+      <c r="BE80" s="23"/>
+      <c r="BF80" s="23"/>
+      <c r="BG80" s="23"/>
+      <c r="BH80" s="23"/>
+      <c r="BI80" s="23"/>
+      <c r="BJ80" s="23"/>
+      <c r="BK80" s="23"/>
+      <c r="BL80" s="23"/>
+      <c r="BM80" s="23"/>
+      <c r="BN80" s="23"/>
+      <c r="BO80" s="23"/>
+    </row>
+    <row r="81" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A81" s="112">
+        <v>35</v>
+      </c>
+      <c r="B81" s="2"/>
+      <c r="C81" s="116" t="s">
+        <v>179</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E81" s="16">
+        <v>650</v>
+      </c>
+      <c r="F81" s="18">
+        <v>800</v>
+      </c>
+      <c r="G81" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H81" s="128"/>
+      <c r="I81" s="128"/>
+      <c r="J81" s="128"/>
+      <c r="K81" s="128"/>
+      <c r="L81" s="128"/>
+      <c r="M81" s="128"/>
+      <c r="N81" s="128"/>
+      <c r="O81" s="128"/>
+      <c r="P81" s="128"/>
+      <c r="Q81" s="128"/>
+      <c r="R81" s="128"/>
+      <c r="S81" s="128"/>
+      <c r="T81" s="128"/>
+      <c r="U81" s="128"/>
+      <c r="V81" s="128"/>
+      <c r="W81" s="128"/>
+      <c r="X81" s="128"/>
+      <c r="Y81" s="128"/>
+      <c r="Z81" s="128"/>
+      <c r="AA81" s="128"/>
+      <c r="AB81" s="128"/>
+      <c r="AC81" s="128"/>
+      <c r="AD81" s="128"/>
+      <c r="AE81" s="128"/>
+      <c r="AF81" s="128"/>
+      <c r="AG81" s="128"/>
+      <c r="AH81" s="128"/>
+      <c r="AI81" s="128"/>
+      <c r="AJ81" s="128"/>
+      <c r="AK81" s="128"/>
+      <c r="AL81" s="128"/>
+      <c r="AM81" s="128"/>
+      <c r="AN81" s="128"/>
+      <c r="AO81" s="128"/>
+      <c r="AP81" s="128"/>
+      <c r="AQ81" s="128"/>
+      <c r="AR81" s="128"/>
+      <c r="AS81" s="128"/>
+      <c r="AT81" s="128"/>
+      <c r="AU81" s="128"/>
+      <c r="AV81" s="128"/>
+      <c r="AW81" s="128"/>
+      <c r="AX81" s="128"/>
+      <c r="AY81" s="128"/>
+      <c r="AZ81" s="128"/>
+      <c r="BA81" s="128"/>
+      <c r="BB81" s="128"/>
+      <c r="BC81" s="128"/>
+      <c r="BD81" s="128"/>
+      <c r="BE81" s="128"/>
+      <c r="BF81" s="128"/>
+      <c r="BG81" s="128"/>
+      <c r="BH81" s="128"/>
+      <c r="BI81" s="128"/>
+      <c r="BJ81" s="128"/>
+      <c r="BK81" s="128"/>
+      <c r="BL81" s="128"/>
+      <c r="BM81" s="128"/>
+      <c r="BN81" s="128"/>
+      <c r="BO81" s="128"/>
+    </row>
+    <row r="82" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A82" s="113"/>
+      <c r="B82" s="2"/>
+      <c r="C82" s="116"/>
+      <c r="D82" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E82" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F82" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G82" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H82" s="23"/>
+      <c r="I82" s="23"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="23"/>
+      <c r="L82" s="23"/>
+      <c r="M82" s="23"/>
+      <c r="N82" s="23"/>
+      <c r="O82" s="23"/>
+      <c r="P82" s="23"/>
+      <c r="Q82" s="23"/>
+      <c r="R82" s="23"/>
+      <c r="S82" s="23"/>
+      <c r="T82" s="23"/>
+      <c r="U82" s="23"/>
+      <c r="V82" s="23"/>
+      <c r="W82" s="23"/>
+      <c r="X82" s="23"/>
+      <c r="Y82" s="23"/>
+      <c r="Z82" s="23"/>
+      <c r="AA82" s="23"/>
+      <c r="AB82" s="23"/>
+      <c r="AC82" s="23"/>
+      <c r="AD82" s="23"/>
+      <c r="AE82" s="23"/>
+      <c r="AF82" s="23"/>
+      <c r="AG82" s="23"/>
+      <c r="AH82" s="23"/>
+      <c r="AI82" s="23"/>
+      <c r="AJ82" s="23"/>
+      <c r="AK82" s="23"/>
+      <c r="AL82" s="23"/>
+      <c r="AM82" s="23"/>
+      <c r="AN82" s="23"/>
+      <c r="AO82" s="23"/>
+      <c r="AP82" s="23"/>
+      <c r="AQ82" s="23"/>
+      <c r="AR82" s="23"/>
+      <c r="AS82" s="23"/>
+      <c r="AT82" s="23"/>
+      <c r="AU82" s="23"/>
+      <c r="AV82" s="23"/>
+      <c r="AW82" s="23"/>
+      <c r="AX82" s="23"/>
+      <c r="AY82" s="23"/>
+      <c r="AZ82" s="23"/>
+      <c r="BA82" s="23"/>
+      <c r="BB82" s="23"/>
+      <c r="BC82" s="23"/>
+      <c r="BD82" s="23"/>
+      <c r="BE82" s="23"/>
+      <c r="BF82" s="23"/>
+      <c r="BG82" s="23"/>
+      <c r="BH82" s="23"/>
+      <c r="BI82" s="23"/>
+      <c r="BJ82" s="23"/>
+      <c r="BK82" s="23"/>
+      <c r="BL82" s="23"/>
+      <c r="BM82" s="23"/>
+      <c r="BN82" s="23"/>
+      <c r="BO82" s="23"/>
+    </row>
+    <row r="83" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A83" s="110">
+        <v>36</v>
+      </c>
+      <c r="B83" s="86"/>
+      <c r="C83" s="135" t="s">
+        <v>306</v>
+      </c>
+      <c r="D83" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E83" s="87">
+        <v>650</v>
+      </c>
+      <c r="F83" s="88">
+        <v>800</v>
+      </c>
+      <c r="G83" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H83" s="128"/>
+      <c r="I83" s="128"/>
+      <c r="J83" s="128"/>
+      <c r="K83" s="128"/>
+      <c r="L83" s="128"/>
+      <c r="M83" s="128"/>
+      <c r="N83" s="128"/>
+      <c r="O83" s="128"/>
+      <c r="P83" s="128"/>
+      <c r="Q83" s="128"/>
+      <c r="R83" s="128"/>
+      <c r="S83" s="128"/>
+      <c r="T83" s="128"/>
+      <c r="U83" s="128"/>
+      <c r="V83" s="128"/>
+      <c r="W83" s="128"/>
+      <c r="X83" s="128"/>
+      <c r="Y83" s="128"/>
+      <c r="Z83" s="128"/>
+      <c r="AA83" s="128"/>
+      <c r="AB83" s="128"/>
+      <c r="AC83" s="128"/>
+      <c r="AD83" s="128"/>
+      <c r="AE83" s="128"/>
+      <c r="AF83" s="128"/>
+      <c r="AG83" s="128"/>
+      <c r="AH83" s="128"/>
+      <c r="AI83" s="128"/>
+      <c r="AJ83" s="128"/>
+      <c r="AK83" s="128"/>
+      <c r="AL83" s="128"/>
+      <c r="AM83" s="128"/>
+      <c r="AN83" s="128"/>
+      <c r="AO83" s="128"/>
+      <c r="AP83" s="128"/>
+      <c r="AQ83" s="128"/>
+      <c r="AR83" s="128"/>
+      <c r="AS83" s="128"/>
+      <c r="AT83" s="128"/>
+      <c r="AU83" s="128"/>
+      <c r="AV83" s="128"/>
+      <c r="AW83" s="128"/>
+      <c r="AX83" s="128"/>
+      <c r="AY83" s="128"/>
+      <c r="AZ83" s="128"/>
+      <c r="BA83" s="128"/>
+      <c r="BB83" s="128"/>
+      <c r="BC83" s="128"/>
+      <c r="BD83" s="128"/>
+      <c r="BE83" s="128"/>
+      <c r="BF83" s="128"/>
+      <c r="BG83" s="128"/>
+      <c r="BH83" s="128"/>
+      <c r="BI83" s="128"/>
+      <c r="BJ83" s="128"/>
+      <c r="BK83" s="128"/>
+      <c r="BL83" s="128"/>
+      <c r="BM83" s="128"/>
+      <c r="BN83" s="128"/>
+      <c r="BO83" s="128"/>
+    </row>
+    <row r="84" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A84" s="111"/>
+      <c r="B84" s="86"/>
+      <c r="C84" s="135"/>
+      <c r="D84" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E84" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F84" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G84" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H84" s="23"/>
+      <c r="I84" s="23"/>
+      <c r="J84" s="23"/>
+      <c r="K84" s="23"/>
+      <c r="L84" s="23"/>
+      <c r="M84" s="23"/>
+      <c r="N84" s="23"/>
+      <c r="O84" s="23"/>
+      <c r="P84" s="23"/>
+      <c r="Q84" s="23"/>
+      <c r="R84" s="23"/>
+      <c r="S84" s="23"/>
+      <c r="T84" s="23"/>
+      <c r="U84" s="23"/>
+      <c r="V84" s="23"/>
+      <c r="W84" s="23"/>
+      <c r="X84" s="23"/>
+      <c r="Y84" s="23"/>
+      <c r="Z84" s="23"/>
+      <c r="AA84" s="23"/>
+      <c r="AB84" s="23"/>
+      <c r="AC84" s="23"/>
+      <c r="AD84" s="23"/>
+      <c r="AE84" s="23"/>
+      <c r="AF84" s="23"/>
+      <c r="AG84" s="23"/>
+      <c r="AH84" s="23"/>
+      <c r="AI84" s="23"/>
+      <c r="AJ84" s="23"/>
+      <c r="AK84" s="23"/>
+      <c r="AL84" s="23"/>
+      <c r="AM84" s="23"/>
+      <c r="AN84" s="23"/>
+      <c r="AO84" s="23"/>
+      <c r="AP84" s="23"/>
+      <c r="AQ84" s="23"/>
+      <c r="AR84" s="23"/>
+      <c r="AS84" s="23"/>
+      <c r="AT84" s="23"/>
+      <c r="AU84" s="23"/>
+      <c r="AV84" s="23"/>
+      <c r="AW84" s="23"/>
+      <c r="AX84" s="23"/>
+      <c r="AY84" s="23"/>
+      <c r="AZ84" s="23"/>
+      <c r="BA84" s="23"/>
+      <c r="BB84" s="23"/>
+      <c r="BC84" s="23"/>
+      <c r="BD84" s="23"/>
+      <c r="BE84" s="23"/>
+      <c r="BF84" s="23"/>
+      <c r="BG84" s="23"/>
+      <c r="BH84" s="23"/>
+      <c r="BI84" s="23"/>
+      <c r="BJ84" s="23"/>
+      <c r="BK84" s="23"/>
+      <c r="BL84" s="23"/>
+      <c r="BM84" s="23"/>
+      <c r="BN84" s="23"/>
+      <c r="BO84" s="23"/>
+    </row>
+    <row r="85" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A85" s="112">
+        <v>37</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="116" t="s">
+        <v>180</v>
+      </c>
+      <c r="D85" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E85" s="16">
+        <v>650</v>
+      </c>
+      <c r="F85" s="18">
+        <v>800</v>
+      </c>
+      <c r="G85" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H85" s="128"/>
+      <c r="I85" s="128"/>
+      <c r="J85" s="128"/>
+      <c r="K85" s="128"/>
+      <c r="L85" s="128"/>
+      <c r="M85" s="128"/>
+      <c r="N85" s="128"/>
+      <c r="O85" s="128"/>
+      <c r="P85" s="128"/>
+      <c r="Q85" s="128"/>
+      <c r="R85" s="128"/>
+      <c r="S85" s="128"/>
+      <c r="T85" s="128"/>
+      <c r="U85" s="128"/>
+      <c r="V85" s="128"/>
+      <c r="W85" s="128"/>
+      <c r="X85" s="128"/>
+      <c r="Y85" s="128"/>
+      <c r="Z85" s="128"/>
+      <c r="AA85" s="128"/>
+      <c r="AB85" s="128"/>
+      <c r="AC85" s="128"/>
+      <c r="AD85" s="128"/>
+      <c r="AE85" s="128"/>
+      <c r="AF85" s="128"/>
+      <c r="AG85" s="128"/>
+      <c r="AH85" s="128"/>
+      <c r="AI85" s="128"/>
+      <c r="AJ85" s="128"/>
+      <c r="AK85" s="128"/>
+      <c r="AL85" s="128"/>
+      <c r="AM85" s="128"/>
+      <c r="AN85" s="128"/>
+      <c r="AO85" s="128"/>
+      <c r="AP85" s="128"/>
+      <c r="AQ85" s="128"/>
+      <c r="AR85" s="128"/>
+      <c r="AS85" s="128"/>
+      <c r="AT85" s="128"/>
+      <c r="AU85" s="128"/>
+      <c r="AV85" s="128"/>
+      <c r="AW85" s="128"/>
+      <c r="AX85" s="128"/>
+      <c r="AY85" s="128"/>
+      <c r="AZ85" s="128"/>
+      <c r="BA85" s="128"/>
+      <c r="BB85" s="128"/>
+      <c r="BC85" s="128"/>
+      <c r="BD85" s="128"/>
+      <c r="BE85" s="128"/>
+      <c r="BF85" s="128"/>
+      <c r="BG85" s="128"/>
+      <c r="BH85" s="128"/>
+      <c r="BI85" s="128"/>
+      <c r="BJ85" s="128"/>
+      <c r="BK85" s="128"/>
+      <c r="BL85" s="128"/>
+      <c r="BM85" s="128"/>
+      <c r="BN85" s="128"/>
+      <c r="BO85" s="128"/>
+    </row>
+    <row r="86" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A86" s="113"/>
+      <c r="B86" s="2"/>
+      <c r="C86" s="116"/>
+      <c r="D86" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E86" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F86" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G86" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H86" s="23"/>
+      <c r="I86" s="23"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="23"/>
+      <c r="L86" s="23"/>
+      <c r="M86" s="23"/>
+      <c r="N86" s="23"/>
+      <c r="O86" s="23"/>
+      <c r="P86" s="23"/>
+      <c r="Q86" s="23"/>
+      <c r="R86" s="23"/>
+      <c r="S86" s="23"/>
+      <c r="T86" s="23"/>
+      <c r="U86" s="23"/>
+      <c r="V86" s="23"/>
+      <c r="W86" s="23"/>
+      <c r="X86" s="23"/>
+      <c r="Y86" s="23"/>
+      <c r="Z86" s="23"/>
+      <c r="AA86" s="23"/>
+      <c r="AB86" s="23"/>
+      <c r="AC86" s="23"/>
+      <c r="AD86" s="23"/>
+      <c r="AE86" s="23"/>
+      <c r="AF86" s="23"/>
+      <c r="AG86" s="23"/>
+      <c r="AH86" s="23"/>
+      <c r="AI86" s="23"/>
+      <c r="AJ86" s="23"/>
+      <c r="AK86" s="23"/>
+      <c r="AL86" s="23"/>
+      <c r="AM86" s="23"/>
+      <c r="AN86" s="23"/>
+      <c r="AO86" s="23"/>
+      <c r="AP86" s="23"/>
+      <c r="AQ86" s="23"/>
+      <c r="AR86" s="23"/>
+      <c r="AS86" s="23"/>
+      <c r="AT86" s="23"/>
+      <c r="AU86" s="23"/>
+      <c r="AV86" s="23"/>
+      <c r="AW86" s="23"/>
+      <c r="AX86" s="23"/>
+      <c r="AY86" s="23"/>
+      <c r="AZ86" s="23"/>
+      <c r="BA86" s="23"/>
+      <c r="BB86" s="23"/>
+      <c r="BC86" s="23"/>
+      <c r="BD86" s="23"/>
+      <c r="BE86" s="23"/>
+      <c r="BF86" s="23"/>
+      <c r="BG86" s="23"/>
+      <c r="BH86" s="23"/>
+      <c r="BI86" s="23"/>
+      <c r="BJ86" s="23"/>
+      <c r="BK86" s="23"/>
+      <c r="BL86" s="23"/>
+      <c r="BM86" s="23"/>
+      <c r="BN86" s="23"/>
+      <c r="BO86" s="23"/>
+    </row>
+    <row r="87" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A87" s="110">
+        <v>38</v>
+      </c>
+      <c r="B87" s="86"/>
+      <c r="C87" s="117" t="s">
+        <v>181</v>
+      </c>
+      <c r="D87" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E87" s="87">
+        <v>650</v>
+      </c>
+      <c r="F87" s="88">
+        <v>800</v>
+      </c>
+      <c r="G87" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H87" s="128"/>
+      <c r="I87" s="128"/>
+      <c r="J87" s="128"/>
+      <c r="K87" s="128"/>
+      <c r="L87" s="128"/>
+      <c r="M87" s="128"/>
+      <c r="N87" s="128"/>
+      <c r="O87" s="128"/>
+      <c r="P87" s="128"/>
+      <c r="Q87" s="128"/>
+      <c r="R87" s="128"/>
+      <c r="S87" s="128"/>
+      <c r="T87" s="128"/>
+      <c r="U87" s="128"/>
+      <c r="V87" s="128"/>
+      <c r="W87" s="128"/>
+      <c r="X87" s="128"/>
+      <c r="Y87" s="128"/>
+      <c r="Z87" s="128"/>
+      <c r="AA87" s="128"/>
+      <c r="AB87" s="128"/>
+      <c r="AC87" s="128"/>
+      <c r="AD87" s="128"/>
+      <c r="AE87" s="128"/>
+      <c r="AF87" s="128"/>
+      <c r="AG87" s="128"/>
+      <c r="AH87" s="128"/>
+      <c r="AI87" s="128"/>
+      <c r="AJ87" s="128"/>
+      <c r="AK87" s="128"/>
+      <c r="AL87" s="128"/>
+      <c r="AM87" s="128"/>
+      <c r="AN87" s="128"/>
+      <c r="AO87" s="128"/>
+      <c r="AP87" s="128"/>
+      <c r="AQ87" s="128"/>
+      <c r="AR87" s="128"/>
+      <c r="AS87" s="128"/>
+      <c r="AT87" s="128"/>
+      <c r="AU87" s="128"/>
+      <c r="AV87" s="128"/>
+      <c r="AW87" s="128"/>
+      <c r="AX87" s="128"/>
+      <c r="AY87" s="128"/>
+      <c r="AZ87" s="128"/>
+      <c r="BA87" s="128"/>
+      <c r="BB87" s="128"/>
+      <c r="BC87" s="128"/>
+      <c r="BD87" s="128"/>
+      <c r="BE87" s="128"/>
+      <c r="BF87" s="128"/>
+      <c r="BG87" s="128"/>
+      <c r="BH87" s="128"/>
+      <c r="BI87" s="128"/>
+      <c r="BJ87" s="128"/>
+      <c r="BK87" s="128"/>
+      <c r="BL87" s="128"/>
+      <c r="BM87" s="128"/>
+      <c r="BN87" s="128"/>
+      <c r="BO87" s="128"/>
+    </row>
+    <row r="88" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A88" s="111"/>
+      <c r="B88" s="86"/>
+      <c r="C88" s="117"/>
+      <c r="D88" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E88" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F88" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G88" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H88" s="23"/>
+      <c r="I88" s="23"/>
+      <c r="J88" s="23"/>
+      <c r="K88" s="23"/>
+      <c r="L88" s="23"/>
+      <c r="M88" s="23"/>
+      <c r="N88" s="23"/>
+      <c r="O88" s="23"/>
+      <c r="P88" s="23"/>
+      <c r="Q88" s="23"/>
+      <c r="R88" s="23"/>
+      <c r="S88" s="23"/>
+      <c r="T88" s="23"/>
+      <c r="U88" s="23"/>
+      <c r="V88" s="23"/>
+      <c r="W88" s="23"/>
+      <c r="X88" s="23"/>
+      <c r="Y88" s="23"/>
+      <c r="Z88" s="23"/>
+      <c r="AA88" s="23"/>
+      <c r="AB88" s="23"/>
+      <c r="AC88" s="23"/>
+      <c r="AD88" s="23"/>
+      <c r="AE88" s="23"/>
+      <c r="AF88" s="23"/>
+      <c r="AG88" s="23"/>
+      <c r="AH88" s="23"/>
+      <c r="AI88" s="23"/>
+      <c r="AJ88" s="23"/>
+      <c r="AK88" s="23"/>
+      <c r="AL88" s="23"/>
+      <c r="AM88" s="23"/>
+      <c r="AN88" s="23"/>
+      <c r="AO88" s="23"/>
+      <c r="AP88" s="23"/>
+      <c r="AQ88" s="23"/>
+      <c r="AR88" s="23"/>
+      <c r="AS88" s="23"/>
+      <c r="AT88" s="23"/>
+      <c r="AU88" s="23"/>
+      <c r="AV88" s="23"/>
+      <c r="AW88" s="23"/>
+      <c r="AX88" s="23"/>
+      <c r="AY88" s="23"/>
+      <c r="AZ88" s="23"/>
+      <c r="BA88" s="23"/>
+      <c r="BB88" s="23"/>
+      <c r="BC88" s="23"/>
+      <c r="BD88" s="23"/>
+      <c r="BE88" s="23"/>
+      <c r="BF88" s="23"/>
+      <c r="BG88" s="23"/>
+      <c r="BH88" s="23"/>
+      <c r="BI88" s="23"/>
+      <c r="BJ88" s="23"/>
+      <c r="BK88" s="23"/>
+      <c r="BL88" s="23"/>
+      <c r="BM88" s="23"/>
+      <c r="BN88" s="23"/>
+      <c r="BO88" s="23"/>
+    </row>
+    <row r="89" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A89" s="112">
+        <v>39</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="116" t="s">
+        <v>182</v>
+      </c>
+      <c r="D89" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E89" s="16">
+        <v>650</v>
+      </c>
+      <c r="F89" s="18">
+        <v>800</v>
+      </c>
+      <c r="G89" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H89" s="128"/>
+      <c r="I89" s="128"/>
+      <c r="J89" s="128"/>
+      <c r="K89" s="128"/>
+      <c r="L89" s="128"/>
+      <c r="M89" s="128"/>
+      <c r="N89" s="128"/>
+      <c r="O89" s="128"/>
+      <c r="P89" s="128"/>
+      <c r="Q89" s="128"/>
+      <c r="R89" s="128"/>
+      <c r="S89" s="128"/>
+      <c r="T89" s="128"/>
+      <c r="U89" s="128"/>
+      <c r="V89" s="128"/>
+      <c r="W89" s="128"/>
+      <c r="X89" s="128"/>
+      <c r="Y89" s="128"/>
+      <c r="Z89" s="128"/>
+      <c r="AA89" s="128"/>
+      <c r="AB89" s="128"/>
+      <c r="AC89" s="128"/>
+      <c r="AD89" s="128"/>
+      <c r="AE89" s="128"/>
+      <c r="AF89" s="128"/>
+      <c r="AG89" s="128"/>
+      <c r="AH89" s="128"/>
+      <c r="AI89" s="128"/>
+      <c r="AJ89" s="128"/>
+      <c r="AK89" s="128"/>
+      <c r="AL89" s="128"/>
+      <c r="AM89" s="128"/>
+      <c r="AN89" s="128"/>
+      <c r="AO89" s="128"/>
+      <c r="AP89" s="128"/>
+      <c r="AQ89" s="128"/>
+      <c r="AR89" s="128"/>
+      <c r="AS89" s="128"/>
+      <c r="AT89" s="128"/>
+      <c r="AU89" s="128"/>
+      <c r="AV89" s="128"/>
+      <c r="AW89" s="128"/>
+      <c r="AX89" s="128"/>
+      <c r="AY89" s="128"/>
+      <c r="AZ89" s="128"/>
+      <c r="BA89" s="128"/>
+      <c r="BB89" s="128"/>
+      <c r="BC89" s="128"/>
+      <c r="BD89" s="128"/>
+      <c r="BE89" s="128"/>
+      <c r="BF89" s="128"/>
+      <c r="BG89" s="128"/>
+      <c r="BH89" s="128"/>
+      <c r="BI89" s="128"/>
+      <c r="BJ89" s="128"/>
+      <c r="BK89" s="128"/>
+      <c r="BL89" s="128"/>
+      <c r="BM89" s="128"/>
+      <c r="BN89" s="128"/>
+      <c r="BO89" s="128"/>
+    </row>
+    <row r="90" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A90" s="113"/>
+      <c r="B90" s="2"/>
+      <c r="C90" s="116"/>
+      <c r="D90" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E90" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F90" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G90" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H90" s="23"/>
+      <c r="I90" s="23"/>
+      <c r="J90" s="23"/>
+      <c r="K90" s="23"/>
+      <c r="L90" s="23"/>
+      <c r="M90" s="23"/>
+      <c r="N90" s="23"/>
+      <c r="O90" s="23"/>
+      <c r="P90" s="23"/>
+      <c r="Q90" s="23"/>
+      <c r="R90" s="23"/>
+      <c r="S90" s="23"/>
+      <c r="T90" s="23"/>
+      <c r="U90" s="23"/>
+      <c r="V90" s="23"/>
+      <c r="W90" s="23"/>
+      <c r="X90" s="23"/>
+      <c r="Y90" s="23"/>
+      <c r="Z90" s="23"/>
+      <c r="AA90" s="23"/>
+      <c r="AB90" s="23"/>
+      <c r="AC90" s="23"/>
+      <c r="AD90" s="23"/>
+      <c r="AE90" s="23"/>
+      <c r="AF90" s="23"/>
+      <c r="AG90" s="23"/>
+      <c r="AH90" s="23"/>
+      <c r="AI90" s="23"/>
+      <c r="AJ90" s="23"/>
+      <c r="AK90" s="23"/>
+      <c r="AL90" s="23"/>
+      <c r="AM90" s="23"/>
+      <c r="AN90" s="23"/>
+      <c r="AO90" s="23"/>
+      <c r="AP90" s="23"/>
+      <c r="AQ90" s="23"/>
+      <c r="AR90" s="23"/>
+      <c r="AS90" s="23"/>
+      <c r="AT90" s="23"/>
+      <c r="AU90" s="23"/>
+      <c r="AV90" s="23"/>
+      <c r="AW90" s="23"/>
+      <c r="AX90" s="23"/>
+      <c r="AY90" s="23"/>
+      <c r="AZ90" s="23"/>
+      <c r="BA90" s="23"/>
+      <c r="BB90" s="23"/>
+      <c r="BC90" s="23"/>
+      <c r="BD90" s="23"/>
+      <c r="BE90" s="23"/>
+      <c r="BF90" s="23"/>
+      <c r="BG90" s="23"/>
+      <c r="BH90" s="23"/>
+      <c r="BI90" s="23"/>
+      <c r="BJ90" s="23"/>
+      <c r="BK90" s="23"/>
+      <c r="BL90" s="23"/>
+      <c r="BM90" s="23"/>
+      <c r="BN90" s="23"/>
+      <c r="BO90" s="23"/>
+    </row>
+    <row r="91" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A91" s="110">
+        <v>40</v>
+      </c>
+      <c r="B91" s="86"/>
+      <c r="C91" s="117" t="s">
+        <v>183</v>
+      </c>
+      <c r="D91" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E91" s="87">
+        <v>650</v>
+      </c>
+      <c r="F91" s="88">
+        <v>800</v>
+      </c>
+      <c r="G91" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H91" s="128"/>
+      <c r="I91" s="128"/>
+      <c r="J91" s="128"/>
+      <c r="K91" s="128"/>
+      <c r="L91" s="128"/>
+      <c r="M91" s="128"/>
+      <c r="N91" s="128"/>
+      <c r="O91" s="128"/>
+      <c r="P91" s="128"/>
+      <c r="Q91" s="128"/>
+      <c r="R91" s="128"/>
+      <c r="S91" s="128"/>
+      <c r="T91" s="128"/>
+      <c r="U91" s="128"/>
+      <c r="V91" s="128"/>
+      <c r="W91" s="128"/>
+      <c r="X91" s="128"/>
+      <c r="Y91" s="128"/>
+      <c r="Z91" s="128"/>
+      <c r="AA91" s="128"/>
+      <c r="AB91" s="128"/>
+      <c r="AC91" s="128"/>
+      <c r="AD91" s="128"/>
+      <c r="AE91" s="128"/>
+      <c r="AF91" s="128"/>
+      <c r="AG91" s="128"/>
+      <c r="AH91" s="128"/>
+      <c r="AI91" s="128"/>
+      <c r="AJ91" s="128"/>
+      <c r="AK91" s="128"/>
+      <c r="AL91" s="128"/>
+      <c r="AM91" s="128"/>
+      <c r="AN91" s="128"/>
+      <c r="AO91" s="128"/>
+      <c r="AP91" s="128"/>
+      <c r="AQ91" s="128"/>
+      <c r="AR91" s="128"/>
+      <c r="AS91" s="128"/>
+      <c r="AT91" s="128"/>
+      <c r="AU91" s="128"/>
+      <c r="AV91" s="128"/>
+      <c r="AW91" s="128"/>
+      <c r="AX91" s="128"/>
+      <c r="AY91" s="128"/>
+      <c r="AZ91" s="128"/>
+      <c r="BA91" s="128"/>
+      <c r="BB91" s="128"/>
+      <c r="BC91" s="128"/>
+      <c r="BD91" s="128"/>
+      <c r="BE91" s="128"/>
+      <c r="BF91" s="128"/>
+      <c r="BG91" s="128"/>
+      <c r="BH91" s="128"/>
+      <c r="BI91" s="128"/>
+      <c r="BJ91" s="128"/>
+      <c r="BK91" s="128"/>
+      <c r="BL91" s="128"/>
+      <c r="BM91" s="128"/>
+      <c r="BN91" s="128"/>
+      <c r="BO91" s="128"/>
+    </row>
+    <row r="92" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A92" s="111"/>
+      <c r="B92" s="86"/>
+      <c r="C92" s="117"/>
+      <c r="D92" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E92" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F92" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G92" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H92" s="23"/>
+      <c r="I92" s="23"/>
+      <c r="J92" s="23"/>
+      <c r="K92" s="23"/>
+      <c r="L92" s="23"/>
+      <c r="M92" s="23"/>
+      <c r="N92" s="23"/>
+      <c r="O92" s="23"/>
+      <c r="P92" s="23"/>
+      <c r="Q92" s="23"/>
+      <c r="R92" s="23"/>
+      <c r="S92" s="23"/>
+      <c r="T92" s="23"/>
+      <c r="U92" s="23"/>
+      <c r="V92" s="23"/>
+      <c r="W92" s="23"/>
+      <c r="X92" s="23"/>
+      <c r="Y92" s="23"/>
+      <c r="Z92" s="23"/>
+      <c r="AA92" s="23"/>
+      <c r="AB92" s="23"/>
+      <c r="AC92" s="23"/>
+      <c r="AD92" s="23"/>
+      <c r="AE92" s="23"/>
+      <c r="AF92" s="23"/>
+      <c r="AG92" s="23"/>
+      <c r="AH92" s="23"/>
+      <c r="AI92" s="23"/>
+      <c r="AJ92" s="23"/>
+      <c r="AK92" s="23"/>
+      <c r="AL92" s="23"/>
+      <c r="AM92" s="23"/>
+      <c r="AN92" s="23"/>
+      <c r="AO92" s="23"/>
+      <c r="AP92" s="23"/>
+      <c r="AQ92" s="23"/>
+      <c r="AR92" s="23"/>
+      <c r="AS92" s="23"/>
+      <c r="AT92" s="23"/>
+      <c r="AU92" s="23"/>
+      <c r="AV92" s="23"/>
+      <c r="AW92" s="23"/>
+      <c r="AX92" s="23"/>
+      <c r="AY92" s="23"/>
+      <c r="AZ92" s="23"/>
+      <c r="BA92" s="23"/>
+      <c r="BB92" s="23"/>
+      <c r="BC92" s="23"/>
+      <c r="BD92" s="23"/>
+      <c r="BE92" s="23"/>
+      <c r="BF92" s="23"/>
+      <c r="BG92" s="23"/>
+      <c r="BH92" s="23"/>
+      <c r="BI92" s="23"/>
+      <c r="BJ92" s="23"/>
+      <c r="BK92" s="23"/>
+      <c r="BL92" s="23"/>
+      <c r="BM92" s="23"/>
+      <c r="BN92" s="23"/>
+      <c r="BO92" s="23"/>
+    </row>
+    <row r="93" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A93" s="112">
+        <v>41</v>
+      </c>
+      <c r="B93" s="2"/>
+      <c r="C93" s="116" t="s">
+        <v>184</v>
+      </c>
+      <c r="D93" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E93" s="16">
+        <v>650</v>
+      </c>
+      <c r="F93" s="18">
+        <v>800</v>
+      </c>
+      <c r="G93" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H93" s="128"/>
+      <c r="I93" s="128"/>
+      <c r="J93" s="128"/>
+      <c r="K93" s="128"/>
+      <c r="L93" s="128"/>
+      <c r="M93" s="128"/>
+      <c r="N93" s="128"/>
+      <c r="O93" s="128"/>
+      <c r="P93" s="128"/>
+      <c r="Q93" s="128"/>
+      <c r="R93" s="128"/>
+      <c r="S93" s="128"/>
+      <c r="T93" s="128"/>
+      <c r="U93" s="128"/>
+      <c r="V93" s="128"/>
+      <c r="W93" s="128"/>
+      <c r="X93" s="128"/>
+      <c r="Y93" s="128"/>
+      <c r="Z93" s="128"/>
+      <c r="AA93" s="128"/>
+      <c r="AB93" s="128"/>
+      <c r="AC93" s="128"/>
+      <c r="AD93" s="128"/>
+      <c r="AE93" s="128"/>
+      <c r="AF93" s="128"/>
+      <c r="AG93" s="128"/>
+      <c r="AH93" s="128"/>
+      <c r="AI93" s="128"/>
+      <c r="AJ93" s="128"/>
+      <c r="AK93" s="128"/>
+      <c r="AL93" s="128"/>
+      <c r="AM93" s="128"/>
+      <c r="AN93" s="128"/>
+      <c r="AO93" s="128"/>
+      <c r="AP93" s="128"/>
+      <c r="AQ93" s="128"/>
+      <c r="AR93" s="128"/>
+      <c r="AS93" s="128"/>
+      <c r="AT93" s="128"/>
+      <c r="AU93" s="128"/>
+      <c r="AV93" s="128"/>
+      <c r="AW93" s="128"/>
+      <c r="AX93" s="128"/>
+      <c r="AY93" s="128"/>
+      <c r="AZ93" s="128"/>
+      <c r="BA93" s="128"/>
+      <c r="BB93" s="128"/>
+      <c r="BC93" s="128"/>
+      <c r="BD93" s="128"/>
+      <c r="BE93" s="128"/>
+      <c r="BF93" s="128"/>
+      <c r="BG93" s="128"/>
+      <c r="BH93" s="128"/>
+      <c r="BI93" s="128"/>
+      <c r="BJ93" s="128"/>
+      <c r="BK93" s="128"/>
+      <c r="BL93" s="128"/>
+      <c r="BM93" s="128"/>
+      <c r="BN93" s="128"/>
+      <c r="BO93" s="128"/>
+    </row>
+    <row r="94" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A94" s="113"/>
+      <c r="B94" s="2"/>
+      <c r="C94" s="116"/>
+      <c r="D94" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E94" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F94" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G94" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H94" s="23"/>
+      <c r="I94" s="23"/>
+      <c r="J94" s="23"/>
+      <c r="K94" s="23"/>
+      <c r="L94" s="23"/>
+      <c r="M94" s="23"/>
+      <c r="N94" s="23"/>
+      <c r="O94" s="23"/>
+      <c r="P94" s="23"/>
+      <c r="Q94" s="23"/>
+      <c r="R94" s="23"/>
+      <c r="S94" s="23"/>
+      <c r="T94" s="23"/>
+      <c r="U94" s="23"/>
+      <c r="V94" s="23"/>
+      <c r="W94" s="23"/>
+      <c r="X94" s="23"/>
+      <c r="Y94" s="23"/>
+      <c r="Z94" s="23"/>
+      <c r="AA94" s="23"/>
+      <c r="AB94" s="23"/>
+      <c r="AC94" s="23"/>
+      <c r="AD94" s="23"/>
+      <c r="AE94" s="23"/>
+      <c r="AF94" s="23"/>
+      <c r="AG94" s="23"/>
+      <c r="AH94" s="23"/>
+      <c r="AI94" s="23"/>
+      <c r="AJ94" s="23"/>
+      <c r="AK94" s="23"/>
+      <c r="AL94" s="23"/>
+      <c r="AM94" s="23"/>
+      <c r="AN94" s="23"/>
+      <c r="AO94" s="23"/>
+      <c r="AP94" s="23"/>
+      <c r="AQ94" s="23"/>
+      <c r="AR94" s="23"/>
+      <c r="AS94" s="23"/>
+      <c r="AT94" s="23"/>
+      <c r="AU94" s="23"/>
+      <c r="AV94" s="23"/>
+      <c r="AW94" s="23"/>
+      <c r="AX94" s="23"/>
+      <c r="AY94" s="23"/>
+      <c r="AZ94" s="23"/>
+      <c r="BA94" s="23"/>
+      <c r="BB94" s="23"/>
+      <c r="BC94" s="23"/>
+      <c r="BD94" s="23"/>
+      <c r="BE94" s="23"/>
+      <c r="BF94" s="23"/>
+      <c r="BG94" s="23"/>
+      <c r="BH94" s="23"/>
+      <c r="BI94" s="23"/>
+      <c r="BJ94" s="23"/>
+      <c r="BK94" s="23"/>
+      <c r="BL94" s="23"/>
+      <c r="BM94" s="23"/>
+      <c r="BN94" s="23"/>
+      <c r="BO94" s="23"/>
+    </row>
+    <row r="95" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A95" s="110">
+        <v>42</v>
+      </c>
+      <c r="B95" s="86"/>
+      <c r="C95" s="117" t="s">
+        <v>185</v>
+      </c>
+      <c r="D95" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E95" s="87">
+        <v>650</v>
+      </c>
+      <c r="F95" s="88">
+        <v>800</v>
+      </c>
+      <c r="G95" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H95" s="128"/>
+      <c r="I95" s="128"/>
+      <c r="J95" s="128"/>
+      <c r="K95" s="128"/>
+      <c r="L95" s="128"/>
+      <c r="M95" s="128"/>
+      <c r="N95" s="128"/>
+      <c r="O95" s="128"/>
+      <c r="P95" s="128"/>
+      <c r="Q95" s="128"/>
+      <c r="R95" s="128"/>
+      <c r="S95" s="128"/>
+      <c r="T95" s="128"/>
+      <c r="U95" s="128"/>
+      <c r="V95" s="128"/>
+      <c r="W95" s="128"/>
+      <c r="X95" s="128"/>
+      <c r="Y95" s="128"/>
+      <c r="Z95" s="128"/>
+      <c r="AA95" s="128"/>
+      <c r="AB95" s="128"/>
+      <c r="AC95" s="128"/>
+      <c r="AD95" s="128"/>
+      <c r="AE95" s="128"/>
+      <c r="AF95" s="128"/>
+      <c r="AG95" s="128"/>
+      <c r="AH95" s="128"/>
+      <c r="AI95" s="128"/>
+      <c r="AJ95" s="128"/>
+      <c r="AK95" s="128"/>
+      <c r="AL95" s="128"/>
+      <c r="AM95" s="128"/>
+      <c r="AN95" s="128"/>
+      <c r="AO95" s="128"/>
+      <c r="AP95" s="128"/>
+      <c r="AQ95" s="128"/>
+      <c r="AR95" s="128"/>
+      <c r="AS95" s="128"/>
+      <c r="AT95" s="128"/>
+      <c r="AU95" s="128"/>
+      <c r="AV95" s="128"/>
+      <c r="AW95" s="128"/>
+      <c r="AX95" s="128"/>
+      <c r="AY95" s="128"/>
+      <c r="AZ95" s="128"/>
+      <c r="BA95" s="128"/>
+      <c r="BB95" s="128"/>
+      <c r="BC95" s="128"/>
+      <c r="BD95" s="128"/>
+      <c r="BE95" s="128"/>
+      <c r="BF95" s="128"/>
+      <c r="BG95" s="128"/>
+      <c r="BH95" s="128"/>
+      <c r="BI95" s="128"/>
+      <c r="BJ95" s="128"/>
+      <c r="BK95" s="128"/>
+      <c r="BL95" s="128"/>
+      <c r="BM95" s="128"/>
+      <c r="BN95" s="128"/>
+      <c r="BO95" s="128"/>
+    </row>
+    <row r="96" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A96" s="111"/>
+      <c r="B96" s="86"/>
+      <c r="C96" s="117"/>
+      <c r="D96" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E96" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F96" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G96" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H96" s="23"/>
+      <c r="I96" s="23"/>
+      <c r="J96" s="23"/>
+      <c r="K96" s="23"/>
+      <c r="L96" s="23"/>
+      <c r="M96" s="23"/>
+      <c r="N96" s="23"/>
+      <c r="O96" s="23"/>
+      <c r="P96" s="23"/>
+      <c r="Q96" s="23"/>
+      <c r="R96" s="23"/>
+      <c r="S96" s="23"/>
+      <c r="T96" s="23"/>
+      <c r="U96" s="23"/>
+      <c r="V96" s="23"/>
+      <c r="W96" s="23"/>
+      <c r="X96" s="23"/>
+      <c r="Y96" s="23"/>
+      <c r="Z96" s="23"/>
+      <c r="AA96" s="23"/>
+      <c r="AB96" s="23"/>
+      <c r="AC96" s="23"/>
+      <c r="AD96" s="23"/>
+      <c r="AE96" s="23"/>
+      <c r="AF96" s="23"/>
+      <c r="AG96" s="23"/>
+      <c r="AH96" s="23"/>
+      <c r="AI96" s="23"/>
+      <c r="AJ96" s="23"/>
+      <c r="AK96" s="23"/>
+      <c r="AL96" s="23"/>
+      <c r="AM96" s="23"/>
+      <c r="AN96" s="23"/>
+      <c r="AO96" s="23"/>
+      <c r="AP96" s="23"/>
+      <c r="AQ96" s="23"/>
+      <c r="AR96" s="23"/>
+      <c r="AS96" s="23"/>
+      <c r="AT96" s="23"/>
+      <c r="AU96" s="23"/>
+      <c r="AV96" s="23"/>
+      <c r="AW96" s="23"/>
+      <c r="AX96" s="23"/>
+      <c r="AY96" s="23"/>
+      <c r="AZ96" s="23"/>
+      <c r="BA96" s="23"/>
+      <c r="BB96" s="23"/>
+      <c r="BC96" s="23"/>
+      <c r="BD96" s="23"/>
+      <c r="BE96" s="23"/>
+      <c r="BF96" s="23"/>
+      <c r="BG96" s="23"/>
+      <c r="BH96" s="23"/>
+      <c r="BI96" s="23"/>
+      <c r="BJ96" s="23"/>
+      <c r="BK96" s="23"/>
+      <c r="BL96" s="23"/>
+      <c r="BM96" s="23"/>
+      <c r="BN96" s="23"/>
+      <c r="BO96" s="23"/>
+    </row>
+    <row r="97" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A97" s="112">
+        <v>43</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="116" t="s">
+        <v>186</v>
+      </c>
+      <c r="D97" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E97" s="16">
+        <v>650</v>
+      </c>
+      <c r="F97" s="18">
+        <v>800</v>
+      </c>
+      <c r="G97" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H97" s="128"/>
+      <c r="I97" s="128"/>
+      <c r="J97" s="128"/>
+      <c r="K97" s="128"/>
+      <c r="L97" s="128"/>
+      <c r="M97" s="128"/>
+      <c r="N97" s="128"/>
+      <c r="O97" s="128"/>
+      <c r="P97" s="128"/>
+      <c r="Q97" s="128"/>
+      <c r="R97" s="128"/>
+      <c r="S97" s="128"/>
+      <c r="T97" s="128"/>
+      <c r="U97" s="128"/>
+      <c r="V97" s="128"/>
+      <c r="W97" s="128"/>
+      <c r="X97" s="128"/>
+      <c r="Y97" s="128"/>
+      <c r="Z97" s="128"/>
+      <c r="AA97" s="128"/>
+      <c r="AB97" s="128"/>
+      <c r="AC97" s="128"/>
+      <c r="AD97" s="128"/>
+      <c r="AE97" s="128"/>
+      <c r="AF97" s="128"/>
+      <c r="AG97" s="128"/>
+      <c r="AH97" s="128"/>
+      <c r="AI97" s="128"/>
+      <c r="AJ97" s="128"/>
+      <c r="AK97" s="128"/>
+      <c r="AL97" s="128"/>
+      <c r="AM97" s="128"/>
+      <c r="AN97" s="128"/>
+      <c r="AO97" s="128"/>
+      <c r="AP97" s="128"/>
+      <c r="AQ97" s="128"/>
+      <c r="AR97" s="128"/>
+      <c r="AS97" s="128"/>
+      <c r="AT97" s="128"/>
+      <c r="AU97" s="128"/>
+      <c r="AV97" s="128"/>
+      <c r="AW97" s="128"/>
+      <c r="AX97" s="128"/>
+      <c r="AY97" s="128"/>
+      <c r="AZ97" s="128"/>
+      <c r="BA97" s="128"/>
+      <c r="BB97" s="128"/>
+      <c r="BC97" s="128"/>
+      <c r="BD97" s="128"/>
+      <c r="BE97" s="128"/>
+      <c r="BF97" s="128"/>
+      <c r="BG97" s="128"/>
+      <c r="BH97" s="128"/>
+      <c r="BI97" s="128"/>
+      <c r="BJ97" s="128"/>
+      <c r="BK97" s="128"/>
+      <c r="BL97" s="128"/>
+      <c r="BM97" s="128"/>
+      <c r="BN97" s="128"/>
+      <c r="BO97" s="128"/>
+    </row>
+    <row r="98" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A98" s="113"/>
+      <c r="B98" s="2"/>
+      <c r="C98" s="116"/>
+      <c r="D98" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E98" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F98" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G98" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H98" s="23"/>
+      <c r="I98" s="23"/>
+      <c r="J98" s="23"/>
+      <c r="K98" s="23"/>
+      <c r="L98" s="23"/>
+      <c r="M98" s="23"/>
+      <c r="N98" s="23"/>
+      <c r="O98" s="23"/>
+      <c r="P98" s="23"/>
+      <c r="Q98" s="23"/>
+      <c r="R98" s="23"/>
+      <c r="S98" s="23"/>
+      <c r="T98" s="23"/>
+      <c r="U98" s="23"/>
+      <c r="V98" s="23"/>
+      <c r="W98" s="23"/>
+      <c r="X98" s="23"/>
+      <c r="Y98" s="23"/>
+      <c r="Z98" s="23"/>
+      <c r="AA98" s="23"/>
+      <c r="AB98" s="23"/>
+      <c r="AC98" s="23"/>
+      <c r="AD98" s="23"/>
+      <c r="AE98" s="23"/>
+      <c r="AF98" s="23"/>
+      <c r="AG98" s="23"/>
+      <c r="AH98" s="23"/>
+      <c r="AI98" s="23"/>
+      <c r="AJ98" s="23"/>
+      <c r="AK98" s="23"/>
+      <c r="AL98" s="23"/>
+      <c r="AM98" s="23"/>
+      <c r="AN98" s="23"/>
+      <c r="AO98" s="23"/>
+      <c r="AP98" s="23"/>
+      <c r="AQ98" s="23"/>
+      <c r="AR98" s="23"/>
+      <c r="AS98" s="23"/>
+      <c r="AT98" s="23"/>
+      <c r="AU98" s="23"/>
+      <c r="AV98" s="23"/>
+      <c r="AW98" s="23"/>
+      <c r="AX98" s="23"/>
+      <c r="AY98" s="23"/>
+      <c r="AZ98" s="23"/>
+      <c r="BA98" s="23"/>
+      <c r="BB98" s="23"/>
+      <c r="BC98" s="23"/>
+      <c r="BD98" s="23"/>
+      <c r="BE98" s="23"/>
+      <c r="BF98" s="23"/>
+      <c r="BG98" s="23"/>
+      <c r="BH98" s="23"/>
+      <c r="BI98" s="23"/>
+      <c r="BJ98" s="23"/>
+      <c r="BK98" s="23"/>
+      <c r="BL98" s="23"/>
+      <c r="BM98" s="23"/>
+      <c r="BN98" s="23"/>
+      <c r="BO98" s="23"/>
+    </row>
+    <row r="99" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A99" s="110">
+        <v>44</v>
+      </c>
+      <c r="B99" s="86"/>
+      <c r="C99" s="135" t="s">
+        <v>307</v>
+      </c>
+      <c r="D99" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E99" s="87">
+        <v>650</v>
+      </c>
+      <c r="F99" s="88">
+        <v>800</v>
+      </c>
+      <c r="G99" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H99" s="128"/>
+      <c r="I99" s="128"/>
+      <c r="J99" s="128"/>
+      <c r="K99" s="128"/>
+      <c r="L99" s="128"/>
+      <c r="M99" s="128"/>
+      <c r="N99" s="128"/>
+      <c r="O99" s="128"/>
+      <c r="P99" s="128"/>
+      <c r="Q99" s="128"/>
+      <c r="R99" s="128"/>
+      <c r="S99" s="128"/>
+      <c r="T99" s="128"/>
+      <c r="U99" s="128"/>
+      <c r="V99" s="128"/>
+      <c r="W99" s="128"/>
+      <c r="X99" s="128"/>
+      <c r="Y99" s="128"/>
+      <c r="Z99" s="128"/>
+      <c r="AA99" s="128"/>
+      <c r="AB99" s="128"/>
+      <c r="AC99" s="128"/>
+      <c r="AD99" s="128"/>
+      <c r="AE99" s="128"/>
+      <c r="AF99" s="128"/>
+      <c r="AG99" s="128"/>
+      <c r="AH99" s="128"/>
+      <c r="AI99" s="128"/>
+      <c r="AJ99" s="128"/>
+      <c r="AK99" s="128"/>
+      <c r="AL99" s="128"/>
+      <c r="AM99" s="128"/>
+      <c r="AN99" s="128"/>
+      <c r="AO99" s="128"/>
+      <c r="AP99" s="128"/>
+      <c r="AQ99" s="128"/>
+      <c r="AR99" s="128"/>
+      <c r="AS99" s="128"/>
+      <c r="AT99" s="128"/>
+      <c r="AU99" s="128"/>
+      <c r="AV99" s="128"/>
+      <c r="AW99" s="128"/>
+      <c r="AX99" s="128"/>
+      <c r="AY99" s="128"/>
+      <c r="AZ99" s="128"/>
+      <c r="BA99" s="128"/>
+      <c r="BB99" s="128"/>
+      <c r="BC99" s="128"/>
+      <c r="BD99" s="128"/>
+      <c r="BE99" s="128"/>
+      <c r="BF99" s="128"/>
+      <c r="BG99" s="128"/>
+      <c r="BH99" s="128"/>
+      <c r="BI99" s="128"/>
+      <c r="BJ99" s="128"/>
+      <c r="BK99" s="128"/>
+      <c r="BL99" s="128"/>
+      <c r="BM99" s="128"/>
+      <c r="BN99" s="128"/>
+      <c r="BO99" s="128"/>
+    </row>
+    <row r="100" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A100" s="111"/>
+      <c r="B100" s="86"/>
+      <c r="C100" s="135"/>
+      <c r="D100" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E100" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F100" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G100" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H100" s="23"/>
+      <c r="I100" s="23"/>
+      <c r="J100" s="23"/>
+      <c r="K100" s="23"/>
+      <c r="L100" s="23"/>
+      <c r="M100" s="23"/>
+      <c r="N100" s="23"/>
+      <c r="O100" s="23"/>
+      <c r="P100" s="23"/>
+      <c r="Q100" s="23"/>
+      <c r="R100" s="23"/>
+      <c r="S100" s="23"/>
+      <c r="T100" s="23"/>
+      <c r="U100" s="23"/>
+      <c r="V100" s="23"/>
+      <c r="W100" s="23"/>
+      <c r="X100" s="23"/>
+      <c r="Y100" s="23"/>
+      <c r="Z100" s="23"/>
+      <c r="AA100" s="23"/>
+      <c r="AB100" s="23"/>
+      <c r="AC100" s="23"/>
+      <c r="AD100" s="23"/>
+      <c r="AE100" s="23"/>
+      <c r="AF100" s="23"/>
+      <c r="AG100" s="23"/>
+      <c r="AH100" s="23"/>
+      <c r="AI100" s="23"/>
+      <c r="AJ100" s="23"/>
+      <c r="AK100" s="23"/>
+      <c r="AL100" s="23"/>
+      <c r="AM100" s="23"/>
+      <c r="AN100" s="23"/>
+      <c r="AO100" s="23"/>
+      <c r="AP100" s="23"/>
+      <c r="AQ100" s="23"/>
+      <c r="AR100" s="23"/>
+      <c r="AS100" s="23"/>
+      <c r="AT100" s="23"/>
+      <c r="AU100" s="23"/>
+      <c r="AV100" s="23"/>
+      <c r="AW100" s="23"/>
+      <c r="AX100" s="23"/>
+      <c r="AY100" s="23"/>
+      <c r="AZ100" s="23"/>
+      <c r="BA100" s="23"/>
+      <c r="BB100" s="23"/>
+      <c r="BC100" s="23"/>
+      <c r="BD100" s="23"/>
+      <c r="BE100" s="23"/>
+      <c r="BF100" s="23"/>
+      <c r="BG100" s="23"/>
+      <c r="BH100" s="23"/>
+      <c r="BI100" s="23"/>
+      <c r="BJ100" s="23"/>
+      <c r="BK100" s="23"/>
+      <c r="BL100" s="23"/>
+      <c r="BM100" s="23"/>
+      <c r="BN100" s="23"/>
+      <c r="BO100" s="23"/>
+    </row>
+    <row r="101" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A101" s="112">
+        <v>45</v>
+      </c>
+      <c r="B101" s="2"/>
+      <c r="C101" s="116" t="s">
+        <v>145</v>
+      </c>
+      <c r="D101" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E101" s="16">
+        <v>960</v>
+      </c>
+      <c r="F101" s="18">
+        <v>1150</v>
+      </c>
+      <c r="G101" s="16">
+        <v>1500</v>
+      </c>
+      <c r="H101" s="128"/>
+      <c r="I101" s="128"/>
+      <c r="J101" s="128"/>
+      <c r="K101" s="128"/>
+      <c r="L101" s="128"/>
+      <c r="M101" s="128"/>
+      <c r="N101" s="128"/>
+      <c r="O101" s="128"/>
+      <c r="P101" s="128"/>
+      <c r="Q101" s="128"/>
+      <c r="R101" s="128"/>
+      <c r="S101" s="128"/>
+      <c r="T101" s="128"/>
+      <c r="U101" s="128"/>
+      <c r="V101" s="128"/>
+      <c r="W101" s="128"/>
+      <c r="X101" s="128"/>
+      <c r="Y101" s="128"/>
+      <c r="Z101" s="128"/>
+      <c r="AA101" s="128"/>
+      <c r="AB101" s="128"/>
+      <c r="AC101" s="128"/>
+      <c r="AD101" s="128"/>
+      <c r="AE101" s="128"/>
+      <c r="AF101" s="128"/>
+      <c r="AG101" s="128"/>
+      <c r="AH101" s="128"/>
+      <c r="AI101" s="128"/>
+      <c r="AJ101" s="128"/>
+      <c r="AK101" s="128"/>
+      <c r="AL101" s="128"/>
+      <c r="AM101" s="128"/>
+      <c r="AN101" s="128"/>
+      <c r="AO101" s="128"/>
+      <c r="AP101" s="128"/>
+      <c r="AQ101" s="128"/>
+      <c r="AR101" s="128"/>
+      <c r="AS101" s="128"/>
+      <c r="AT101" s="128"/>
+      <c r="AU101" s="128"/>
+      <c r="AV101" s="128"/>
+      <c r="AW101" s="128"/>
+      <c r="AX101" s="128"/>
+      <c r="AY101" s="128"/>
+      <c r="AZ101" s="128"/>
+      <c r="BA101" s="128"/>
+      <c r="BB101" s="128"/>
+      <c r="BC101" s="128"/>
+      <c r="BD101" s="128"/>
+      <c r="BE101" s="128"/>
+      <c r="BF101" s="128"/>
+      <c r="BG101" s="128"/>
+      <c r="BH101" s="128"/>
+      <c r="BI101" s="128"/>
+      <c r="BJ101" s="128"/>
+      <c r="BK101" s="128"/>
+      <c r="BL101" s="128"/>
+      <c r="BM101" s="128"/>
+      <c r="BN101" s="128"/>
+      <c r="BO101" s="128"/>
+    </row>
+    <row r="102" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A102" s="113"/>
+      <c r="B102" s="2"/>
+      <c r="C102" s="116"/>
+      <c r="D102" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E102" s="16">
+        <v>1800</v>
+      </c>
+      <c r="F102" s="18">
+        <v>2100</v>
+      </c>
+      <c r="G102" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H102" s="23"/>
+      <c r="I102" s="23"/>
+      <c r="J102" s="23"/>
+      <c r="K102" s="23"/>
+      <c r="L102" s="23"/>
+      <c r="M102" s="23"/>
+      <c r="N102" s="23"/>
+      <c r="O102" s="23"/>
+      <c r="P102" s="23"/>
+      <c r="Q102" s="23"/>
+      <c r="R102" s="23"/>
+      <c r="S102" s="23"/>
+      <c r="T102" s="23"/>
+      <c r="U102" s="23"/>
+      <c r="V102" s="23"/>
+      <c r="W102" s="23"/>
+      <c r="X102" s="23"/>
+      <c r="Y102" s="23"/>
+      <c r="Z102" s="23"/>
+      <c r="AA102" s="23"/>
+      <c r="AB102" s="23"/>
+      <c r="AC102" s="23"/>
+      <c r="AD102" s="23"/>
+      <c r="AE102" s="23"/>
+      <c r="AF102" s="23"/>
+      <c r="AG102" s="23"/>
+      <c r="AH102" s="23"/>
+      <c r="AI102" s="23"/>
+      <c r="AJ102" s="23"/>
+      <c r="AK102" s="23"/>
+      <c r="AL102" s="23"/>
+      <c r="AM102" s="23"/>
+      <c r="AN102" s="23"/>
+      <c r="AO102" s="23"/>
+      <c r="AP102" s="23"/>
+      <c r="AQ102" s="23"/>
+      <c r="AR102" s="23"/>
+      <c r="AS102" s="23"/>
+      <c r="AT102" s="23"/>
+      <c r="AU102" s="23"/>
+      <c r="AV102" s="23"/>
+      <c r="AW102" s="23"/>
+      <c r="AX102" s="23"/>
+      <c r="AY102" s="23"/>
+      <c r="AZ102" s="23"/>
+      <c r="BA102" s="23"/>
+      <c r="BB102" s="23"/>
+      <c r="BC102" s="23"/>
+      <c r="BD102" s="23"/>
+      <c r="BE102" s="23"/>
+      <c r="BF102" s="23"/>
+      <c r="BG102" s="23"/>
+      <c r="BH102" s="23"/>
+      <c r="BI102" s="23"/>
+      <c r="BJ102" s="23"/>
+      <c r="BK102" s="23"/>
+      <c r="BL102" s="23"/>
+      <c r="BM102" s="23"/>
+      <c r="BN102" s="23"/>
+      <c r="BO102" s="23"/>
+    </row>
+    <row r="103" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A103" s="110">
+        <v>46</v>
+      </c>
+      <c r="B103" s="86"/>
+      <c r="C103" s="135" t="s">
+        <v>308</v>
+      </c>
+      <c r="D103" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E103" s="87">
+        <v>650</v>
+      </c>
+      <c r="F103" s="88">
+        <v>800</v>
+      </c>
+      <c r="G103" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H103" s="128"/>
+      <c r="I103" s="128"/>
+      <c r="J103" s="128"/>
+      <c r="K103" s="128"/>
+      <c r="L103" s="128"/>
+      <c r="M103" s="128"/>
+      <c r="N103" s="128"/>
+      <c r="O103" s="128"/>
+      <c r="P103" s="128"/>
+      <c r="Q103" s="128"/>
+      <c r="R103" s="128"/>
+      <c r="S103" s="128"/>
+      <c r="T103" s="128"/>
+      <c r="U103" s="128"/>
+      <c r="V103" s="128"/>
+      <c r="W103" s="128"/>
+      <c r="X103" s="128"/>
+      <c r="Y103" s="128"/>
+      <c r="Z103" s="128"/>
+      <c r="AA103" s="128"/>
+      <c r="AB103" s="128"/>
+      <c r="AC103" s="128"/>
+      <c r="AD103" s="128"/>
+      <c r="AE103" s="128"/>
+      <c r="AF103" s="128"/>
+      <c r="AG103" s="128"/>
+      <c r="AH103" s="128"/>
+      <c r="AI103" s="128"/>
+      <c r="AJ103" s="128"/>
+      <c r="AK103" s="128"/>
+      <c r="AL103" s="128"/>
+      <c r="AM103" s="128"/>
+      <c r="AN103" s="128"/>
+      <c r="AO103" s="128"/>
+      <c r="AP103" s="128"/>
+      <c r="AQ103" s="128"/>
+      <c r="AR103" s="128"/>
+      <c r="AS103" s="128"/>
+      <c r="AT103" s="128"/>
+      <c r="AU103" s="128"/>
+      <c r="AV103" s="128"/>
+      <c r="AW103" s="128"/>
+      <c r="AX103" s="128"/>
+      <c r="AY103" s="128"/>
+      <c r="AZ103" s="128"/>
+      <c r="BA103" s="128"/>
+      <c r="BB103" s="128"/>
+      <c r="BC103" s="128"/>
+      <c r="BD103" s="128"/>
+      <c r="BE103" s="128"/>
+      <c r="BF103" s="128"/>
+      <c r="BG103" s="128"/>
+      <c r="BH103" s="128"/>
+      <c r="BI103" s="128"/>
+      <c r="BJ103" s="128"/>
+      <c r="BK103" s="128"/>
+      <c r="BL103" s="128"/>
+      <c r="BM103" s="128"/>
+      <c r="BN103" s="128"/>
+      <c r="BO103" s="128"/>
+    </row>
+    <row r="104" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A104" s="111"/>
+      <c r="B104" s="86"/>
+      <c r="C104" s="135"/>
+      <c r="D104" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E104" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F104" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G104" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H104" s="23"/>
+      <c r="I104" s="23"/>
+      <c r="J104" s="23"/>
+      <c r="K104" s="23"/>
+      <c r="L104" s="23"/>
+      <c r="M104" s="23"/>
+      <c r="N104" s="23"/>
+      <c r="O104" s="23"/>
+      <c r="P104" s="23"/>
+      <c r="Q104" s="23"/>
+      <c r="R104" s="23"/>
+      <c r="S104" s="23"/>
+      <c r="T104" s="23"/>
+      <c r="U104" s="23"/>
+      <c r="V104" s="23"/>
+      <c r="W104" s="23"/>
+      <c r="X104" s="23"/>
+      <c r="Y104" s="23"/>
+      <c r="Z104" s="23"/>
+      <c r="AA104" s="23"/>
+      <c r="AB104" s="23"/>
+      <c r="AC104" s="23"/>
+      <c r="AD104" s="23"/>
+      <c r="AE104" s="23"/>
+      <c r="AF104" s="23"/>
+      <c r="AG104" s="23"/>
+      <c r="AH104" s="23"/>
+      <c r="AI104" s="23"/>
+      <c r="AJ104" s="23"/>
+      <c r="AK104" s="23"/>
+      <c r="AL104" s="23"/>
+      <c r="AM104" s="23"/>
+      <c r="AN104" s="23"/>
+      <c r="AO104" s="23"/>
+      <c r="AP104" s="23"/>
+      <c r="AQ104" s="23"/>
+      <c r="AR104" s="23"/>
+      <c r="AS104" s="23"/>
+      <c r="AT104" s="23"/>
+      <c r="AU104" s="23"/>
+      <c r="AV104" s="23"/>
+      <c r="AW104" s="23"/>
+      <c r="AX104" s="23"/>
+      <c r="AY104" s="23"/>
+      <c r="AZ104" s="23"/>
+      <c r="BA104" s="23"/>
+      <c r="BB104" s="23"/>
+      <c r="BC104" s="23"/>
+      <c r="BD104" s="23"/>
+      <c r="BE104" s="23"/>
+      <c r="BF104" s="23"/>
+      <c r="BG104" s="23"/>
+      <c r="BH104" s="23"/>
+      <c r="BI104" s="23"/>
+      <c r="BJ104" s="23"/>
+      <c r="BK104" s="23"/>
+      <c r="BL104" s="23"/>
+      <c r="BM104" s="23"/>
+      <c r="BN104" s="23"/>
+      <c r="BO104" s="23"/>
+    </row>
+    <row r="105" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A105" s="112">
+        <v>47</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E105" s="16">
+        <v>650</v>
+      </c>
+      <c r="F105" s="18">
+        <v>800</v>
+      </c>
+      <c r="G105" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H105" s="128"/>
+      <c r="I105" s="128"/>
+      <c r="J105" s="128"/>
+      <c r="K105" s="128"/>
+      <c r="L105" s="128"/>
+      <c r="M105" s="128"/>
+      <c r="N105" s="128"/>
+      <c r="O105" s="128"/>
+      <c r="P105" s="128"/>
+      <c r="Q105" s="128"/>
+      <c r="R105" s="128"/>
+      <c r="S105" s="128"/>
+      <c r="T105" s="128"/>
+      <c r="U105" s="128"/>
+      <c r="V105" s="128"/>
+      <c r="W105" s="128"/>
+      <c r="X105" s="128"/>
+      <c r="Y105" s="128"/>
+      <c r="Z105" s="128"/>
+      <c r="AA105" s="128"/>
+      <c r="AB105" s="128"/>
+      <c r="AC105" s="128"/>
+      <c r="AD105" s="128"/>
+      <c r="AE105" s="128"/>
+      <c r="AF105" s="128"/>
+      <c r="AG105" s="128"/>
+      <c r="AH105" s="128"/>
+      <c r="AI105" s="128"/>
+      <c r="AJ105" s="128"/>
+      <c r="AK105" s="128"/>
+      <c r="AL105" s="128"/>
+      <c r="AM105" s="128"/>
+      <c r="AN105" s="128"/>
+      <c r="AO105" s="128"/>
+      <c r="AP105" s="128"/>
+      <c r="AQ105" s="128"/>
+      <c r="AR105" s="128"/>
+      <c r="AS105" s="128"/>
+      <c r="AT105" s="128"/>
+      <c r="AU105" s="128"/>
+      <c r="AV105" s="128"/>
+      <c r="AW105" s="128"/>
+      <c r="AX105" s="128"/>
+      <c r="AY105" s="128"/>
+      <c r="AZ105" s="128"/>
+      <c r="BA105" s="128"/>
+      <c r="BB105" s="128"/>
+      <c r="BC105" s="128"/>
+      <c r="BD105" s="128"/>
+      <c r="BE105" s="128"/>
+      <c r="BF105" s="128"/>
+      <c r="BG105" s="128"/>
+      <c r="BH105" s="128"/>
+      <c r="BI105" s="128"/>
+      <c r="BJ105" s="128"/>
+      <c r="BK105" s="128"/>
+      <c r="BL105" s="128"/>
+      <c r="BM105" s="128"/>
+      <c r="BN105" s="128"/>
+      <c r="BO105" s="128"/>
+    </row>
+    <row r="106" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A106" s="113"/>
+      <c r="B106" s="2"/>
+      <c r="C106" s="127"/>
+      <c r="D106" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F106" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G106" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H106" s="23"/>
+      <c r="I106" s="23"/>
+      <c r="J106" s="23"/>
+      <c r="K106" s="23"/>
+      <c r="L106" s="23"/>
+      <c r="M106" s="23"/>
+      <c r="N106" s="23"/>
+      <c r="O106" s="23"/>
+      <c r="P106" s="23"/>
+      <c r="Q106" s="23"/>
+      <c r="R106" s="23"/>
+      <c r="S106" s="23"/>
+      <c r="T106" s="23"/>
+      <c r="U106" s="23"/>
+      <c r="V106" s="23"/>
+      <c r="W106" s="23"/>
+      <c r="X106" s="23"/>
+      <c r="Y106" s="23"/>
+      <c r="Z106" s="23"/>
+      <c r="AA106" s="23"/>
+      <c r="AB106" s="23"/>
+      <c r="AC106" s="23"/>
+      <c r="AD106" s="23"/>
+      <c r="AE106" s="23"/>
+      <c r="AF106" s="23"/>
+      <c r="AG106" s="23"/>
+      <c r="AH106" s="23"/>
+      <c r="AI106" s="23"/>
+      <c r="AJ106" s="23"/>
+      <c r="AK106" s="23"/>
+      <c r="AL106" s="23"/>
+      <c r="AM106" s="23"/>
+      <c r="AN106" s="23"/>
+      <c r="AO106" s="23"/>
+      <c r="AP106" s="23"/>
+      <c r="AQ106" s="23"/>
+      <c r="AR106" s="23"/>
+      <c r="AS106" s="23"/>
+      <c r="AT106" s="23"/>
+      <c r="AU106" s="23"/>
+      <c r="AV106" s="23"/>
+      <c r="AW106" s="23"/>
+      <c r="AX106" s="23"/>
+      <c r="AY106" s="23"/>
+      <c r="AZ106" s="23"/>
+      <c r="BA106" s="23"/>
+      <c r="BB106" s="23"/>
+      <c r="BC106" s="23"/>
+      <c r="BD106" s="23"/>
+      <c r="BE106" s="23"/>
+      <c r="BF106" s="23"/>
+      <c r="BG106" s="23"/>
+      <c r="BH106" s="23"/>
+      <c r="BI106" s="23"/>
+      <c r="BJ106" s="23"/>
+      <c r="BK106" s="23"/>
+      <c r="BL106" s="23"/>
+      <c r="BM106" s="23"/>
+      <c r="BN106" s="23"/>
+      <c r="BO106" s="23"/>
+    </row>
+    <row r="107" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A107" s="110">
+        <v>48</v>
+      </c>
+      <c r="B107" s="86"/>
+      <c r="C107" s="135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E107" s="87">
+        <v>650</v>
+      </c>
+      <c r="F107" s="88">
+        <v>800</v>
+      </c>
+      <c r="G107" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H107" s="128"/>
+      <c r="I107" s="128"/>
+      <c r="J107" s="128"/>
+      <c r="K107" s="128"/>
+      <c r="L107" s="128"/>
+      <c r="M107" s="128"/>
+      <c r="N107" s="128"/>
+      <c r="O107" s="128"/>
+      <c r="P107" s="128"/>
+      <c r="Q107" s="128"/>
+      <c r="R107" s="128"/>
+      <c r="S107" s="128"/>
+      <c r="T107" s="128"/>
+      <c r="U107" s="128"/>
+      <c r="V107" s="128"/>
+      <c r="W107" s="128"/>
+      <c r="X107" s="128"/>
+      <c r="Y107" s="128"/>
+      <c r="Z107" s="128"/>
+      <c r="AA107" s="128"/>
+      <c r="AB107" s="128"/>
+      <c r="AC107" s="128"/>
+      <c r="AD107" s="128"/>
+      <c r="AE107" s="128"/>
+      <c r="AF107" s="128"/>
+      <c r="AG107" s="128"/>
+      <c r="AH107" s="128"/>
+      <c r="AI107" s="128"/>
+      <c r="AJ107" s="128"/>
+      <c r="AK107" s="128"/>
+      <c r="AL107" s="128"/>
+      <c r="AM107" s="128"/>
+      <c r="AN107" s="128"/>
+      <c r="AO107" s="128"/>
+      <c r="AP107" s="128"/>
+      <c r="AQ107" s="128"/>
+      <c r="AR107" s="128"/>
+      <c r="AS107" s="128"/>
+      <c r="AT107" s="128"/>
+      <c r="AU107" s="128"/>
+      <c r="AV107" s="128"/>
+      <c r="AW107" s="128"/>
+      <c r="AX107" s="128"/>
+      <c r="AY107" s="128"/>
+      <c r="AZ107" s="128"/>
+      <c r="BA107" s="128"/>
+      <c r="BB107" s="128"/>
+      <c r="BC107" s="128"/>
+      <c r="BD107" s="128"/>
+      <c r="BE107" s="128"/>
+      <c r="BF107" s="128"/>
+      <c r="BG107" s="128"/>
+      <c r="BH107" s="128"/>
+      <c r="BI107" s="128"/>
+      <c r="BJ107" s="128"/>
+      <c r="BK107" s="128"/>
+      <c r="BL107" s="128"/>
+      <c r="BM107" s="128"/>
+      <c r="BN107" s="128"/>
+      <c r="BO107" s="128"/>
+    </row>
+    <row r="108" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A108" s="111"/>
+      <c r="B108" s="86"/>
+      <c r="C108" s="135"/>
+      <c r="D108" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E108" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F108" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G108" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H108" s="23"/>
+      <c r="I108" s="23"/>
+      <c r="J108" s="23"/>
+      <c r="K108" s="23"/>
+      <c r="L108" s="23"/>
+      <c r="M108" s="23"/>
+      <c r="N108" s="23"/>
+      <c r="O108" s="23"/>
+      <c r="P108" s="23"/>
+      <c r="Q108" s="23"/>
+      <c r="R108" s="23"/>
+      <c r="S108" s="23"/>
+      <c r="T108" s="23"/>
+      <c r="U108" s="23"/>
+      <c r="V108" s="23"/>
+      <c r="W108" s="23"/>
+      <c r="X108" s="23"/>
+      <c r="Y108" s="23"/>
+      <c r="Z108" s="23"/>
+      <c r="AA108" s="23"/>
+      <c r="AB108" s="23"/>
+      <c r="AC108" s="23"/>
+      <c r="AD108" s="23"/>
+      <c r="AE108" s="23"/>
+      <c r="AF108" s="23"/>
+      <c r="AG108" s="23"/>
+      <c r="AH108" s="23"/>
+      <c r="AI108" s="23"/>
+      <c r="AJ108" s="23"/>
+      <c r="AK108" s="23"/>
+      <c r="AL108" s="23"/>
+      <c r="AM108" s="23"/>
+      <c r="AN108" s="23"/>
+      <c r="AO108" s="23"/>
+      <c r="AP108" s="23"/>
+      <c r="AQ108" s="23"/>
+      <c r="AR108" s="23"/>
+      <c r="AS108" s="23"/>
+      <c r="AT108" s="23"/>
+      <c r="AU108" s="23"/>
+      <c r="AV108" s="23"/>
+      <c r="AW108" s="23"/>
+      <c r="AX108" s="23"/>
+      <c r="AY108" s="23"/>
+      <c r="AZ108" s="23"/>
+      <c r="BA108" s="23"/>
+      <c r="BB108" s="23"/>
+      <c r="BC108" s="23"/>
+      <c r="BD108" s="23"/>
+      <c r="BE108" s="23"/>
+      <c r="BF108" s="23"/>
+      <c r="BG108" s="23"/>
+      <c r="BH108" s="23"/>
+      <c r="BI108" s="23"/>
+      <c r="BJ108" s="23"/>
+      <c r="BK108" s="23"/>
+      <c r="BL108" s="23"/>
+      <c r="BM108" s="23"/>
+      <c r="BN108" s="23"/>
+      <c r="BO108" s="23"/>
+    </row>
+    <row r="109" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A109" s="112">
+        <v>49</v>
+      </c>
+      <c r="B109" s="2"/>
+      <c r="C109" s="127" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E109" s="16">
+        <v>960</v>
+      </c>
+      <c r="F109" s="18">
+        <v>1150</v>
+      </c>
+      <c r="G109" s="16">
+        <v>1500</v>
+      </c>
+      <c r="H109" s="128"/>
+      <c r="I109" s="128"/>
+      <c r="J109" s="128"/>
+      <c r="K109" s="128"/>
+      <c r="L109" s="128"/>
+      <c r="M109" s="128"/>
+      <c r="N109" s="128"/>
+      <c r="O109" s="128"/>
+      <c r="P109" s="128"/>
+      <c r="Q109" s="128"/>
+      <c r="R109" s="128"/>
+      <c r="S109" s="128"/>
+      <c r="T109" s="128"/>
+      <c r="U109" s="128"/>
+      <c r="V109" s="128"/>
+      <c r="W109" s="128"/>
+      <c r="X109" s="128"/>
+      <c r="Y109" s="128"/>
+      <c r="Z109" s="128"/>
+      <c r="AA109" s="128"/>
+      <c r="AB109" s="128"/>
+      <c r="AC109" s="128"/>
+      <c r="AD109" s="128"/>
+      <c r="AE109" s="128"/>
+      <c r="AF109" s="128"/>
+      <c r="AG109" s="128"/>
+      <c r="AH109" s="128"/>
+      <c r="AI109" s="128"/>
+      <c r="AJ109" s="128"/>
+      <c r="AK109" s="128"/>
+      <c r="AL109" s="128"/>
+      <c r="AM109" s="128"/>
+      <c r="AN109" s="128"/>
+      <c r="AO109" s="128"/>
+      <c r="AP109" s="128"/>
+      <c r="AQ109" s="128"/>
+      <c r="AR109" s="128"/>
+      <c r="AS109" s="128"/>
+      <c r="AT109" s="128"/>
+      <c r="AU109" s="128"/>
+      <c r="AV109" s="128"/>
+      <c r="AW109" s="128"/>
+      <c r="AX109" s="128"/>
+      <c r="AY109" s="128"/>
+      <c r="AZ109" s="128"/>
+      <c r="BA109" s="128"/>
+      <c r="BB109" s="128"/>
+      <c r="BC109" s="128"/>
+      <c r="BD109" s="128"/>
+      <c r="BE109" s="128"/>
+      <c r="BF109" s="128"/>
+      <c r="BG109" s="128"/>
+      <c r="BH109" s="128"/>
+      <c r="BI109" s="128"/>
+      <c r="BJ109" s="128"/>
+      <c r="BK109" s="128"/>
+      <c r="BL109" s="128"/>
+      <c r="BM109" s="128"/>
+      <c r="BN109" s="128"/>
+      <c r="BO109" s="128"/>
+    </row>
+    <row r="110" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A110" s="113"/>
+      <c r="B110" s="2"/>
+      <c r="C110" s="127"/>
+      <c r="D110" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E110" s="16">
+        <v>1800</v>
+      </c>
+      <c r="F110" s="18">
+        <v>2100</v>
+      </c>
+      <c r="G110" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H110" s="23"/>
+      <c r="I110" s="23"/>
+      <c r="J110" s="23"/>
+      <c r="K110" s="23"/>
+      <c r="L110" s="23"/>
+      <c r="M110" s="23"/>
+      <c r="N110" s="23"/>
+      <c r="O110" s="23"/>
+      <c r="P110" s="23"/>
+      <c r="Q110" s="23"/>
+      <c r="R110" s="23"/>
+      <c r="S110" s="23"/>
+      <c r="T110" s="23"/>
+      <c r="U110" s="23"/>
+      <c r="V110" s="23"/>
+      <c r="W110" s="23"/>
+      <c r="X110" s="23"/>
+      <c r="Y110" s="23"/>
+      <c r="Z110" s="23"/>
+      <c r="AA110" s="23"/>
+      <c r="AB110" s="23"/>
+      <c r="AC110" s="23"/>
+      <c r="AD110" s="23"/>
+      <c r="AE110" s="23"/>
+      <c r="AF110" s="23"/>
+      <c r="AG110" s="23"/>
+      <c r="AH110" s="23"/>
+      <c r="AI110" s="23"/>
+      <c r="AJ110" s="23"/>
+      <c r="AK110" s="23"/>
+      <c r="AL110" s="23"/>
+      <c r="AM110" s="23"/>
+      <c r="AN110" s="23"/>
+      <c r="AO110" s="23"/>
+      <c r="AP110" s="23"/>
+      <c r="AQ110" s="23"/>
+      <c r="AR110" s="23"/>
+      <c r="AS110" s="23"/>
+      <c r="AT110" s="23"/>
+      <c r="AU110" s="23"/>
+      <c r="AV110" s="23"/>
+      <c r="AW110" s="23"/>
+      <c r="AX110" s="23"/>
+      <c r="AY110" s="23"/>
+      <c r="AZ110" s="23"/>
+      <c r="BA110" s="23"/>
+      <c r="BB110" s="23"/>
+      <c r="BC110" s="23"/>
+      <c r="BD110" s="23"/>
+      <c r="BE110" s="23"/>
+      <c r="BF110" s="23"/>
+      <c r="BG110" s="23"/>
+      <c r="BH110" s="23"/>
+      <c r="BI110" s="23"/>
+      <c r="BJ110" s="23"/>
+      <c r="BK110" s="23"/>
+      <c r="BL110" s="23"/>
+      <c r="BM110" s="23"/>
+      <c r="BN110" s="23"/>
+      <c r="BO110" s="23"/>
+    </row>
+    <row r="111" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A111" s="110">
+        <v>50</v>
+      </c>
+      <c r="B111" s="86"/>
+      <c r="C111" s="135" t="s">
+        <v>43</v>
+      </c>
+      <c r="D111" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E111" s="87">
+        <v>650</v>
+      </c>
+      <c r="F111" s="88">
+        <v>800</v>
+      </c>
+      <c r="G111" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H111" s="128"/>
+      <c r="I111" s="128"/>
+      <c r="J111" s="128"/>
+      <c r="K111" s="128"/>
+      <c r="L111" s="128"/>
+      <c r="M111" s="128"/>
+      <c r="N111" s="128"/>
+      <c r="O111" s="128"/>
+      <c r="P111" s="128"/>
+      <c r="Q111" s="128"/>
+      <c r="R111" s="128"/>
+      <c r="S111" s="128"/>
+      <c r="T111" s="128"/>
+      <c r="U111" s="128"/>
+      <c r="V111" s="128"/>
+      <c r="W111" s="128"/>
+      <c r="X111" s="128"/>
+      <c r="Y111" s="128"/>
+      <c r="Z111" s="128"/>
+      <c r="AA111" s="128"/>
+      <c r="AB111" s="128"/>
+      <c r="AC111" s="128"/>
+      <c r="AD111" s="128"/>
+      <c r="AE111" s="128"/>
+      <c r="AF111" s="128"/>
+      <c r="AG111" s="128"/>
+      <c r="AH111" s="128"/>
+      <c r="AI111" s="128"/>
+      <c r="AJ111" s="128"/>
+      <c r="AK111" s="128"/>
+      <c r="AL111" s="128"/>
+      <c r="AM111" s="128"/>
+      <c r="AN111" s="128"/>
+      <c r="AO111" s="128"/>
+      <c r="AP111" s="128"/>
+      <c r="AQ111" s="128"/>
+      <c r="AR111" s="128"/>
+      <c r="AS111" s="128"/>
+      <c r="AT111" s="128"/>
+      <c r="AU111" s="128"/>
+      <c r="AV111" s="128"/>
+      <c r="AW111" s="128"/>
+      <c r="AX111" s="128"/>
+      <c r="AY111" s="128"/>
+      <c r="AZ111" s="128"/>
+      <c r="BA111" s="128"/>
+      <c r="BB111" s="128"/>
+      <c r="BC111" s="128"/>
+      <c r="BD111" s="128"/>
+      <c r="BE111" s="128"/>
+      <c r="BF111" s="128"/>
+      <c r="BG111" s="128"/>
+      <c r="BH111" s="128"/>
+      <c r="BI111" s="128"/>
+      <c r="BJ111" s="128"/>
+      <c r="BK111" s="128"/>
+      <c r="BL111" s="128"/>
+      <c r="BM111" s="128"/>
+      <c r="BN111" s="128"/>
+      <c r="BO111" s="128"/>
+    </row>
+    <row r="112" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A112" s="111"/>
+      <c r="B112" s="86"/>
+      <c r="C112" s="135"/>
+      <c r="D112" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E112" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F112" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G112" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H112" s="23"/>
+      <c r="I112" s="23"/>
+      <c r="J112" s="23"/>
+      <c r="K112" s="23"/>
+      <c r="L112" s="23"/>
+      <c r="M112" s="23"/>
+      <c r="N112" s="23"/>
+      <c r="O112" s="23"/>
+      <c r="P112" s="23"/>
+      <c r="Q112" s="23"/>
+      <c r="R112" s="23"/>
+      <c r="S112" s="23"/>
+      <c r="T112" s="23"/>
+      <c r="U112" s="23"/>
+      <c r="V112" s="23"/>
+      <c r="W112" s="23"/>
+      <c r="X112" s="23"/>
+      <c r="Y112" s="23"/>
+      <c r="Z112" s="23"/>
+      <c r="AA112" s="23"/>
+      <c r="AB112" s="23"/>
+      <c r="AC112" s="23"/>
+      <c r="AD112" s="23"/>
+      <c r="AE112" s="23"/>
+      <c r="AF112" s="23"/>
+      <c r="AG112" s="23"/>
+      <c r="AH112" s="23"/>
+      <c r="AI112" s="23"/>
+      <c r="AJ112" s="23"/>
+      <c r="AK112" s="23"/>
+      <c r="AL112" s="23"/>
+      <c r="AM112" s="23"/>
+      <c r="AN112" s="23"/>
+      <c r="AO112" s="23"/>
+      <c r="AP112" s="23"/>
+      <c r="AQ112" s="23"/>
+      <c r="AR112" s="23"/>
+      <c r="AS112" s="23"/>
+      <c r="AT112" s="23"/>
+      <c r="AU112" s="23"/>
+      <c r="AV112" s="23"/>
+      <c r="AW112" s="23"/>
+      <c r="AX112" s="23"/>
+      <c r="AY112" s="23"/>
+      <c r="AZ112" s="23"/>
+      <c r="BA112" s="23"/>
+      <c r="BB112" s="23"/>
+      <c r="BC112" s="23"/>
+      <c r="BD112" s="23"/>
+      <c r="BE112" s="23"/>
+      <c r="BF112" s="23"/>
+      <c r="BG112" s="23"/>
+      <c r="BH112" s="23"/>
+      <c r="BI112" s="23"/>
+      <c r="BJ112" s="23"/>
+      <c r="BK112" s="23"/>
+      <c r="BL112" s="23"/>
+      <c r="BM112" s="23"/>
+      <c r="BN112" s="23"/>
+      <c r="BO112" s="23"/>
+    </row>
+    <row r="113" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A113" s="112">
+        <v>51</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="127" t="s">
+        <v>44</v>
+      </c>
+      <c r="D113" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E113" s="16">
+        <v>960</v>
+      </c>
+      <c r="F113" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="G113" s="16">
+        <v>1500</v>
+      </c>
+      <c r="H113" s="128"/>
+      <c r="I113" s="128"/>
+      <c r="J113" s="128"/>
+      <c r="K113" s="128"/>
+      <c r="L113" s="128"/>
+      <c r="M113" s="128"/>
+      <c r="N113" s="128"/>
+      <c r="O113" s="128"/>
+      <c r="P113" s="128"/>
+      <c r="Q113" s="128"/>
+      <c r="R113" s="128"/>
+      <c r="S113" s="128"/>
+      <c r="T113" s="128"/>
+      <c r="U113" s="128"/>
+      <c r="V113" s="128"/>
+      <c r="W113" s="128"/>
+      <c r="X113" s="128"/>
+      <c r="Y113" s="128"/>
+      <c r="Z113" s="128"/>
+      <c r="AA113" s="128"/>
+      <c r="AB113" s="128"/>
+      <c r="AC113" s="128"/>
+      <c r="AD113" s="128"/>
+      <c r="AE113" s="128"/>
+      <c r="AF113" s="128"/>
+      <c r="AG113" s="128"/>
+      <c r="AH113" s="128"/>
+      <c r="AI113" s="128"/>
+      <c r="AJ113" s="128"/>
+      <c r="AK113" s="128"/>
+      <c r="AL113" s="128"/>
+      <c r="AM113" s="128"/>
+      <c r="AN113" s="128"/>
+      <c r="AO113" s="128"/>
+      <c r="AP113" s="128"/>
+      <c r="AQ113" s="128"/>
+      <c r="AR113" s="128"/>
+      <c r="AS113" s="128"/>
+      <c r="AT113" s="128"/>
+      <c r="AU113" s="128"/>
+      <c r="AV113" s="128"/>
+      <c r="AW113" s="128"/>
+      <c r="AX113" s="128"/>
+      <c r="AY113" s="128"/>
+      <c r="AZ113" s="128"/>
+      <c r="BA113" s="128"/>
+      <c r="BB113" s="128"/>
+      <c r="BC113" s="128"/>
+      <c r="BD113" s="128"/>
+      <c r="BE113" s="128"/>
+      <c r="BF113" s="128"/>
+      <c r="BG113" s="128"/>
+      <c r="BH113" s="128"/>
+      <c r="BI113" s="128"/>
+      <c r="BJ113" s="128"/>
+      <c r="BK113" s="128"/>
+      <c r="BL113" s="128"/>
+      <c r="BM113" s="128"/>
+      <c r="BN113" s="128"/>
+      <c r="BO113" s="128"/>
+    </row>
+    <row r="114" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A114" s="113"/>
+      <c r="B114" s="2"/>
+      <c r="C114" s="127"/>
+      <c r="D114" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E114" s="16">
+        <v>1800</v>
+      </c>
+      <c r="F114" s="18">
+        <v>2100</v>
+      </c>
+      <c r="G114" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H114" s="23"/>
+      <c r="I114" s="23"/>
+      <c r="J114" s="23"/>
+      <c r="K114" s="23"/>
+      <c r="L114" s="23"/>
+      <c r="M114" s="23"/>
+      <c r="N114" s="23"/>
+      <c r="O114" s="23"/>
+      <c r="P114" s="23"/>
+      <c r="Q114" s="23"/>
+      <c r="R114" s="23"/>
+      <c r="S114" s="23"/>
+      <c r="T114" s="23"/>
+      <c r="U114" s="23"/>
+      <c r="V114" s="23"/>
+      <c r="W114" s="23"/>
+      <c r="X114" s="23"/>
+      <c r="Y114" s="23"/>
+      <c r="Z114" s="23"/>
+      <c r="AA114" s="23"/>
+      <c r="AB114" s="23"/>
+      <c r="AC114" s="23"/>
+      <c r="AD114" s="23"/>
+      <c r="AE114" s="23"/>
+      <c r="AF114" s="23"/>
+      <c r="AG114" s="23"/>
+      <c r="AH114" s="23"/>
+      <c r="AI114" s="23"/>
+      <c r="AJ114" s="23"/>
+      <c r="AK114" s="23"/>
+      <c r="AL114" s="23"/>
+      <c r="AM114" s="23"/>
+      <c r="AN114" s="23"/>
+      <c r="AO114" s="23"/>
+      <c r="AP114" s="23"/>
+      <c r="AQ114" s="23"/>
+      <c r="AR114" s="23"/>
+      <c r="AS114" s="23"/>
+      <c r="AT114" s="23"/>
+      <c r="AU114" s="23"/>
+      <c r="AV114" s="23"/>
+      <c r="AW114" s="23"/>
+      <c r="AX114" s="23"/>
+      <c r="AY114" s="23"/>
+      <c r="AZ114" s="23"/>
+      <c r="BA114" s="23"/>
+      <c r="BB114" s="23"/>
+      <c r="BC114" s="23"/>
+      <c r="BD114" s="23"/>
+      <c r="BE114" s="23"/>
+      <c r="BF114" s="23"/>
+      <c r="BG114" s="23"/>
+      <c r="BH114" s="23"/>
+      <c r="BI114" s="23"/>
+      <c r="BJ114" s="23"/>
+      <c r="BK114" s="23"/>
+      <c r="BL114" s="23"/>
+      <c r="BM114" s="23"/>
+      <c r="BN114" s="23"/>
+      <c r="BO114" s="23"/>
+    </row>
+    <row r="115" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A115" s="110">
+        <v>52</v>
+      </c>
+      <c r="B115" s="86"/>
+      <c r="C115" s="135" t="s">
+        <v>45</v>
+      </c>
+      <c r="D115" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E115" s="87">
+        <v>650</v>
+      </c>
+      <c r="F115" s="88">
+        <v>800</v>
+      </c>
+      <c r="G115" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H115" s="128"/>
+      <c r="I115" s="128"/>
+      <c r="J115" s="128"/>
+      <c r="K115" s="128"/>
+      <c r="L115" s="128"/>
+      <c r="M115" s="128"/>
+      <c r="N115" s="128"/>
+      <c r="O115" s="128"/>
+      <c r="P115" s="128"/>
+      <c r="Q115" s="128"/>
+      <c r="R115" s="128"/>
+      <c r="S115" s="128"/>
+      <c r="T115" s="128"/>
+      <c r="U115" s="128"/>
+      <c r="V115" s="128"/>
+      <c r="W115" s="128"/>
+      <c r="X115" s="128"/>
+      <c r="Y115" s="128"/>
+      <c r="Z115" s="128"/>
+      <c r="AA115" s="128"/>
+      <c r="AB115" s="128"/>
+      <c r="AC115" s="128"/>
+      <c r="AD115" s="128"/>
+      <c r="AE115" s="128"/>
+      <c r="AF115" s="128"/>
+      <c r="AG115" s="128"/>
+      <c r="AH115" s="128"/>
+      <c r="AI115" s="128"/>
+      <c r="AJ115" s="128"/>
+      <c r="AK115" s="128"/>
+      <c r="AL115" s="128"/>
+      <c r="AM115" s="128"/>
+      <c r="AN115" s="128"/>
+      <c r="AO115" s="128"/>
+      <c r="AP115" s="128"/>
+      <c r="AQ115" s="128"/>
+      <c r="AR115" s="128"/>
+      <c r="AS115" s="128"/>
+      <c r="AT115" s="128"/>
+      <c r="AU115" s="128"/>
+      <c r="AV115" s="128"/>
+      <c r="AW115" s="128"/>
+      <c r="AX115" s="128"/>
+      <c r="AY115" s="128"/>
+      <c r="AZ115" s="128"/>
+      <c r="BA115" s="128"/>
+      <c r="BB115" s="128"/>
+      <c r="BC115" s="128"/>
+      <c r="BD115" s="128"/>
+      <c r="BE115" s="128"/>
+      <c r="BF115" s="128"/>
+      <c r="BG115" s="128"/>
+      <c r="BH115" s="128"/>
+      <c r="BI115" s="128"/>
+      <c r="BJ115" s="128"/>
+      <c r="BK115" s="128"/>
+      <c r="BL115" s="128"/>
+      <c r="BM115" s="128"/>
+      <c r="BN115" s="128"/>
+      <c r="BO115" s="128"/>
+    </row>
+    <row r="116" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A116" s="111"/>
+      <c r="B116" s="86"/>
+      <c r="C116" s="135"/>
+      <c r="D116" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E116" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F116" s="88">
+        <v>1500</v>
+      </c>
+      <c r="G116" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H116" s="23"/>
+      <c r="I116" s="23"/>
+      <c r="J116" s="23"/>
+      <c r="K116" s="23"/>
+      <c r="L116" s="23"/>
+      <c r="M116" s="23"/>
+      <c r="N116" s="23"/>
+      <c r="O116" s="23"/>
+      <c r="P116" s="23"/>
+      <c r="Q116" s="23"/>
+      <c r="R116" s="23"/>
+      <c r="S116" s="23"/>
+      <c r="T116" s="23"/>
+      <c r="U116" s="23"/>
+      <c r="V116" s="23"/>
+      <c r="W116" s="23"/>
+      <c r="X116" s="23"/>
+      <c r="Y116" s="23"/>
+      <c r="Z116" s="23"/>
+      <c r="AA116" s="23"/>
+      <c r="AB116" s="23"/>
+      <c r="AC116" s="23"/>
+      <c r="AD116" s="23"/>
+      <c r="AE116" s="23"/>
+      <c r="AF116" s="23"/>
+      <c r="AG116" s="23"/>
+      <c r="AH116" s="23"/>
+      <c r="AI116" s="23"/>
+      <c r="AJ116" s="23"/>
+      <c r="AK116" s="23"/>
+      <c r="AL116" s="23"/>
+      <c r="AM116" s="23"/>
+      <c r="AN116" s="23"/>
+      <c r="AO116" s="23"/>
+      <c r="AP116" s="23"/>
+      <c r="AQ116" s="23"/>
+      <c r="AR116" s="23"/>
+      <c r="AS116" s="23"/>
+      <c r="AT116" s="23"/>
+      <c r="AU116" s="23"/>
+      <c r="AV116" s="23"/>
+      <c r="AW116" s="23"/>
+      <c r="AX116" s="23"/>
+      <c r="AY116" s="23"/>
+      <c r="AZ116" s="23"/>
+      <c r="BA116" s="23"/>
+      <c r="BB116" s="23"/>
+      <c r="BC116" s="23"/>
+      <c r="BD116" s="23"/>
+      <c r="BE116" s="23"/>
+      <c r="BF116" s="23"/>
+      <c r="BG116" s="23"/>
+      <c r="BH116" s="23"/>
+      <c r="BI116" s="23"/>
+      <c r="BJ116" s="23"/>
+      <c r="BK116" s="23"/>
+      <c r="BL116" s="23"/>
+      <c r="BM116" s="23"/>
+      <c r="BN116" s="23"/>
+      <c r="BO116" s="23"/>
+    </row>
+    <row r="117" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A117" s="112">
+        <v>53</v>
+      </c>
+      <c r="B117" s="2"/>
+      <c r="C117" s="127" t="s">
+        <v>46</v>
+      </c>
+      <c r="D117" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E117" s="16">
+        <v>650</v>
+      </c>
+      <c r="F117" s="18">
+        <v>800</v>
+      </c>
+      <c r="G117" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H117" s="128"/>
+      <c r="I117" s="128"/>
+      <c r="J117" s="128"/>
+      <c r="K117" s="128"/>
+      <c r="L117" s="128"/>
+      <c r="M117" s="128"/>
+      <c r="N117" s="128"/>
+      <c r="O117" s="128"/>
+      <c r="P117" s="128"/>
+      <c r="Q117" s="128"/>
+      <c r="R117" s="128"/>
+      <c r="S117" s="128"/>
+      <c r="T117" s="128"/>
+      <c r="U117" s="128"/>
+      <c r="V117" s="128"/>
+      <c r="W117" s="128"/>
+      <c r="X117" s="128"/>
+      <c r="Y117" s="128"/>
+      <c r="Z117" s="128"/>
+      <c r="AA117" s="128"/>
+      <c r="AB117" s="128"/>
+      <c r="AC117" s="128"/>
+      <c r="AD117" s="128"/>
+      <c r="AE117" s="128"/>
+      <c r="AF117" s="128"/>
+      <c r="AG117" s="128"/>
+      <c r="AH117" s="128"/>
+      <c r="AI117" s="128"/>
+      <c r="AJ117" s="128"/>
+      <c r="AK117" s="128"/>
+      <c r="AL117" s="128"/>
+      <c r="AM117" s="128"/>
+      <c r="AN117" s="128"/>
+      <c r="AO117" s="128"/>
+      <c r="AP117" s="128"/>
+      <c r="AQ117" s="128"/>
+      <c r="AR117" s="128"/>
+      <c r="AS117" s="128"/>
+      <c r="AT117" s="128"/>
+      <c r="AU117" s="128"/>
+      <c r="AV117" s="128"/>
+      <c r="AW117" s="128"/>
+      <c r="AX117" s="128"/>
+      <c r="AY117" s="128"/>
+      <c r="AZ117" s="128"/>
+      <c r="BA117" s="128"/>
+      <c r="BB117" s="128"/>
+      <c r="BC117" s="128"/>
+      <c r="BD117" s="128"/>
+      <c r="BE117" s="128"/>
+      <c r="BF117" s="128"/>
+      <c r="BG117" s="128"/>
+      <c r="BH117" s="128"/>
+      <c r="BI117" s="128"/>
+      <c r="BJ117" s="128"/>
+      <c r="BK117" s="128"/>
+      <c r="BL117" s="128"/>
+      <c r="BM117" s="128"/>
+      <c r="BN117" s="128"/>
+      <c r="BO117" s="128"/>
+    </row>
+    <row r="118" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A118" s="113"/>
+      <c r="B118" s="2"/>
+      <c r="C118" s="127"/>
+      <c r="D118" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E118" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F118" s="18">
+        <v>1500</v>
+      </c>
+      <c r="G118" s="16">
+        <v>2000</v>
+      </c>
+      <c r="H118" s="23"/>
+      <c r="I118" s="23"/>
+      <c r="J118" s="23"/>
+      <c r="K118" s="23"/>
+      <c r="L118" s="23"/>
+      <c r="M118" s="23"/>
+      <c r="N118" s="23"/>
+      <c r="O118" s="23"/>
+      <c r="P118" s="23"/>
+      <c r="Q118" s="23"/>
+      <c r="R118" s="23"/>
+      <c r="S118" s="23"/>
+      <c r="T118" s="23"/>
+      <c r="U118" s="23"/>
+      <c r="V118" s="23"/>
+      <c r="W118" s="23"/>
+      <c r="X118" s="23"/>
+      <c r="Y118" s="23"/>
+      <c r="Z118" s="23"/>
+      <c r="AA118" s="23"/>
+      <c r="AB118" s="23"/>
+      <c r="AC118" s="23"/>
+      <c r="AD118" s="23"/>
+      <c r="AE118" s="23"/>
+      <c r="AF118" s="23"/>
+      <c r="AG118" s="23"/>
+      <c r="AH118" s="23"/>
+      <c r="AI118" s="23"/>
+      <c r="AJ118" s="23"/>
+      <c r="AK118" s="23"/>
+      <c r="AL118" s="23"/>
+      <c r="AM118" s="23"/>
+      <c r="AN118" s="23"/>
+      <c r="AO118" s="23"/>
+      <c r="AP118" s="23"/>
+      <c r="AQ118" s="23"/>
+      <c r="AR118" s="23"/>
+      <c r="AS118" s="23"/>
+      <c r="AT118" s="23"/>
+      <c r="AU118" s="23"/>
+      <c r="AV118" s="23"/>
+      <c r="AW118" s="23"/>
+      <c r="AX118" s="23"/>
+      <c r="AY118" s="23"/>
+      <c r="AZ118" s="23"/>
+      <c r="BA118" s="23"/>
+      <c r="BB118" s="23"/>
+      <c r="BC118" s="23"/>
+      <c r="BD118" s="23"/>
+      <c r="BE118" s="23"/>
+      <c r="BF118" s="23"/>
+      <c r="BG118" s="23"/>
+      <c r="BH118" s="23"/>
+      <c r="BI118" s="23"/>
+      <c r="BJ118" s="23"/>
+      <c r="BK118" s="23"/>
+      <c r="BL118" s="23"/>
+      <c r="BM118" s="23"/>
+      <c r="BN118" s="23"/>
+      <c r="BO118" s="23"/>
+    </row>
+    <row r="119" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A119" s="110">
+        <v>54</v>
+      </c>
+      <c r="B119" s="86"/>
+      <c r="C119" s="135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E119" s="87">
+        <v>960</v>
+      </c>
+      <c r="F119" s="88">
+        <v>1150</v>
+      </c>
+      <c r="G119" s="87">
+        <v>1500</v>
+      </c>
+      <c r="H119" s="128"/>
+      <c r="I119" s="128"/>
+      <c r="J119" s="128"/>
+      <c r="K119" s="128"/>
+      <c r="L119" s="128"/>
+      <c r="M119" s="128"/>
+      <c r="N119" s="128"/>
+      <c r="O119" s="128"/>
+      <c r="P119" s="128"/>
+      <c r="Q119" s="128"/>
+      <c r="R119" s="128"/>
+      <c r="S119" s="128"/>
+      <c r="T119" s="128"/>
+      <c r="U119" s="128"/>
+      <c r="V119" s="128"/>
+      <c r="W119" s="128"/>
+      <c r="X119" s="128"/>
+      <c r="Y119" s="128"/>
+      <c r="Z119" s="128"/>
+      <c r="AA119" s="128"/>
+      <c r="AB119" s="128"/>
+      <c r="AC119" s="128"/>
+      <c r="AD119" s="128"/>
+      <c r="AE119" s="128"/>
+      <c r="AF119" s="128"/>
+      <c r="AG119" s="128"/>
+      <c r="AH119" s="128"/>
+      <c r="AI119" s="128"/>
+      <c r="AJ119" s="128"/>
+      <c r="AK119" s="128"/>
+      <c r="AL119" s="128"/>
+      <c r="AM119" s="128"/>
+      <c r="AN119" s="128"/>
+      <c r="AO119" s="128"/>
+      <c r="AP119" s="128"/>
+      <c r="AQ119" s="128"/>
+      <c r="AR119" s="128"/>
+      <c r="AS119" s="128"/>
+      <c r="AT119" s="128"/>
+      <c r="AU119" s="128"/>
+      <c r="AV119" s="128"/>
+      <c r="AW119" s="128"/>
+      <c r="AX119" s="128"/>
+      <c r="AY119" s="128"/>
+      <c r="AZ119" s="128"/>
+      <c r="BA119" s="128"/>
+      <c r="BB119" s="128"/>
+      <c r="BC119" s="128"/>
+      <c r="BD119" s="128"/>
+      <c r="BE119" s="128"/>
+      <c r="BF119" s="128"/>
+      <c r="BG119" s="128"/>
+      <c r="BH119" s="128"/>
+      <c r="BI119" s="128"/>
+      <c r="BJ119" s="128"/>
+      <c r="BK119" s="128"/>
+      <c r="BL119" s="128"/>
+      <c r="BM119" s="128"/>
+      <c r="BN119" s="128"/>
+      <c r="BO119" s="128"/>
+    </row>
+    <row r="120" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A120" s="111"/>
+      <c r="B120" s="86"/>
+      <c r="C120" s="135"/>
+      <c r="D120" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E120" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F120" s="88">
+        <v>2100</v>
+      </c>
+      <c r="G120" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H120" s="23"/>
+      <c r="I120" s="23"/>
+      <c r="J120" s="23"/>
+      <c r="K120" s="23"/>
+      <c r="L120" s="23"/>
+      <c r="M120" s="23"/>
+      <c r="N120" s="23"/>
+      <c r="O120" s="23"/>
+      <c r="P120" s="23"/>
+      <c r="Q120" s="23"/>
+      <c r="R120" s="23"/>
+      <c r="S120" s="23"/>
+      <c r="T120" s="23"/>
+      <c r="U120" s="23"/>
+      <c r="V120" s="23"/>
+      <c r="W120" s="23"/>
+      <c r="X120" s="23"/>
+      <c r="Y120" s="23"/>
+      <c r="Z120" s="23"/>
+      <c r="AA120" s="23"/>
+      <c r="AB120" s="23"/>
+      <c r="AC120" s="23"/>
+      <c r="AD120" s="23"/>
+      <c r="AE120" s="23"/>
+      <c r="AF120" s="23"/>
+      <c r="AG120" s="23"/>
+      <c r="AH120" s="23"/>
+      <c r="AI120" s="23"/>
+      <c r="AJ120" s="23"/>
+      <c r="AK120" s="23"/>
+      <c r="AL120" s="23"/>
+      <c r="AM120" s="23"/>
+      <c r="AN120" s="23"/>
+      <c r="AO120" s="23"/>
+      <c r="AP120" s="23"/>
+      <c r="AQ120" s="23"/>
+      <c r="AR120" s="23"/>
+      <c r="AS120" s="23"/>
+      <c r="AT120" s="23"/>
+      <c r="AU120" s="23"/>
+      <c r="AV120" s="23"/>
+      <c r="AW120" s="23"/>
+      <c r="AX120" s="23"/>
+      <c r="AY120" s="23"/>
+      <c r="AZ120" s="23"/>
+      <c r="BA120" s="23"/>
+      <c r="BB120" s="23"/>
+      <c r="BC120" s="23"/>
+      <c r="BD120" s="23"/>
+      <c r="BE120" s="23"/>
+      <c r="BF120" s="23"/>
+      <c r="BG120" s="23"/>
+      <c r="BH120" s="23"/>
+      <c r="BI120" s="23"/>
+      <c r="BJ120" s="23"/>
+      <c r="BK120" s="23"/>
+      <c r="BL120" s="23"/>
+      <c r="BM120" s="23"/>
+      <c r="BN120" s="23"/>
+      <c r="BO120" s="23"/>
+    </row>
+    <row r="121" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A121" s="112">
+        <v>55</v>
+      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="127" t="s">
+        <v>48</v>
+      </c>
+      <c r="D121" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E121" s="16">
+        <v>960</v>
+      </c>
+      <c r="F121" s="18">
+        <v>1150</v>
+      </c>
+      <c r="G121" s="16">
+        <v>1500</v>
+      </c>
+      <c r="H121" s="128"/>
+      <c r="I121" s="128"/>
+      <c r="J121" s="128"/>
+      <c r="K121" s="128"/>
+      <c r="L121" s="128"/>
+      <c r="M121" s="128"/>
+      <c r="N121" s="128"/>
+      <c r="O121" s="128"/>
+      <c r="P121" s="128"/>
+      <c r="Q121" s="128"/>
+      <c r="R121" s="128"/>
+      <c r="S121" s="128"/>
+      <c r="T121" s="128"/>
+      <c r="U121" s="128"/>
+      <c r="V121" s="128"/>
+      <c r="W121" s="128"/>
+      <c r="X121" s="128"/>
+      <c r="Y121" s="128"/>
+      <c r="Z121" s="128"/>
+      <c r="AA121" s="128"/>
+      <c r="AB121" s="128"/>
+      <c r="AC121" s="128"/>
+      <c r="AD121" s="128"/>
+      <c r="AE121" s="128"/>
+      <c r="AF121" s="128"/>
+      <c r="AG121" s="128"/>
+      <c r="AH121" s="128"/>
+      <c r="AI121" s="128"/>
+      <c r="AJ121" s="128"/>
+      <c r="AK121" s="128"/>
+      <c r="AL121" s="128"/>
+      <c r="AM121" s="128"/>
+      <c r="AN121" s="128"/>
+      <c r="AO121" s="128"/>
+      <c r="AP121" s="128"/>
+      <c r="AQ121" s="128"/>
+      <c r="AR121" s="128"/>
+      <c r="AS121" s="128"/>
+      <c r="AT121" s="128"/>
+      <c r="AU121" s="128"/>
+      <c r="AV121" s="128"/>
+      <c r="AW121" s="128"/>
+      <c r="AX121" s="128"/>
+      <c r="AY121" s="128"/>
+      <c r="AZ121" s="128"/>
+      <c r="BA121" s="128"/>
+      <c r="BB121" s="128"/>
+      <c r="BC121" s="128"/>
+      <c r="BD121" s="128"/>
+      <c r="BE121" s="128"/>
+      <c r="BF121" s="128"/>
+      <c r="BG121" s="128"/>
+      <c r="BH121" s="128"/>
+      <c r="BI121" s="128"/>
+      <c r="BJ121" s="128"/>
+      <c r="BK121" s="128"/>
+      <c r="BL121" s="128"/>
+      <c r="BM121" s="128"/>
+      <c r="BN121" s="128"/>
+      <c r="BO121" s="128"/>
+    </row>
+    <row r="122" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A122" s="113"/>
+      <c r="B122" s="2"/>
+      <c r="C122" s="127"/>
+      <c r="D122" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E122" s="16">
+        <v>1800</v>
+      </c>
+      <c r="F122" s="18">
+        <v>2100</v>
+      </c>
+      <c r="G122" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H122" s="23"/>
+      <c r="I122" s="23"/>
+      <c r="J122" s="23"/>
+      <c r="K122" s="23"/>
+      <c r="L122" s="23"/>
+      <c r="M122" s="23"/>
+      <c r="N122" s="23"/>
+      <c r="O122" s="23"/>
+      <c r="P122" s="23"/>
+      <c r="Q122" s="23"/>
+      <c r="R122" s="23"/>
+      <c r="S122" s="23"/>
+      <c r="T122" s="23"/>
+      <c r="U122" s="23"/>
+      <c r="V122" s="23"/>
+      <c r="W122" s="23"/>
+      <c r="X122" s="23"/>
+      <c r="Y122" s="23"/>
+      <c r="Z122" s="23"/>
+      <c r="AA122" s="23"/>
+      <c r="AB122" s="23"/>
+      <c r="AC122" s="23"/>
+      <c r="AD122" s="23"/>
+      <c r="AE122" s="23"/>
+      <c r="AF122" s="23"/>
+      <c r="AG122" s="23"/>
+      <c r="AH122" s="23"/>
+      <c r="AI122" s="23"/>
+      <c r="AJ122" s="23"/>
+      <c r="AK122" s="23"/>
+      <c r="AL122" s="23"/>
+      <c r="AM122" s="23"/>
+      <c r="AN122" s="23"/>
+      <c r="AO122" s="23"/>
+      <c r="AP122" s="23"/>
+      <c r="AQ122" s="23"/>
+      <c r="AR122" s="23"/>
+      <c r="AS122" s="23"/>
+      <c r="AT122" s="23"/>
+      <c r="AU122" s="23"/>
+      <c r="AV122" s="23"/>
+      <c r="AW122" s="23"/>
+      <c r="AX122" s="23"/>
+      <c r="AY122" s="23"/>
+      <c r="AZ122" s="23"/>
+      <c r="BA122" s="23"/>
+      <c r="BB122" s="23"/>
+      <c r="BC122" s="23"/>
+      <c r="BD122" s="23"/>
+      <c r="BE122" s="23"/>
+      <c r="BF122" s="23"/>
+      <c r="BG122" s="23"/>
+      <c r="BH122" s="23"/>
+      <c r="BI122" s="23"/>
+      <c r="BJ122" s="23"/>
+      <c r="BK122" s="23"/>
+      <c r="BL122" s="23"/>
+      <c r="BM122" s="23"/>
+      <c r="BN122" s="23"/>
+      <c r="BO122" s="23"/>
+    </row>
+    <row r="123" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A123" s="110">
+        <v>56</v>
+      </c>
+      <c r="B123" s="86"/>
+      <c r="C123" s="135" t="s">
+        <v>49</v>
+      </c>
+      <c r="D123" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E123" s="87">
+        <v>960</v>
+      </c>
+      <c r="F123" s="88">
+        <v>1150</v>
+      </c>
+      <c r="G123" s="87">
+        <v>1500</v>
+      </c>
+      <c r="H123" s="128"/>
+      <c r="I123" s="128"/>
+      <c r="J123" s="128"/>
+      <c r="K123" s="128"/>
+      <c r="L123" s="128"/>
+      <c r="M123" s="128"/>
+      <c r="N123" s="128"/>
+      <c r="O123" s="128"/>
+      <c r="P123" s="128"/>
+      <c r="Q123" s="128"/>
+      <c r="R123" s="128"/>
+      <c r="S123" s="128"/>
+      <c r="T123" s="128"/>
+      <c r="U123" s="128"/>
+      <c r="V123" s="128"/>
+      <c r="W123" s="128"/>
+      <c r="X123" s="128"/>
+      <c r="Y123" s="128"/>
+      <c r="Z123" s="128"/>
+      <c r="AA123" s="128"/>
+      <c r="AB123" s="128"/>
+      <c r="AC123" s="128"/>
+      <c r="AD123" s="128"/>
+      <c r="AE123" s="128"/>
+      <c r="AF123" s="128"/>
+      <c r="AG123" s="128"/>
+      <c r="AH123" s="128"/>
+      <c r="AI123" s="128"/>
+      <c r="AJ123" s="128"/>
+      <c r="AK123" s="128"/>
+      <c r="AL123" s="128"/>
+      <c r="AM123" s="128"/>
+      <c r="AN123" s="128"/>
+      <c r="AO123" s="128"/>
+      <c r="AP123" s="128"/>
+      <c r="AQ123" s="128"/>
+      <c r="AR123" s="128"/>
+      <c r="AS123" s="128"/>
+      <c r="AT123" s="128"/>
+      <c r="AU123" s="128"/>
+      <c r="AV123" s="128"/>
+      <c r="AW123" s="128"/>
+      <c r="AX123" s="128"/>
+      <c r="AY123" s="128"/>
+      <c r="AZ123" s="128"/>
+      <c r="BA123" s="128"/>
+      <c r="BB123" s="128"/>
+      <c r="BC123" s="128"/>
+      <c r="BD123" s="128"/>
+      <c r="BE123" s="128"/>
+      <c r="BF123" s="128"/>
+      <c r="BG123" s="128"/>
+      <c r="BH123" s="128"/>
+      <c r="BI123" s="128"/>
+      <c r="BJ123" s="128"/>
+      <c r="BK123" s="128"/>
+      <c r="BL123" s="128"/>
+      <c r="BM123" s="128"/>
+      <c r="BN123" s="128"/>
+      <c r="BO123" s="128"/>
+    </row>
+    <row r="124" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A124" s="111"/>
+      <c r="B124" s="86"/>
+      <c r="C124" s="135"/>
+      <c r="D124" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F124" s="88">
+        <v>2100</v>
+      </c>
+      <c r="G124" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H124" s="23"/>
+      <c r="I124" s="23"/>
+      <c r="J124" s="23"/>
+      <c r="K124" s="23"/>
+      <c r="L124" s="23"/>
+      <c r="M124" s="23"/>
+      <c r="N124" s="23"/>
+      <c r="O124" s="23"/>
+      <c r="P124" s="23"/>
+      <c r="Q124" s="23"/>
+      <c r="R124" s="23"/>
+      <c r="S124" s="23"/>
+      <c r="T124" s="23"/>
+      <c r="U124" s="23"/>
+      <c r="V124" s="23"/>
+      <c r="W124" s="23"/>
+      <c r="X124" s="23"/>
+      <c r="Y124" s="23"/>
+      <c r="Z124" s="23"/>
+      <c r="AA124" s="23"/>
+      <c r="AB124" s="23"/>
+      <c r="AC124" s="23"/>
+      <c r="AD124" s="23"/>
+      <c r="AE124" s="23"/>
+      <c r="AF124" s="23"/>
+      <c r="AG124" s="23"/>
+      <c r="AH124" s="23"/>
+      <c r="AI124" s="23"/>
+      <c r="AJ124" s="23"/>
+      <c r="AK124" s="23"/>
+      <c r="AL124" s="23"/>
+      <c r="AM124" s="23"/>
+      <c r="AN124" s="23"/>
+      <c r="AO124" s="23"/>
+      <c r="AP124" s="23"/>
+      <c r="AQ124" s="23"/>
+      <c r="AR124" s="23"/>
+      <c r="AS124" s="23"/>
+      <c r="AT124" s="23"/>
+      <c r="AU124" s="23"/>
+      <c r="AV124" s="23"/>
+      <c r="AW124" s="23"/>
+      <c r="AX124" s="23"/>
+      <c r="AY124" s="23"/>
+      <c r="AZ124" s="23"/>
+      <c r="BA124" s="23"/>
+      <c r="BB124" s="23"/>
+      <c r="BC124" s="23"/>
+      <c r="BD124" s="23"/>
+      <c r="BE124" s="23"/>
+      <c r="BF124" s="23"/>
+      <c r="BG124" s="23"/>
+      <c r="BH124" s="23"/>
+      <c r="BI124" s="23"/>
+      <c r="BJ124" s="23"/>
+      <c r="BK124" s="23"/>
+      <c r="BL124" s="23"/>
+      <c r="BM124" s="23"/>
+      <c r="BN124" s="23"/>
+      <c r="BO124" s="23"/>
+    </row>
+    <row r="125" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A125" s="112">
+        <v>57</v>
+      </c>
+      <c r="B125" s="2"/>
+      <c r="C125" s="127" t="s">
+        <v>50</v>
+      </c>
+      <c r="D125" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E125" s="16">
+        <v>650</v>
+      </c>
+      <c r="F125" s="18">
+        <v>800</v>
+      </c>
+      <c r="G125" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H125" s="128"/>
+      <c r="I125" s="128"/>
+      <c r="J125" s="128"/>
+      <c r="K125" s="128"/>
+      <c r="L125" s="128"/>
+      <c r="M125" s="128"/>
+      <c r="N125" s="128"/>
+      <c r="O125" s="128"/>
+      <c r="P125" s="128"/>
+      <c r="Q125" s="128"/>
+      <c r="R125" s="128"/>
+      <c r="S125" s="128"/>
+      <c r="T125" s="128"/>
+      <c r="U125" s="128"/>
+      <c r="V125" s="128"/>
+      <c r="W125" s="128"/>
+      <c r="X125" s="128"/>
+      <c r="Y125" s="128"/>
+      <c r="Z125" s="128"/>
+      <c r="AA125" s="128"/>
+      <c r="AB125" s="128"/>
+      <c r="AC125" s="128"/>
+      <c r="AD125" s="128"/>
+      <c r="AE125" s="128"/>
+      <c r="AF125" s="128"/>
+      <c r="AG125" s="128"/>
+      <c r="AH125" s="128"/>
+      <c r="AI125" s="128"/>
+      <c r="AJ125" s="128"/>
+      <c r="AK125" s="128"/>
+      <c r="AL125" s="128"/>
+      <c r="AM125" s="128"/>
+      <c r="AN125" s="128"/>
+      <c r="AO125" s="128"/>
+      <c r="AP125" s="128"/>
+      <c r="AQ125" s="128"/>
+      <c r="AR125" s="128"/>
+      <c r="AS125" s="128"/>
+      <c r="AT125" s="128"/>
+      <c r="AU125" s="128"/>
+      <c r="AV125" s="128"/>
+      <c r="AW125" s="128"/>
+      <c r="AX125" s="128"/>
+      <c r="AY125" s="128"/>
+      <c r="AZ125" s="128"/>
+      <c r="BA125" s="128"/>
+      <c r="BB125" s="128"/>
+      <c r="BC125" s="128"/>
+      <c r="BD125" s="128"/>
+      <c r="BE125" s="128"/>
+      <c r="BF125" s="128"/>
+      <c r="BG125" s="128"/>
+      <c r="BH125" s="128"/>
+      <c r="BI125" s="128"/>
+      <c r="BJ125" s="128"/>
+      <c r="BK125" s="128"/>
+      <c r="BL125" s="128"/>
+      <c r="BM125" s="128"/>
+      <c r="BN125" s="128"/>
+      <c r="BO125" s="128"/>
+    </row>
+    <row r="126" spans="1:67" ht="26.45" customHeight="1">
+      <c r="A126" s="114"/>
+      <c r="B126" s="2"/>
+      <c r="C126" s="127"/>
+      <c r="D126" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E126" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F126" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G126" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H126" s="23"/>
+      <c r="I126" s="23"/>
+      <c r="J126" s="23"/>
+      <c r="K126" s="23"/>
+      <c r="L126" s="23"/>
+      <c r="M126" s="23"/>
+      <c r="N126" s="23"/>
+      <c r="O126" s="23"/>
+      <c r="P126" s="23"/>
+      <c r="Q126" s="23"/>
+      <c r="R126" s="23"/>
+      <c r="S126" s="23"/>
+      <c r="T126" s="23"/>
+      <c r="U126" s="23"/>
+      <c r="V126" s="23"/>
+      <c r="W126" s="23"/>
+      <c r="X126" s="23"/>
+      <c r="Y126" s="23"/>
+      <c r="Z126" s="23"/>
+      <c r="AA126" s="23"/>
+      <c r="AB126" s="23"/>
+      <c r="AC126" s="23"/>
+      <c r="AD126" s="23"/>
+      <c r="AE126" s="23"/>
+      <c r="AF126" s="23"/>
+      <c r="AG126" s="23"/>
+      <c r="AH126" s="23"/>
+      <c r="AI126" s="23"/>
+      <c r="AJ126" s="23"/>
+      <c r="AK126" s="23"/>
+      <c r="AL126" s="23"/>
+      <c r="AM126" s="23"/>
+      <c r="AN126" s="23"/>
+      <c r="AO126" s="23"/>
+      <c r="AP126" s="23"/>
+      <c r="AQ126" s="23"/>
+      <c r="AR126" s="23"/>
+      <c r="AS126" s="23"/>
+      <c r="AT126" s="23"/>
+      <c r="AU126" s="23"/>
+      <c r="AV126" s="23"/>
+      <c r="AW126" s="23"/>
+      <c r="AX126" s="23"/>
+      <c r="AY126" s="23"/>
+      <c r="AZ126" s="23"/>
+      <c r="BA126" s="23"/>
+      <c r="BB126" s="23"/>
+      <c r="BC126" s="23"/>
+      <c r="BD126" s="23"/>
+      <c r="BE126" s="23"/>
+      <c r="BF126" s="23"/>
+      <c r="BG126" s="23"/>
+      <c r="BH126" s="23"/>
+      <c r="BI126" s="23"/>
+      <c r="BJ126" s="23"/>
+      <c r="BK126" s="23"/>
+      <c r="BL126" s="23"/>
+      <c r="BM126" s="23"/>
+      <c r="BN126" s="23"/>
+      <c r="BO126" s="23"/>
+    </row>
+    <row r="127" spans="1:67" ht="26.45" customHeight="1">
+      <c r="A127" s="113"/>
+      <c r="B127" s="2"/>
+      <c r="C127" s="127"/>
+      <c r="D127" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="E127" s="16">
+        <v>2800</v>
+      </c>
+      <c r="F127" s="18">
+        <v>3000</v>
+      </c>
+      <c r="G127" s="16">
+        <v>4500</v>
+      </c>
+      <c r="H127" s="23"/>
+      <c r="I127" s="23"/>
+      <c r="J127" s="23"/>
+      <c r="K127" s="23"/>
+      <c r="L127" s="23"/>
+      <c r="M127" s="23"/>
+      <c r="N127" s="23"/>
+      <c r="O127" s="23"/>
+      <c r="P127" s="23"/>
+      <c r="Q127" s="23"/>
+      <c r="R127" s="23"/>
+      <c r="S127" s="23"/>
+      <c r="T127" s="23"/>
+      <c r="U127" s="23"/>
+      <c r="V127" s="23"/>
+      <c r="W127" s="23"/>
+      <c r="X127" s="23"/>
+      <c r="Y127" s="23"/>
+      <c r="Z127" s="23"/>
+      <c r="AA127" s="23"/>
+      <c r="AB127" s="23"/>
+      <c r="AC127" s="23"/>
+      <c r="AD127" s="23"/>
+      <c r="AE127" s="23"/>
+      <c r="AF127" s="23"/>
+      <c r="AG127" s="23"/>
+      <c r="AH127" s="23"/>
+      <c r="AI127" s="23"/>
+      <c r="AJ127" s="23"/>
+      <c r="AK127" s="23"/>
+      <c r="AL127" s="23"/>
+      <c r="AM127" s="23"/>
+      <c r="AN127" s="23"/>
+      <c r="AO127" s="23"/>
+      <c r="AP127" s="23"/>
+      <c r="AQ127" s="23"/>
+      <c r="AR127" s="23"/>
+      <c r="AS127" s="23"/>
+      <c r="AT127" s="23"/>
+      <c r="AU127" s="23"/>
+      <c r="AV127" s="23"/>
+      <c r="AW127" s="23"/>
+      <c r="AX127" s="23"/>
+      <c r="AY127" s="23"/>
+      <c r="AZ127" s="23"/>
+      <c r="BA127" s="23"/>
+      <c r="BB127" s="23"/>
+      <c r="BC127" s="23"/>
+      <c r="BD127" s="23"/>
+      <c r="BE127" s="23"/>
+      <c r="BF127" s="23"/>
+      <c r="BG127" s="23"/>
+      <c r="BH127" s="23"/>
+      <c r="BI127" s="23"/>
+      <c r="BJ127" s="23"/>
+      <c r="BK127" s="23"/>
+      <c r="BL127" s="23"/>
+      <c r="BM127" s="23"/>
+      <c r="BN127" s="23"/>
+      <c r="BO127" s="23"/>
+    </row>
+    <row r="128" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A128" s="110">
+        <v>58</v>
+      </c>
+      <c r="B128" s="86"/>
+      <c r="C128" s="121" t="s">
+        <v>144</v>
+      </c>
+      <c r="D128" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E128" s="87">
+        <v>650</v>
+      </c>
+      <c r="F128" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="G128" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H128" s="128"/>
+      <c r="I128" s="128"/>
+      <c r="J128" s="128"/>
+      <c r="K128" s="128"/>
+      <c r="L128" s="128"/>
+      <c r="M128" s="128"/>
+      <c r="N128" s="128"/>
+      <c r="O128" s="128"/>
+      <c r="P128" s="128"/>
+      <c r="Q128" s="128"/>
+      <c r="R128" s="128"/>
+      <c r="S128" s="128"/>
+      <c r="T128" s="128"/>
+      <c r="U128" s="128"/>
+      <c r="V128" s="128"/>
+      <c r="W128" s="128"/>
+      <c r="X128" s="128"/>
+      <c r="Y128" s="128"/>
+      <c r="Z128" s="128"/>
+      <c r="AA128" s="128"/>
+      <c r="AB128" s="128"/>
+      <c r="AC128" s="128"/>
+      <c r="AD128" s="128"/>
+      <c r="AE128" s="128"/>
+      <c r="AF128" s="128"/>
+      <c r="AG128" s="128"/>
+      <c r="AH128" s="128"/>
+      <c r="AI128" s="128"/>
+      <c r="AJ128" s="128"/>
+      <c r="AK128" s="128"/>
+      <c r="AL128" s="128"/>
+      <c r="AM128" s="128"/>
+      <c r="AN128" s="128"/>
+      <c r="AO128" s="128"/>
+      <c r="AP128" s="128"/>
+      <c r="AQ128" s="128"/>
+      <c r="AR128" s="128"/>
+      <c r="AS128" s="128"/>
+      <c r="AT128" s="128"/>
+      <c r="AU128" s="128"/>
+      <c r="AV128" s="128"/>
+      <c r="AW128" s="128"/>
+      <c r="AX128" s="128"/>
+      <c r="AY128" s="128"/>
+      <c r="AZ128" s="128"/>
+      <c r="BA128" s="128"/>
+      <c r="BB128" s="128"/>
+      <c r="BC128" s="128"/>
+      <c r="BD128" s="128"/>
+      <c r="BE128" s="128"/>
+      <c r="BF128" s="128"/>
+      <c r="BG128" s="128"/>
+      <c r="BH128" s="128"/>
+      <c r="BI128" s="128"/>
+      <c r="BJ128" s="128"/>
+      <c r="BK128" s="128"/>
+      <c r="BL128" s="128"/>
+      <c r="BM128" s="128"/>
+      <c r="BN128" s="128"/>
+      <c r="BO128" s="128"/>
+    </row>
+    <row r="129" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A129" s="115"/>
+      <c r="B129" s="86"/>
+      <c r="C129" s="122"/>
+      <c r="D129" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E129" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F129" s="93" t="s">
+        <v>326</v>
+      </c>
+      <c r="G129" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H129" s="23"/>
+      <c r="I129" s="23"/>
+      <c r="J129" s="23"/>
+      <c r="K129" s="23"/>
+      <c r="L129" s="23"/>
+      <c r="M129" s="23"/>
+      <c r="N129" s="23"/>
+      <c r="O129" s="23"/>
+      <c r="P129" s="23"/>
+      <c r="Q129" s="23"/>
+      <c r="R129" s="23"/>
+      <c r="S129" s="23"/>
+      <c r="T129" s="23"/>
+      <c r="U129" s="23"/>
+      <c r="V129" s="23"/>
+      <c r="W129" s="23"/>
+      <c r="X129" s="23"/>
+      <c r="Y129" s="23"/>
+      <c r="Z129" s="23"/>
+      <c r="AA129" s="23"/>
+      <c r="AB129" s="23"/>
+      <c r="AC129" s="23"/>
+      <c r="AD129" s="23"/>
+      <c r="AE129" s="23"/>
+      <c r="AF129" s="23"/>
+      <c r="AG129" s="23"/>
+      <c r="AH129" s="23"/>
+      <c r="AI129" s="23"/>
+      <c r="AJ129" s="23"/>
+      <c r="AK129" s="23"/>
+      <c r="AL129" s="23"/>
+      <c r="AM129" s="23"/>
+      <c r="AN129" s="23"/>
+      <c r="AO129" s="23"/>
+      <c r="AP129" s="23"/>
+      <c r="AQ129" s="23"/>
+      <c r="AR129" s="23"/>
+      <c r="AS129" s="23"/>
+      <c r="AT129" s="23"/>
+      <c r="AU129" s="23"/>
+      <c r="AV129" s="23"/>
+      <c r="AW129" s="23"/>
+      <c r="AX129" s="23"/>
+      <c r="AY129" s="23"/>
+      <c r="AZ129" s="23"/>
+      <c r="BA129" s="23"/>
+      <c r="BB129" s="23"/>
+      <c r="BC129" s="23"/>
+      <c r="BD129" s="23"/>
+      <c r="BE129" s="23"/>
+      <c r="BF129" s="23"/>
+      <c r="BG129" s="23"/>
+      <c r="BH129" s="23"/>
+      <c r="BI129" s="23"/>
+      <c r="BJ129" s="23"/>
+      <c r="BK129" s="23"/>
+      <c r="BL129" s="23"/>
+      <c r="BM129" s="23"/>
+      <c r="BN129" s="23"/>
+      <c r="BO129" s="23"/>
+    </row>
+    <row r="130" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A130" s="115"/>
+      <c r="B130" s="86"/>
+      <c r="C130" s="122"/>
+      <c r="D130" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E130" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F130" s="88" t="s">
+        <v>315</v>
+      </c>
+      <c r="G130" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H130" s="23"/>
+      <c r="I130" s="23"/>
+      <c r="J130" s="23"/>
+      <c r="K130" s="23"/>
+      <c r="L130" s="23"/>
+      <c r="M130" s="23"/>
+      <c r="N130" s="23"/>
+      <c r="O130" s="23"/>
+      <c r="P130" s="23"/>
+      <c r="Q130" s="23"/>
+      <c r="R130" s="23"/>
+      <c r="S130" s="23"/>
+      <c r="T130" s="23"/>
+      <c r="U130" s="23"/>
+      <c r="V130" s="23"/>
+      <c r="W130" s="23"/>
+      <c r="X130" s="23"/>
+      <c r="Y130" s="23"/>
+      <c r="Z130" s="23"/>
+      <c r="AA130" s="23"/>
+      <c r="AB130" s="23"/>
+      <c r="AC130" s="23"/>
+      <c r="AD130" s="23"/>
+      <c r="AE130" s="23"/>
+      <c r="AF130" s="23"/>
+      <c r="AG130" s="23"/>
+      <c r="AH130" s="23"/>
+      <c r="AI130" s="23"/>
+      <c r="AJ130" s="23"/>
+      <c r="AK130" s="23"/>
+      <c r="AL130" s="23"/>
+      <c r="AM130" s="23"/>
+      <c r="AN130" s="23"/>
+      <c r="AO130" s="23"/>
+      <c r="AP130" s="23"/>
+      <c r="AQ130" s="23"/>
+      <c r="AR130" s="23"/>
+      <c r="AS130" s="23"/>
+      <c r="AT130" s="23"/>
+      <c r="AU130" s="23"/>
+      <c r="AV130" s="23"/>
+      <c r="AW130" s="23"/>
+      <c r="AX130" s="23"/>
+      <c r="AY130" s="23"/>
+      <c r="AZ130" s="23"/>
+      <c r="BA130" s="23"/>
+      <c r="BB130" s="23"/>
+      <c r="BC130" s="23"/>
+      <c r="BD130" s="23"/>
+      <c r="BE130" s="23"/>
+      <c r="BF130" s="23"/>
+      <c r="BG130" s="23"/>
+      <c r="BH130" s="23"/>
+      <c r="BI130" s="23"/>
+      <c r="BJ130" s="23"/>
+      <c r="BK130" s="23"/>
+      <c r="BL130" s="23"/>
+      <c r="BM130" s="23"/>
+      <c r="BN130" s="23"/>
+      <c r="BO130" s="23"/>
+    </row>
+    <row r="131" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A131" s="111"/>
+      <c r="B131" s="86"/>
+      <c r="C131" s="123"/>
+      <c r="D131" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E131" s="87">
+        <v>4200</v>
+      </c>
+      <c r="F131" s="88" t="s">
+        <v>314</v>
+      </c>
+      <c r="G131" s="87">
+        <v>6800</v>
+      </c>
+      <c r="H131" s="23"/>
+      <c r="I131" s="23"/>
+      <c r="J131" s="23"/>
+      <c r="K131" s="23"/>
+      <c r="L131" s="23"/>
+      <c r="M131" s="23"/>
+      <c r="N131" s="23"/>
+      <c r="O131" s="23"/>
+      <c r="P131" s="23"/>
+      <c r="Q131" s="23"/>
+      <c r="R131" s="23"/>
+      <c r="S131" s="23"/>
+      <c r="T131" s="23"/>
+      <c r="U131" s="23"/>
+      <c r="V131" s="23"/>
+      <c r="W131" s="23"/>
+      <c r="X131" s="23"/>
+      <c r="Y131" s="23"/>
+      <c r="Z131" s="23"/>
+      <c r="AA131" s="23"/>
+      <c r="AB131" s="23"/>
+      <c r="AC131" s="23"/>
+      <c r="AD131" s="23"/>
+      <c r="AE131" s="23"/>
+      <c r="AF131" s="23"/>
+      <c r="AG131" s="23"/>
+      <c r="AH131" s="23"/>
+      <c r="AI131" s="23"/>
+      <c r="AJ131" s="23"/>
+      <c r="AK131" s="23"/>
+      <c r="AL131" s="23"/>
+      <c r="AM131" s="23"/>
+      <c r="AN131" s="23"/>
+      <c r="AO131" s="23"/>
+      <c r="AP131" s="23"/>
+      <c r="AQ131" s="23"/>
+      <c r="AR131" s="23"/>
+      <c r="AS131" s="23"/>
+      <c r="AT131" s="23"/>
+      <c r="AU131" s="23"/>
+      <c r="AV131" s="23"/>
+      <c r="AW131" s="23"/>
+      <c r="AX131" s="23"/>
+      <c r="AY131" s="23"/>
+      <c r="AZ131" s="23"/>
+      <c r="BA131" s="23"/>
+      <c r="BB131" s="23"/>
+      <c r="BC131" s="23"/>
+      <c r="BD131" s="23"/>
+      <c r="BE131" s="23"/>
+      <c r="BF131" s="23"/>
+      <c r="BG131" s="23"/>
+      <c r="BH131" s="23"/>
+      <c r="BI131" s="23"/>
+      <c r="BJ131" s="23"/>
+      <c r="BK131" s="23"/>
+      <c r="BL131" s="23"/>
+      <c r="BM131" s="23"/>
+      <c r="BN131" s="23"/>
+      <c r="BO131" s="23"/>
+    </row>
+    <row r="132" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A132" s="112">
+        <v>59</v>
+      </c>
+      <c r="B132" s="2"/>
+      <c r="C132" s="127" t="s">
+        <v>51</v>
+      </c>
+      <c r="D132" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E132" s="16">
+        <v>650</v>
+      </c>
+      <c r="F132" s="18">
+        <v>800</v>
+      </c>
+      <c r="G132" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H132" s="128"/>
+      <c r="I132" s="128"/>
+      <c r="J132" s="128"/>
+      <c r="K132" s="128"/>
+      <c r="L132" s="128"/>
+      <c r="M132" s="128"/>
+      <c r="N132" s="128"/>
+      <c r="O132" s="128"/>
+      <c r="P132" s="128"/>
+      <c r="Q132" s="128"/>
+      <c r="R132" s="128"/>
+      <c r="S132" s="128"/>
+      <c r="T132" s="128"/>
+      <c r="U132" s="128"/>
+      <c r="V132" s="128"/>
+      <c r="W132" s="128"/>
+      <c r="X132" s="128"/>
+      <c r="Y132" s="128"/>
+      <c r="Z132" s="128"/>
+      <c r="AA132" s="128"/>
+      <c r="AB132" s="128"/>
+      <c r="AC132" s="128"/>
+      <c r="AD132" s="128"/>
+      <c r="AE132" s="128"/>
+      <c r="AF132" s="128"/>
+      <c r="AG132" s="128"/>
+      <c r="AH132" s="128"/>
+      <c r="AI132" s="128"/>
+      <c r="AJ132" s="128"/>
+      <c r="AK132" s="128"/>
+      <c r="AL132" s="128"/>
+      <c r="AM132" s="128"/>
+      <c r="AN132" s="128"/>
+      <c r="AO132" s="128"/>
+      <c r="AP132" s="128"/>
+      <c r="AQ132" s="128"/>
+      <c r="AR132" s="128"/>
+      <c r="AS132" s="128"/>
+      <c r="AT132" s="128"/>
+      <c r="AU132" s="128"/>
+      <c r="AV132" s="128"/>
+      <c r="AW132" s="128"/>
+      <c r="AX132" s="128"/>
+      <c r="AY132" s="128"/>
+      <c r="AZ132" s="128"/>
+      <c r="BA132" s="128"/>
+      <c r="BB132" s="128"/>
+      <c r="BC132" s="128"/>
+      <c r="BD132" s="128"/>
+      <c r="BE132" s="128"/>
+      <c r="BF132" s="128"/>
+      <c r="BG132" s="128"/>
+      <c r="BH132" s="128"/>
+      <c r="BI132" s="128"/>
+      <c r="BJ132" s="128"/>
+      <c r="BK132" s="128"/>
+      <c r="BL132" s="128"/>
+      <c r="BM132" s="128"/>
+      <c r="BN132" s="128"/>
+      <c r="BO132" s="128"/>
+    </row>
+    <row r="133" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A133" s="113"/>
+      <c r="B133" s="2"/>
+      <c r="C133" s="127"/>
+      <c r="D133" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E133" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F133" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G133" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H133" s="23"/>
+      <c r="I133" s="23"/>
+      <c r="J133" s="23"/>
+      <c r="K133" s="23"/>
+      <c r="L133" s="23"/>
+      <c r="M133" s="23"/>
+      <c r="N133" s="23"/>
+      <c r="O133" s="23"/>
+      <c r="P133" s="23"/>
+      <c r="Q133" s="23"/>
+      <c r="R133" s="23"/>
+      <c r="S133" s="23"/>
+      <c r="T133" s="23"/>
+      <c r="U133" s="23"/>
+      <c r="V133" s="23"/>
+      <c r="W133" s="23"/>
+      <c r="X133" s="23"/>
+      <c r="Y133" s="23"/>
+      <c r="Z133" s="23"/>
+      <c r="AA133" s="23"/>
+      <c r="AB133" s="23"/>
+      <c r="AC133" s="23"/>
+      <c r="AD133" s="23"/>
+      <c r="AE133" s="23"/>
+      <c r="AF133" s="23"/>
+      <c r="AG133" s="23"/>
+      <c r="AH133" s="23"/>
+      <c r="AI133" s="23"/>
+      <c r="AJ133" s="23"/>
+      <c r="AK133" s="23"/>
+      <c r="AL133" s="23"/>
+      <c r="AM133" s="23"/>
+      <c r="AN133" s="23"/>
+      <c r="AO133" s="23"/>
+      <c r="AP133" s="23"/>
+      <c r="AQ133" s="23"/>
+      <c r="AR133" s="23"/>
+      <c r="AS133" s="23"/>
+      <c r="AT133" s="23"/>
+      <c r="AU133" s="23"/>
+      <c r="AV133" s="23"/>
+      <c r="AW133" s="23"/>
+      <c r="AX133" s="23"/>
+      <c r="AY133" s="23"/>
+      <c r="AZ133" s="23"/>
+      <c r="BA133" s="23"/>
+      <c r="BB133" s="23"/>
+      <c r="BC133" s="23"/>
+      <c r="BD133" s="23"/>
+      <c r="BE133" s="23"/>
+      <c r="BF133" s="23"/>
+      <c r="BG133" s="23"/>
+      <c r="BH133" s="23"/>
+      <c r="BI133" s="23"/>
+      <c r="BJ133" s="23"/>
+      <c r="BK133" s="23"/>
+      <c r="BL133" s="23"/>
+      <c r="BM133" s="23"/>
+      <c r="BN133" s="23"/>
+      <c r="BO133" s="23"/>
+    </row>
+    <row r="134" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A134" s="110">
+        <v>60</v>
+      </c>
+      <c r="B134" s="86"/>
+      <c r="C134" s="135" t="s">
+        <v>51</v>
+      </c>
+      <c r="D134" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E134" s="87">
+        <v>650</v>
+      </c>
+      <c r="F134" s="88">
+        <v>800</v>
+      </c>
+      <c r="G134" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H134" s="128"/>
+      <c r="I134" s="128"/>
+      <c r="J134" s="128"/>
+      <c r="K134" s="128"/>
+      <c r="L134" s="128"/>
+      <c r="M134" s="128"/>
+      <c r="N134" s="128"/>
+      <c r="O134" s="128"/>
+      <c r="P134" s="128"/>
+      <c r="Q134" s="128"/>
+      <c r="R134" s="128"/>
+      <c r="S134" s="128"/>
+      <c r="T134" s="128"/>
+      <c r="U134" s="128"/>
+      <c r="V134" s="128"/>
+      <c r="W134" s="128"/>
+      <c r="X134" s="128"/>
+      <c r="Y134" s="128"/>
+      <c r="Z134" s="128"/>
+      <c r="AA134" s="128"/>
+      <c r="AB134" s="128"/>
+      <c r="AC134" s="128"/>
+      <c r="AD134" s="128"/>
+      <c r="AE134" s="128"/>
+      <c r="AF134" s="128"/>
+      <c r="AG134" s="128"/>
+      <c r="AH134" s="128"/>
+      <c r="AI134" s="128"/>
+      <c r="AJ134" s="128"/>
+      <c r="AK134" s="128"/>
+      <c r="AL134" s="128"/>
+      <c r="AM134" s="128"/>
+      <c r="AN134" s="128"/>
+      <c r="AO134" s="128"/>
+      <c r="AP134" s="128"/>
+      <c r="AQ134" s="128"/>
+      <c r="AR134" s="128"/>
+      <c r="AS134" s="128"/>
+      <c r="AT134" s="128"/>
+      <c r="AU134" s="128"/>
+      <c r="AV134" s="128"/>
+      <c r="AW134" s="128"/>
+      <c r="AX134" s="128"/>
+      <c r="AY134" s="128"/>
+      <c r="AZ134" s="128"/>
+      <c r="BA134" s="128"/>
+      <c r="BB134" s="128"/>
+      <c r="BC134" s="128"/>
+      <c r="BD134" s="128"/>
+      <c r="BE134" s="128"/>
+      <c r="BF134" s="128"/>
+      <c r="BG134" s="128"/>
+      <c r="BH134" s="128"/>
+      <c r="BI134" s="128"/>
+      <c r="BJ134" s="128"/>
+      <c r="BK134" s="128"/>
+      <c r="BL134" s="128"/>
+      <c r="BM134" s="128"/>
+      <c r="BN134" s="128"/>
+      <c r="BO134" s="128"/>
+    </row>
+    <row r="135" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A135" s="111"/>
+      <c r="B135" s="86"/>
+      <c r="C135" s="135"/>
+      <c r="D135" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E135" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F135" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G135" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H135" s="23"/>
+      <c r="I135" s="23"/>
+      <c r="J135" s="23"/>
+      <c r="K135" s="23"/>
+      <c r="L135" s="23"/>
+      <c r="M135" s="23"/>
+      <c r="N135" s="23"/>
+      <c r="O135" s="23"/>
+      <c r="P135" s="23"/>
+      <c r="Q135" s="23"/>
+      <c r="R135" s="23"/>
+      <c r="S135" s="23"/>
+      <c r="T135" s="23"/>
+      <c r="U135" s="23"/>
+      <c r="V135" s="23"/>
+      <c r="W135" s="23"/>
+      <c r="X135" s="23"/>
+      <c r="Y135" s="23"/>
+      <c r="Z135" s="23"/>
+      <c r="AA135" s="23"/>
+      <c r="AB135" s="23"/>
+      <c r="AC135" s="23"/>
+      <c r="AD135" s="23"/>
+      <c r="AE135" s="23"/>
+      <c r="AF135" s="23"/>
+      <c r="AG135" s="23"/>
+      <c r="AH135" s="23"/>
+      <c r="AI135" s="23"/>
+      <c r="AJ135" s="23"/>
+      <c r="AK135" s="23"/>
+      <c r="AL135" s="23"/>
+      <c r="AM135" s="23"/>
+      <c r="AN135" s="23"/>
+      <c r="AO135" s="23"/>
+      <c r="AP135" s="23"/>
+      <c r="AQ135" s="23"/>
+      <c r="AR135" s="23"/>
+      <c r="AS135" s="23"/>
+      <c r="AT135" s="23"/>
+      <c r="AU135" s="23"/>
+      <c r="AV135" s="23"/>
+      <c r="AW135" s="23"/>
+      <c r="AX135" s="23"/>
+      <c r="AY135" s="23"/>
+      <c r="AZ135" s="23"/>
+      <c r="BA135" s="23"/>
+      <c r="BB135" s="23"/>
+      <c r="BC135" s="23"/>
+      <c r="BD135" s="23"/>
+      <c r="BE135" s="23"/>
+      <c r="BF135" s="23"/>
+      <c r="BG135" s="23"/>
+      <c r="BH135" s="23"/>
+      <c r="BI135" s="23"/>
+      <c r="BJ135" s="23"/>
+      <c r="BK135" s="23"/>
+      <c r="BL135" s="23"/>
+      <c r="BM135" s="23"/>
+      <c r="BN135" s="23"/>
+      <c r="BO135" s="23"/>
+    </row>
+    <row r="136" spans="1:67" ht="21.6" customHeight="1">
+      <c r="A136" s="112">
+        <v>61</v>
+      </c>
+      <c r="B136" s="2"/>
+      <c r="C136" s="116" t="s">
+        <v>301</v>
+      </c>
+      <c r="D136" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E136" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F136" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G136" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H136" s="23"/>
+      <c r="I136" s="23"/>
+      <c r="J136" s="23"/>
+      <c r="K136" s="23"/>
+      <c r="L136" s="23"/>
+      <c r="M136" s="23"/>
+      <c r="N136" s="23"/>
+      <c r="O136" s="23"/>
+      <c r="P136" s="23"/>
+      <c r="Q136" s="23"/>
+      <c r="R136" s="23"/>
+      <c r="S136" s="23"/>
+      <c r="T136" s="23"/>
+      <c r="U136" s="23"/>
+      <c r="V136" s="23"/>
+      <c r="W136" s="23"/>
+      <c r="X136" s="23"/>
+      <c r="Y136" s="23"/>
+      <c r="Z136" s="23"/>
+      <c r="AA136" s="23"/>
+      <c r="AB136" s="23"/>
+      <c r="AC136" s="23"/>
+      <c r="AD136" s="23"/>
+      <c r="AE136" s="23"/>
+      <c r="AF136" s="23"/>
+      <c r="AG136" s="23"/>
+      <c r="AH136" s="23"/>
+      <c r="AI136" s="23"/>
+      <c r="AJ136" s="23"/>
+      <c r="AK136" s="23"/>
+      <c r="AL136" s="23"/>
+      <c r="AM136" s="23"/>
+      <c r="AN136" s="23"/>
+      <c r="AO136" s="23"/>
+      <c r="AP136" s="23"/>
+      <c r="AQ136" s="23"/>
+      <c r="AR136" s="23"/>
+      <c r="AS136" s="23"/>
+      <c r="AT136" s="23"/>
+      <c r="AU136" s="23"/>
+      <c r="AV136" s="23"/>
+      <c r="AW136" s="23"/>
+      <c r="AX136" s="23"/>
+      <c r="AY136" s="23"/>
+      <c r="AZ136" s="23"/>
+      <c r="BA136" s="23"/>
+      <c r="BB136" s="23"/>
+      <c r="BC136" s="23"/>
+      <c r="BD136" s="23"/>
+      <c r="BE136" s="23"/>
+      <c r="BF136" s="23"/>
+      <c r="BG136" s="23"/>
+      <c r="BH136" s="23"/>
+      <c r="BI136" s="23"/>
+      <c r="BJ136" s="23"/>
+      <c r="BK136" s="23"/>
+      <c r="BL136" s="23"/>
+      <c r="BM136" s="23"/>
+      <c r="BN136" s="23"/>
+      <c r="BO136" s="23"/>
+    </row>
+    <row r="137" spans="1:67" ht="21.6" customHeight="1">
+      <c r="A137" s="113"/>
+      <c r="B137" s="2"/>
+      <c r="C137" s="116"/>
+      <c r="D137" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="E137" s="16">
+        <v>2800</v>
+      </c>
+      <c r="F137" s="18">
+        <v>3000</v>
+      </c>
+      <c r="G137" s="16">
+        <v>4500</v>
+      </c>
+      <c r="H137" s="23"/>
+      <c r="I137" s="23"/>
+      <c r="J137" s="23"/>
+      <c r="K137" s="23"/>
+      <c r="L137" s="23"/>
+      <c r="M137" s="23"/>
+      <c r="N137" s="23"/>
+      <c r="O137" s="23"/>
+      <c r="P137" s="23"/>
+      <c r="Q137" s="23"/>
+      <c r="R137" s="23"/>
+      <c r="S137" s="23"/>
+      <c r="T137" s="23"/>
+      <c r="U137" s="23"/>
+      <c r="V137" s="23"/>
+      <c r="W137" s="23"/>
+      <c r="X137" s="23"/>
+      <c r="Y137" s="23"/>
+      <c r="Z137" s="23"/>
+      <c r="AA137" s="23"/>
+      <c r="AB137" s="23"/>
+      <c r="AC137" s="23"/>
+      <c r="AD137" s="23"/>
+      <c r="AE137" s="23"/>
+      <c r="AF137" s="23"/>
+      <c r="AG137" s="23"/>
+      <c r="AH137" s="23"/>
+      <c r="AI137" s="23"/>
+      <c r="AJ137" s="23"/>
+      <c r="AK137" s="23"/>
+      <c r="AL137" s="23"/>
+      <c r="AM137" s="23"/>
+      <c r="AN137" s="23"/>
+      <c r="AO137" s="23"/>
+      <c r="AP137" s="23"/>
+      <c r="AQ137" s="23"/>
+      <c r="AR137" s="23"/>
+      <c r="AS137" s="23"/>
+      <c r="AT137" s="23"/>
+      <c r="AU137" s="23"/>
+      <c r="AV137" s="23"/>
+      <c r="AW137" s="23"/>
+      <c r="AX137" s="23"/>
+      <c r="AY137" s="23"/>
+      <c r="AZ137" s="23"/>
+      <c r="BA137" s="23"/>
+      <c r="BB137" s="23"/>
+      <c r="BC137" s="23"/>
+      <c r="BD137" s="23"/>
+      <c r="BE137" s="23"/>
+      <c r="BF137" s="23"/>
+      <c r="BG137" s="23"/>
+      <c r="BH137" s="23"/>
+      <c r="BI137" s="23"/>
+      <c r="BJ137" s="23"/>
+      <c r="BK137" s="23"/>
+      <c r="BL137" s="23"/>
+      <c r="BM137" s="23"/>
+      <c r="BN137" s="23"/>
+      <c r="BO137" s="23"/>
+    </row>
+    <row r="138" spans="1:67" ht="27" customHeight="1">
+      <c r="A138" s="110">
+        <v>62</v>
+      </c>
+      <c r="B138" s="86"/>
+      <c r="C138" s="117" t="s">
+        <v>302</v>
+      </c>
+      <c r="D138" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E138" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F138" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G138" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H138" s="23"/>
+      <c r="I138" s="23"/>
+      <c r="J138" s="23"/>
+      <c r="K138" s="23"/>
+      <c r="L138" s="23"/>
+      <c r="M138" s="23"/>
+      <c r="N138" s="23"/>
+      <c r="O138" s="23"/>
+      <c r="P138" s="23"/>
+      <c r="Q138" s="23"/>
+      <c r="R138" s="23"/>
+      <c r="S138" s="23"/>
+      <c r="T138" s="23"/>
+      <c r="U138" s="23"/>
+      <c r="V138" s="23"/>
+      <c r="W138" s="23"/>
+      <c r="X138" s="23"/>
+      <c r="Y138" s="23"/>
+      <c r="Z138" s="23"/>
+      <c r="AA138" s="23"/>
+      <c r="AB138" s="23"/>
+      <c r="AC138" s="23"/>
+      <c r="AD138" s="23"/>
+      <c r="AE138" s="23"/>
+      <c r="AF138" s="23"/>
+      <c r="AG138" s="23"/>
+      <c r="AH138" s="23"/>
+      <c r="AI138" s="23"/>
+      <c r="AJ138" s="23"/>
+      <c r="AK138" s="23"/>
+      <c r="AL138" s="23"/>
+      <c r="AM138" s="23"/>
+      <c r="AN138" s="23"/>
+      <c r="AO138" s="23"/>
+      <c r="AP138" s="23"/>
+      <c r="AQ138" s="23"/>
+      <c r="AR138" s="23"/>
+      <c r="AS138" s="23"/>
+      <c r="AT138" s="23"/>
+      <c r="AU138" s="23"/>
+      <c r="AV138" s="23"/>
+      <c r="AW138" s="23"/>
+      <c r="AX138" s="23"/>
+      <c r="AY138" s="23"/>
+      <c r="AZ138" s="23"/>
+      <c r="BA138" s="23"/>
+      <c r="BB138" s="23"/>
+      <c r="BC138" s="23"/>
+      <c r="BD138" s="23"/>
+      <c r="BE138" s="23"/>
+      <c r="BF138" s="23"/>
+      <c r="BG138" s="23"/>
+      <c r="BH138" s="23"/>
+      <c r="BI138" s="23"/>
+      <c r="BJ138" s="23"/>
+      <c r="BK138" s="23"/>
+      <c r="BL138" s="23"/>
+      <c r="BM138" s="23"/>
+      <c r="BN138" s="23"/>
+      <c r="BO138" s="23"/>
+    </row>
+    <row r="139" spans="1:67" ht="27" customHeight="1">
+      <c r="A139" s="111"/>
+      <c r="B139" s="86"/>
+      <c r="C139" s="117"/>
+      <c r="D139" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E139" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F139" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G139" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H139" s="23"/>
+      <c r="I139" s="23"/>
+      <c r="J139" s="23"/>
+      <c r="K139" s="23"/>
+      <c r="L139" s="23"/>
+      <c r="M139" s="23"/>
+      <c r="N139" s="23"/>
+      <c r="O139" s="23"/>
+      <c r="P139" s="23"/>
+      <c r="Q139" s="23"/>
+      <c r="R139" s="23"/>
+      <c r="S139" s="23"/>
+      <c r="T139" s="23"/>
+      <c r="U139" s="23"/>
+      <c r="V139" s="23"/>
+      <c r="W139" s="23"/>
+      <c r="X139" s="23"/>
+      <c r="Y139" s="23"/>
+      <c r="Z139" s="23"/>
+      <c r="AA139" s="23"/>
+      <c r="AB139" s="23"/>
+      <c r="AC139" s="23"/>
+      <c r="AD139" s="23"/>
+      <c r="AE139" s="23"/>
+      <c r="AF139" s="23"/>
+      <c r="AG139" s="23"/>
+      <c r="AH139" s="23"/>
+      <c r="AI139" s="23"/>
+      <c r="AJ139" s="23"/>
+      <c r="AK139" s="23"/>
+      <c r="AL139" s="23"/>
+      <c r="AM139" s="23"/>
+      <c r="AN139" s="23"/>
+      <c r="AO139" s="23"/>
+      <c r="AP139" s="23"/>
+      <c r="AQ139" s="23"/>
+      <c r="AR139" s="23"/>
+      <c r="AS139" s="23"/>
+      <c r="AT139" s="23"/>
+      <c r="AU139" s="23"/>
+      <c r="AV139" s="23"/>
+      <c r="AW139" s="23"/>
+      <c r="AX139" s="23"/>
+      <c r="AY139" s="23"/>
+      <c r="AZ139" s="23"/>
+      <c r="BA139" s="23"/>
+      <c r="BB139" s="23"/>
+      <c r="BC139" s="23"/>
+      <c r="BD139" s="23"/>
+      <c r="BE139" s="23"/>
+      <c r="BF139" s="23"/>
+      <c r="BG139" s="23"/>
+      <c r="BH139" s="23"/>
+      <c r="BI139" s="23"/>
+      <c r="BJ139" s="23"/>
+      <c r="BK139" s="23"/>
+      <c r="BL139" s="23"/>
+      <c r="BM139" s="23"/>
+      <c r="BN139" s="23"/>
+      <c r="BO139" s="23"/>
+    </row>
+    <row r="140" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A140" s="112">
+        <v>63</v>
+      </c>
+      <c r="B140" s="2"/>
+      <c r="C140" s="127" t="s">
+        <v>52</v>
+      </c>
+      <c r="D140" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E140" s="16">
+        <v>650</v>
+      </c>
+      <c r="F140" s="18">
+        <v>800</v>
+      </c>
+      <c r="G140" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H140" s="128"/>
+      <c r="I140" s="128"/>
+      <c r="J140" s="128"/>
+      <c r="K140" s="128"/>
+      <c r="L140" s="128"/>
+      <c r="M140" s="128"/>
+      <c r="N140" s="128"/>
+      <c r="O140" s="128"/>
+      <c r="P140" s="128"/>
+      <c r="Q140" s="128"/>
+      <c r="R140" s="128"/>
+      <c r="S140" s="128"/>
+      <c r="T140" s="128"/>
+      <c r="U140" s="128"/>
+      <c r="V140" s="128"/>
+      <c r="W140" s="128"/>
+      <c r="X140" s="128"/>
+      <c r="Y140" s="128"/>
+      <c r="Z140" s="128"/>
+      <c r="AA140" s="128"/>
+      <c r="AB140" s="128"/>
+      <c r="AC140" s="128"/>
+      <c r="AD140" s="128"/>
+      <c r="AE140" s="128"/>
+      <c r="AF140" s="128"/>
+      <c r="AG140" s="128"/>
+      <c r="AH140" s="128"/>
+      <c r="AI140" s="128"/>
+      <c r="AJ140" s="128"/>
+      <c r="AK140" s="128"/>
+      <c r="AL140" s="128"/>
+      <c r="AM140" s="128"/>
+      <c r="AN140" s="128"/>
+      <c r="AO140" s="128"/>
+      <c r="AP140" s="128"/>
+      <c r="AQ140" s="128"/>
+      <c r="AR140" s="128"/>
+      <c r="AS140" s="128"/>
+      <c r="AT140" s="128"/>
+      <c r="AU140" s="128"/>
+      <c r="AV140" s="128"/>
+      <c r="AW140" s="128"/>
+      <c r="AX140" s="128"/>
+      <c r="AY140" s="128"/>
+      <c r="AZ140" s="128"/>
+      <c r="BA140" s="128"/>
+      <c r="BB140" s="128"/>
+      <c r="BC140" s="128"/>
+      <c r="BD140" s="128"/>
+      <c r="BE140" s="128"/>
+      <c r="BF140" s="128"/>
+      <c r="BG140" s="128"/>
+      <c r="BH140" s="128"/>
+      <c r="BI140" s="128"/>
+      <c r="BJ140" s="128"/>
+      <c r="BK140" s="128"/>
+      <c r="BL140" s="128"/>
+      <c r="BM140" s="128"/>
+      <c r="BN140" s="128"/>
+      <c r="BO140" s="128"/>
+    </row>
+    <row r="141" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A141" s="113"/>
+      <c r="B141" s="2"/>
+      <c r="C141" s="127"/>
+      <c r="D141" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E141" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F141" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G141" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H141" s="23"/>
+      <c r="I141" s="23"/>
+      <c r="J141" s="23"/>
+      <c r="K141" s="23"/>
+      <c r="L141" s="23"/>
+      <c r="M141" s="23"/>
+      <c r="N141" s="23"/>
+      <c r="O141" s="23"/>
+      <c r="P141" s="23"/>
+      <c r="Q141" s="23"/>
+      <c r="R141" s="23"/>
+      <c r="S141" s="23"/>
+      <c r="T141" s="23"/>
+      <c r="U141" s="23"/>
+      <c r="V141" s="23"/>
+      <c r="W141" s="23"/>
+      <c r="X141" s="23"/>
+      <c r="Y141" s="23"/>
+      <c r="Z141" s="23"/>
+      <c r="AA141" s="23"/>
+      <c r="AB141" s="23"/>
+      <c r="AC141" s="23"/>
+      <c r="AD141" s="23"/>
+      <c r="AE141" s="23"/>
+      <c r="AF141" s="23"/>
+      <c r="AG141" s="23"/>
+      <c r="AH141" s="23"/>
+      <c r="AI141" s="23"/>
+      <c r="AJ141" s="23"/>
+      <c r="AK141" s="23"/>
+      <c r="AL141" s="23"/>
+      <c r="AM141" s="23"/>
+      <c r="AN141" s="23"/>
+      <c r="AO141" s="23"/>
+      <c r="AP141" s="23"/>
+      <c r="AQ141" s="23"/>
+      <c r="AR141" s="23"/>
+      <c r="AS141" s="23"/>
+      <c r="AT141" s="23"/>
+      <c r="AU141" s="23"/>
+      <c r="AV141" s="23"/>
+      <c r="AW141" s="23"/>
+      <c r="AX141" s="23"/>
+      <c r="AY141" s="23"/>
+      <c r="AZ141" s="23"/>
+      <c r="BA141" s="23"/>
+      <c r="BB141" s="23"/>
+      <c r="BC141" s="23"/>
+      <c r="BD141" s="23"/>
+      <c r="BE141" s="23"/>
+      <c r="BF141" s="23"/>
+      <c r="BG141" s="23"/>
+      <c r="BH141" s="23"/>
+      <c r="BI141" s="23"/>
+      <c r="BJ141" s="23"/>
+      <c r="BK141" s="23"/>
+      <c r="BL141" s="23"/>
+      <c r="BM141" s="23"/>
+      <c r="BN141" s="23"/>
+      <c r="BO141" s="23"/>
+    </row>
+    <row r="142" spans="1:67" ht="28.15" customHeight="1">
+      <c r="A142" s="110">
+        <v>64</v>
+      </c>
+      <c r="B142" s="86"/>
+      <c r="C142" s="135" t="s">
+        <v>303</v>
+      </c>
+      <c r="D142" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E142" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F142" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G142" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H142" s="23"/>
+      <c r="I142" s="23"/>
+      <c r="J142" s="23"/>
+      <c r="K142" s="23"/>
+      <c r="L142" s="23"/>
+      <c r="M142" s="23"/>
+      <c r="N142" s="23"/>
+      <c r="O142" s="23"/>
+      <c r="P142" s="23"/>
+      <c r="Q142" s="23"/>
+      <c r="R142" s="23"/>
+      <c r="S142" s="23"/>
+      <c r="T142" s="23"/>
+      <c r="U142" s="23"/>
+      <c r="V142" s="23"/>
+      <c r="W142" s="23"/>
+      <c r="X142" s="23"/>
+      <c r="Y142" s="23"/>
+      <c r="Z142" s="23"/>
+      <c r="AA142" s="23"/>
+      <c r="AB142" s="23"/>
+      <c r="AC142" s="23"/>
+      <c r="AD142" s="23"/>
+      <c r="AE142" s="23"/>
+      <c r="AF142" s="23"/>
+      <c r="AG142" s="23"/>
+      <c r="AH142" s="23"/>
+      <c r="AI142" s="23"/>
+      <c r="AJ142" s="23"/>
+      <c r="AK142" s="23"/>
+      <c r="AL142" s="23"/>
+      <c r="AM142" s="23"/>
+      <c r="AN142" s="23"/>
+      <c r="AO142" s="23"/>
+      <c r="AP142" s="23"/>
+      <c r="AQ142" s="23"/>
+      <c r="AR142" s="23"/>
+      <c r="AS142" s="23"/>
+      <c r="AT142" s="23"/>
+      <c r="AU142" s="23"/>
+      <c r="AV142" s="23"/>
+      <c r="AW142" s="23"/>
+      <c r="AX142" s="23"/>
+      <c r="AY142" s="23"/>
+      <c r="AZ142" s="23"/>
+      <c r="BA142" s="23"/>
+      <c r="BB142" s="23"/>
+      <c r="BC142" s="23"/>
+      <c r="BD142" s="23"/>
+      <c r="BE142" s="23"/>
+      <c r="BF142" s="23"/>
+      <c r="BG142" s="23"/>
+      <c r="BH142" s="23"/>
+      <c r="BI142" s="23"/>
+      <c r="BJ142" s="23"/>
+      <c r="BK142" s="23"/>
+      <c r="BL142" s="23"/>
+      <c r="BM142" s="23"/>
+      <c r="BN142" s="23"/>
+      <c r="BO142" s="23"/>
+    </row>
+    <row r="143" spans="1:67" ht="28.15" customHeight="1">
+      <c r="A143" s="111"/>
+      <c r="B143" s="86"/>
+      <c r="C143" s="135"/>
+      <c r="D143" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E143" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F143" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G143" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H143" s="23"/>
+      <c r="I143" s="23"/>
+      <c r="J143" s="23"/>
+      <c r="K143" s="23"/>
+      <c r="L143" s="23"/>
+      <c r="M143" s="23"/>
+      <c r="N143" s="23"/>
+      <c r="O143" s="23"/>
+      <c r="P143" s="23"/>
+      <c r="Q143" s="23"/>
+      <c r="R143" s="23"/>
+      <c r="S143" s="23"/>
+      <c r="T143" s="23"/>
+      <c r="U143" s="23"/>
+      <c r="V143" s="23"/>
+      <c r="W143" s="23"/>
+      <c r="X143" s="23"/>
+      <c r="Y143" s="23"/>
+      <c r="Z143" s="23"/>
+      <c r="AA143" s="23"/>
+      <c r="AB143" s="23"/>
+      <c r="AC143" s="23"/>
+      <c r="AD143" s="23"/>
+      <c r="AE143" s="23"/>
+      <c r="AF143" s="23"/>
+      <c r="AG143" s="23"/>
+      <c r="AH143" s="23"/>
+      <c r="AI143" s="23"/>
+      <c r="AJ143" s="23"/>
+      <c r="AK143" s="23"/>
+      <c r="AL143" s="23"/>
+      <c r="AM143" s="23"/>
+      <c r="AN143" s="23"/>
+      <c r="AO143" s="23"/>
+      <c r="AP143" s="23"/>
+      <c r="AQ143" s="23"/>
+      <c r="AR143" s="23"/>
+      <c r="AS143" s="23"/>
+      <c r="AT143" s="23"/>
+      <c r="AU143" s="23"/>
+      <c r="AV143" s="23"/>
+      <c r="AW143" s="23"/>
+      <c r="AX143" s="23"/>
+      <c r="AY143" s="23"/>
+      <c r="AZ143" s="23"/>
+      <c r="BA143" s="23"/>
+      <c r="BB143" s="23"/>
+      <c r="BC143" s="23"/>
+      <c r="BD143" s="23"/>
+      <c r="BE143" s="23"/>
+      <c r="BF143" s="23"/>
+      <c r="BG143" s="23"/>
+      <c r="BH143" s="23"/>
+      <c r="BI143" s="23"/>
+      <c r="BJ143" s="23"/>
+      <c r="BK143" s="23"/>
+      <c r="BL143" s="23"/>
+      <c r="BM143" s="23"/>
+      <c r="BN143" s="23"/>
+      <c r="BO143" s="23"/>
+    </row>
+    <row r="144" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A144" s="112">
+        <v>65</v>
+      </c>
+      <c r="B144" s="2"/>
+      <c r="C144" s="127" t="s">
+        <v>53</v>
+      </c>
+      <c r="D144" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E144" s="16">
+        <v>650</v>
+      </c>
+      <c r="F144" s="18">
+        <v>800</v>
+      </c>
+      <c r="G144" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H144" s="128"/>
+      <c r="I144" s="128"/>
+      <c r="J144" s="128"/>
+      <c r="K144" s="128"/>
+      <c r="L144" s="128"/>
+      <c r="M144" s="128"/>
+      <c r="N144" s="128"/>
+      <c r="O144" s="128"/>
+      <c r="P144" s="128"/>
+      <c r="Q144" s="128"/>
+      <c r="R144" s="128"/>
+      <c r="S144" s="128"/>
+      <c r="T144" s="128"/>
+      <c r="U144" s="128"/>
+      <c r="V144" s="128"/>
+      <c r="W144" s="128"/>
+      <c r="X144" s="128"/>
+      <c r="Y144" s="128"/>
+      <c r="Z144" s="128"/>
+      <c r="AA144" s="128"/>
+      <c r="AB144" s="128"/>
+      <c r="AC144" s="128"/>
+      <c r="AD144" s="128"/>
+      <c r="AE144" s="128"/>
+      <c r="AF144" s="128"/>
+      <c r="AG144" s="128"/>
+      <c r="AH144" s="128"/>
+      <c r="AI144" s="128"/>
+      <c r="AJ144" s="128"/>
+      <c r="AK144" s="128"/>
+      <c r="AL144" s="128"/>
+      <c r="AM144" s="128"/>
+      <c r="AN144" s="128"/>
+      <c r="AO144" s="128"/>
+      <c r="AP144" s="128"/>
+      <c r="AQ144" s="128"/>
+      <c r="AR144" s="128"/>
+      <c r="AS144" s="128"/>
+      <c r="AT144" s="128"/>
+      <c r="AU144" s="128"/>
+      <c r="AV144" s="128"/>
+      <c r="AW144" s="128"/>
+      <c r="AX144" s="128"/>
+      <c r="AY144" s="128"/>
+      <c r="AZ144" s="128"/>
+      <c r="BA144" s="128"/>
+      <c r="BB144" s="128"/>
+      <c r="BC144" s="128"/>
+      <c r="BD144" s="128"/>
+      <c r="BE144" s="128"/>
+      <c r="BF144" s="128"/>
+      <c r="BG144" s="128"/>
+      <c r="BH144" s="128"/>
+      <c r="BI144" s="128"/>
+      <c r="BJ144" s="128"/>
+      <c r="BK144" s="128"/>
+      <c r="BL144" s="128"/>
+      <c r="BM144" s="128"/>
+      <c r="BN144" s="128"/>
+      <c r="BO144" s="128"/>
+    </row>
+    <row r="145" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A145" s="113"/>
+      <c r="B145" s="2"/>
+      <c r="C145" s="127"/>
+      <c r="D145" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E145" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F145" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G145" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H145" s="23"/>
+      <c r="I145" s="23"/>
+      <c r="J145" s="23"/>
+      <c r="K145" s="23"/>
+      <c r="L145" s="23"/>
+      <c r="M145" s="23"/>
+      <c r="N145" s="23"/>
+      <c r="O145" s="23"/>
+      <c r="P145" s="23"/>
+      <c r="Q145" s="23"/>
+      <c r="R145" s="23"/>
+      <c r="S145" s="23"/>
+      <c r="T145" s="23"/>
+      <c r="U145" s="23"/>
+      <c r="V145" s="23"/>
+      <c r="W145" s="23"/>
+      <c r="X145" s="23"/>
+      <c r="Y145" s="23"/>
+      <c r="Z145" s="23"/>
+      <c r="AA145" s="23"/>
+      <c r="AB145" s="23"/>
+      <c r="AC145" s="23"/>
+      <c r="AD145" s="23"/>
+      <c r="AE145" s="23"/>
+      <c r="AF145" s="23"/>
+      <c r="AG145" s="23"/>
+      <c r="AH145" s="23"/>
+      <c r="AI145" s="23"/>
+      <c r="AJ145" s="23"/>
+      <c r="AK145" s="23"/>
+      <c r="AL145" s="23"/>
+      <c r="AM145" s="23"/>
+      <c r="AN145" s="23"/>
+      <c r="AO145" s="23"/>
+      <c r="AP145" s="23"/>
+      <c r="AQ145" s="23"/>
+      <c r="AR145" s="23"/>
+      <c r="AS145" s="23"/>
+      <c r="AT145" s="23"/>
+      <c r="AU145" s="23"/>
+      <c r="AV145" s="23"/>
+      <c r="AW145" s="23"/>
+      <c r="AX145" s="23"/>
+      <c r="AY145" s="23"/>
+      <c r="AZ145" s="23"/>
+      <c r="BA145" s="23"/>
+      <c r="BB145" s="23"/>
+      <c r="BC145" s="23"/>
+      <c r="BD145" s="23"/>
+      <c r="BE145" s="23"/>
+      <c r="BF145" s="23"/>
+      <c r="BG145" s="23"/>
+      <c r="BH145" s="23"/>
+      <c r="BI145" s="23"/>
+      <c r="BJ145" s="23"/>
+      <c r="BK145" s="23"/>
+      <c r="BL145" s="23"/>
+      <c r="BM145" s="23"/>
+      <c r="BN145" s="23"/>
+      <c r="BO145" s="23"/>
+    </row>
+    <row r="146" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A146" s="110">
+        <v>66</v>
+      </c>
+      <c r="B146" s="86"/>
+      <c r="C146" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="D146" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E146" s="87">
+        <v>650</v>
+      </c>
+      <c r="F146" s="88">
+        <v>800</v>
+      </c>
+      <c r="G146" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H146" s="128"/>
+      <c r="I146" s="128"/>
+      <c r="J146" s="128"/>
+      <c r="K146" s="128"/>
+      <c r="L146" s="128"/>
+      <c r="M146" s="128"/>
+      <c r="N146" s="128"/>
+      <c r="O146" s="128"/>
+      <c r="P146" s="128"/>
+      <c r="Q146" s="128"/>
+      <c r="R146" s="128"/>
+      <c r="S146" s="128"/>
+      <c r="T146" s="128"/>
+      <c r="U146" s="128"/>
+      <c r="V146" s="128"/>
+      <c r="W146" s="128"/>
+      <c r="X146" s="128"/>
+      <c r="Y146" s="128"/>
+      <c r="Z146" s="128"/>
+      <c r="AA146" s="128"/>
+      <c r="AB146" s="128"/>
+      <c r="AC146" s="128"/>
+      <c r="AD146" s="128"/>
+      <c r="AE146" s="128"/>
+      <c r="AF146" s="128"/>
+      <c r="AG146" s="128"/>
+      <c r="AH146" s="128"/>
+      <c r="AI146" s="128"/>
+      <c r="AJ146" s="128"/>
+      <c r="AK146" s="128"/>
+      <c r="AL146" s="128"/>
+      <c r="AM146" s="128"/>
+      <c r="AN146" s="128"/>
+      <c r="AO146" s="128"/>
+      <c r="AP146" s="128"/>
+      <c r="AQ146" s="128"/>
+      <c r="AR146" s="128"/>
+      <c r="AS146" s="128"/>
+      <c r="AT146" s="128"/>
+      <c r="AU146" s="128"/>
+      <c r="AV146" s="128"/>
+      <c r="AW146" s="128"/>
+      <c r="AX146" s="128"/>
+      <c r="AY146" s="128"/>
+      <c r="AZ146" s="128"/>
+      <c r="BA146" s="128"/>
+      <c r="BB146" s="128"/>
+      <c r="BC146" s="128"/>
+      <c r="BD146" s="128"/>
+      <c r="BE146" s="128"/>
+      <c r="BF146" s="128"/>
+      <c r="BG146" s="128"/>
+      <c r="BH146" s="128"/>
+      <c r="BI146" s="128"/>
+      <c r="BJ146" s="128"/>
+      <c r="BK146" s="128"/>
+      <c r="BL146" s="128"/>
+      <c r="BM146" s="128"/>
+      <c r="BN146" s="128"/>
+      <c r="BO146" s="128"/>
+    </row>
+    <row r="147" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A147" s="111"/>
+      <c r="B147" s="86"/>
+      <c r="C147" s="135"/>
+      <c r="D147" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E147" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F147" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G147" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H147" s="23"/>
+      <c r="I147" s="23"/>
+      <c r="J147" s="23"/>
+      <c r="K147" s="23"/>
+      <c r="L147" s="23"/>
+      <c r="M147" s="23"/>
+      <c r="N147" s="23"/>
+      <c r="O147" s="23"/>
+      <c r="P147" s="23"/>
+      <c r="Q147" s="23"/>
+      <c r="R147" s="23"/>
+      <c r="S147" s="23"/>
+      <c r="T147" s="23"/>
+      <c r="U147" s="23"/>
+      <c r="V147" s="23"/>
+      <c r="W147" s="23"/>
+      <c r="X147" s="23"/>
+      <c r="Y147" s="23"/>
+      <c r="Z147" s="23"/>
+      <c r="AA147" s="23"/>
+      <c r="AB147" s="23"/>
+      <c r="AC147" s="23"/>
+      <c r="AD147" s="23"/>
+      <c r="AE147" s="23"/>
+      <c r="AF147" s="23"/>
+      <c r="AG147" s="23"/>
+      <c r="AH147" s="23"/>
+      <c r="AI147" s="23"/>
+      <c r="AJ147" s="23"/>
+      <c r="AK147" s="23"/>
+      <c r="AL147" s="23"/>
+      <c r="AM147" s="23"/>
+      <c r="AN147" s="23"/>
+      <c r="AO147" s="23"/>
+      <c r="AP147" s="23"/>
+      <c r="AQ147" s="23"/>
+      <c r="AR147" s="23"/>
+      <c r="AS147" s="23"/>
+      <c r="AT147" s="23"/>
+      <c r="AU147" s="23"/>
+      <c r="AV147" s="23"/>
+      <c r="AW147" s="23"/>
+      <c r="AX147" s="23"/>
+      <c r="AY147" s="23"/>
+      <c r="AZ147" s="23"/>
+      <c r="BA147" s="23"/>
+      <c r="BB147" s="23"/>
+      <c r="BC147" s="23"/>
+      <c r="BD147" s="23"/>
+      <c r="BE147" s="23"/>
+      <c r="BF147" s="23"/>
+      <c r="BG147" s="23"/>
+      <c r="BH147" s="23"/>
+      <c r="BI147" s="23"/>
+      <c r="BJ147" s="23"/>
+      <c r="BK147" s="23"/>
+      <c r="BL147" s="23"/>
+      <c r="BM147" s="23"/>
+      <c r="BN147" s="23"/>
+      <c r="BO147" s="23"/>
+    </row>
+    <row r="148" spans="1:67" ht="40.9" customHeight="1">
+      <c r="A148" s="112">
+        <v>67</v>
+      </c>
+      <c r="B148" s="2"/>
+      <c r="C148" s="127" t="s">
+        <v>55</v>
+      </c>
+      <c r="D148" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E148" s="16">
+        <v>650</v>
+      </c>
+      <c r="F148" s="18">
+        <v>800</v>
+      </c>
+      <c r="G148" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H148" s="128"/>
+      <c r="I148" s="128"/>
+      <c r="J148" s="128"/>
+      <c r="K148" s="128"/>
+      <c r="L148" s="128"/>
+      <c r="M148" s="128"/>
+      <c r="N148" s="128"/>
+      <c r="O148" s="128"/>
+      <c r="P148" s="128"/>
+      <c r="Q148" s="128"/>
+      <c r="R148" s="128"/>
+      <c r="S148" s="128"/>
+      <c r="T148" s="128"/>
+      <c r="U148" s="128"/>
+      <c r="V148" s="128"/>
+      <c r="W148" s="128"/>
+      <c r="X148" s="128"/>
+      <c r="Y148" s="128"/>
+      <c r="Z148" s="128"/>
+      <c r="AA148" s="128"/>
+      <c r="AB148" s="128"/>
+      <c r="AC148" s="128"/>
+      <c r="AD148" s="128"/>
+      <c r="AE148" s="128"/>
+      <c r="AF148" s="128"/>
+      <c r="AG148" s="128"/>
+      <c r="AH148" s="128"/>
+      <c r="AI148" s="128"/>
+      <c r="AJ148" s="128"/>
+      <c r="AK148" s="128"/>
+      <c r="AL148" s="128"/>
+      <c r="AM148" s="128"/>
+      <c r="AN148" s="128"/>
+      <c r="AO148" s="128"/>
+      <c r="AP148" s="128"/>
+      <c r="AQ148" s="128"/>
+      <c r="AR148" s="128"/>
+      <c r="AS148" s="128"/>
+      <c r="AT148" s="128"/>
+      <c r="AU148" s="128"/>
+      <c r="AV148" s="128"/>
+      <c r="AW148" s="128"/>
+      <c r="AX148" s="128"/>
+      <c r="AY148" s="128"/>
+      <c r="AZ148" s="128"/>
+      <c r="BA148" s="128"/>
+      <c r="BB148" s="128"/>
+      <c r="BC148" s="128"/>
+      <c r="BD148" s="128"/>
+      <c r="BE148" s="128"/>
+      <c r="BF148" s="128"/>
+      <c r="BG148" s="128"/>
+      <c r="BH148" s="128"/>
+      <c r="BI148" s="128"/>
+      <c r="BJ148" s="128"/>
+      <c r="BK148" s="128"/>
+      <c r="BL148" s="128"/>
+      <c r="BM148" s="128"/>
+      <c r="BN148" s="128"/>
+      <c r="BO148" s="128"/>
+    </row>
+    <row r="149" spans="1:67" ht="40.9" customHeight="1">
+      <c r="A149" s="113"/>
+      <c r="B149" s="2"/>
+      <c r="C149" s="127"/>
+      <c r="D149" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E149" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F149" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G149" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H149" s="23"/>
+      <c r="I149" s="23"/>
+      <c r="J149" s="23"/>
+      <c r="K149" s="23"/>
+      <c r="L149" s="23"/>
+      <c r="M149" s="23"/>
+      <c r="N149" s="23"/>
+      <c r="O149" s="23"/>
+      <c r="P149" s="23"/>
+      <c r="Q149" s="23"/>
+      <c r="R149" s="23"/>
+      <c r="S149" s="23"/>
+      <c r="T149" s="23"/>
+      <c r="U149" s="23"/>
+      <c r="V149" s="23"/>
+      <c r="W149" s="23"/>
+      <c r="X149" s="23"/>
+      <c r="Y149" s="23"/>
+      <c r="Z149" s="23"/>
+      <c r="AA149" s="23"/>
+      <c r="AB149" s="23"/>
+      <c r="AC149" s="23"/>
+      <c r="AD149" s="23"/>
+      <c r="AE149" s="23"/>
+      <c r="AF149" s="23"/>
+      <c r="AG149" s="23"/>
+      <c r="AH149" s="23"/>
+      <c r="AI149" s="23"/>
+      <c r="AJ149" s="23"/>
+      <c r="AK149" s="23"/>
+      <c r="AL149" s="23"/>
+      <c r="AM149" s="23"/>
+      <c r="AN149" s="23"/>
+      <c r="AO149" s="23"/>
+      <c r="AP149" s="23"/>
+      <c r="AQ149" s="23"/>
+      <c r="AR149" s="23"/>
+      <c r="AS149" s="23"/>
+      <c r="AT149" s="23"/>
+      <c r="AU149" s="23"/>
+      <c r="AV149" s="23"/>
+      <c r="AW149" s="23"/>
+      <c r="AX149" s="23"/>
+      <c r="AY149" s="23"/>
+      <c r="AZ149" s="23"/>
+      <c r="BA149" s="23"/>
+      <c r="BB149" s="23"/>
+      <c r="BC149" s="23"/>
+      <c r="BD149" s="23"/>
+      <c r="BE149" s="23"/>
+      <c r="BF149" s="23"/>
+      <c r="BG149" s="23"/>
+      <c r="BH149" s="23"/>
+      <c r="BI149" s="23"/>
+      <c r="BJ149" s="23"/>
+      <c r="BK149" s="23"/>
+      <c r="BL149" s="23"/>
+      <c r="BM149" s="23"/>
+      <c r="BN149" s="23"/>
+      <c r="BO149" s="23"/>
+    </row>
+    <row r="150" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A150" s="110">
+        <v>68</v>
+      </c>
+      <c r="B150" s="86"/>
+      <c r="C150" s="117" t="s">
+        <v>142</v>
+      </c>
+      <c r="D150" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E150" s="87">
+        <v>650</v>
+      </c>
+      <c r="F150" s="88">
+        <v>800</v>
+      </c>
+      <c r="G150" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H150" s="128"/>
+      <c r="I150" s="128"/>
+      <c r="J150" s="128"/>
+      <c r="K150" s="128"/>
+      <c r="L150" s="128"/>
+      <c r="M150" s="128"/>
+      <c r="N150" s="128"/>
+      <c r="O150" s="128"/>
+      <c r="P150" s="128"/>
+      <c r="Q150" s="128"/>
+      <c r="R150" s="128"/>
+      <c r="S150" s="128"/>
+      <c r="T150" s="128"/>
+      <c r="U150" s="128"/>
+      <c r="V150" s="128"/>
+      <c r="W150" s="128"/>
+      <c r="X150" s="128"/>
+      <c r="Y150" s="128"/>
+      <c r="Z150" s="128"/>
+      <c r="AA150" s="128"/>
+      <c r="AB150" s="128"/>
+      <c r="AC150" s="128"/>
+      <c r="AD150" s="128"/>
+      <c r="AE150" s="128"/>
+      <c r="AF150" s="128"/>
+      <c r="AG150" s="128"/>
+      <c r="AH150" s="128"/>
+      <c r="AI150" s="128"/>
+      <c r="AJ150" s="128"/>
+      <c r="AK150" s="128"/>
+      <c r="AL150" s="128"/>
+      <c r="AM150" s="128"/>
+      <c r="AN150" s="128"/>
+      <c r="AO150" s="128"/>
+      <c r="AP150" s="128"/>
+      <c r="AQ150" s="128"/>
+      <c r="AR150" s="128"/>
+      <c r="AS150" s="128"/>
+      <c r="AT150" s="128"/>
+      <c r="AU150" s="128"/>
+      <c r="AV150" s="128"/>
+      <c r="AW150" s="128"/>
+      <c r="AX150" s="128"/>
+      <c r="AY150" s="128"/>
+      <c r="AZ150" s="128"/>
+      <c r="BA150" s="128"/>
+      <c r="BB150" s="128"/>
+      <c r="BC150" s="128"/>
+      <c r="BD150" s="128"/>
+      <c r="BE150" s="128"/>
+      <c r="BF150" s="128"/>
+      <c r="BG150" s="128"/>
+      <c r="BH150" s="128"/>
+      <c r="BI150" s="128"/>
+      <c r="BJ150" s="128"/>
+      <c r="BK150" s="128"/>
+      <c r="BL150" s="128"/>
+      <c r="BM150" s="128"/>
+      <c r="BN150" s="128"/>
+      <c r="BO150" s="128"/>
+    </row>
+    <row r="151" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A151" s="115"/>
+      <c r="B151" s="86"/>
+      <c r="C151" s="117"/>
+      <c r="D151" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E151" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F151" s="93" t="s">
+        <v>326</v>
+      </c>
+      <c r="G151" s="87">
+        <v>2500</v>
+      </c>
+      <c r="H151" s="23"/>
+      <c r="I151" s="23"/>
+      <c r="J151" s="23"/>
+      <c r="K151" s="23"/>
+      <c r="L151" s="23"/>
+      <c r="M151" s="23"/>
+      <c r="N151" s="23"/>
+      <c r="O151" s="23"/>
+      <c r="P151" s="23"/>
+      <c r="Q151" s="23"/>
+      <c r="R151" s="23"/>
+      <c r="S151" s="23"/>
+      <c r="T151" s="23"/>
+      <c r="U151" s="23"/>
+      <c r="V151" s="23"/>
+      <c r="W151" s="23"/>
+      <c r="X151" s="23"/>
+      <c r="Y151" s="23"/>
+      <c r="Z151" s="23"/>
+      <c r="AA151" s="23"/>
+      <c r="AB151" s="23"/>
+      <c r="AC151" s="23"/>
+      <c r="AD151" s="23"/>
+      <c r="AE151" s="23"/>
+      <c r="AF151" s="23"/>
+      <c r="AG151" s="23"/>
+      <c r="AH151" s="23"/>
+      <c r="AI151" s="23"/>
+      <c r="AJ151" s="23"/>
+      <c r="AK151" s="23"/>
+      <c r="AL151" s="23"/>
+      <c r="AM151" s="23"/>
+      <c r="AN151" s="23"/>
+      <c r="AO151" s="23"/>
+      <c r="AP151" s="23"/>
+      <c r="AQ151" s="23"/>
+      <c r="AR151" s="23"/>
+      <c r="AS151" s="23"/>
+      <c r="AT151" s="23"/>
+      <c r="AU151" s="23"/>
+      <c r="AV151" s="23"/>
+      <c r="AW151" s="23"/>
+      <c r="AX151" s="23"/>
+      <c r="AY151" s="23"/>
+      <c r="AZ151" s="23"/>
+      <c r="BA151" s="23"/>
+      <c r="BB151" s="23"/>
+      <c r="BC151" s="23"/>
+      <c r="BD151" s="23"/>
+      <c r="BE151" s="23"/>
+      <c r="BF151" s="23"/>
+      <c r="BG151" s="23"/>
+      <c r="BH151" s="23"/>
+      <c r="BI151" s="23"/>
+      <c r="BJ151" s="23"/>
+      <c r="BK151" s="23"/>
+      <c r="BL151" s="23"/>
+      <c r="BM151" s="23"/>
+      <c r="BN151" s="23"/>
+      <c r="BO151" s="23"/>
+    </row>
+    <row r="152" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A152" s="111"/>
+      <c r="B152" s="86"/>
+      <c r="C152" s="117"/>
+      <c r="D152" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E152" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F152" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G152" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H152" s="23"/>
+      <c r="I152" s="23"/>
+      <c r="J152" s="23"/>
+      <c r="K152" s="23"/>
+      <c r="L152" s="23"/>
+      <c r="M152" s="23"/>
+      <c r="N152" s="23"/>
+      <c r="O152" s="23"/>
+      <c r="P152" s="23"/>
+      <c r="Q152" s="23"/>
+      <c r="R152" s="23"/>
+      <c r="S152" s="23"/>
+      <c r="T152" s="23"/>
+      <c r="U152" s="23"/>
+      <c r="V152" s="23"/>
+      <c r="W152" s="23"/>
+      <c r="X152" s="23"/>
+      <c r="Y152" s="23"/>
+      <c r="Z152" s="23"/>
+      <c r="AA152" s="23"/>
+      <c r="AB152" s="23"/>
+      <c r="AC152" s="23"/>
+      <c r="AD152" s="23"/>
+      <c r="AE152" s="23"/>
+      <c r="AF152" s="23"/>
+      <c r="AG152" s="23"/>
+      <c r="AH152" s="23"/>
+      <c r="AI152" s="23"/>
+      <c r="AJ152" s="23"/>
+      <c r="AK152" s="23"/>
+      <c r="AL152" s="23"/>
+      <c r="AM152" s="23"/>
+      <c r="AN152" s="23"/>
+      <c r="AO152" s="23"/>
+      <c r="AP152" s="23"/>
+      <c r="AQ152" s="23"/>
+      <c r="AR152" s="23"/>
+      <c r="AS152" s="23"/>
+      <c r="AT152" s="23"/>
+      <c r="AU152" s="23"/>
+      <c r="AV152" s="23"/>
+      <c r="AW152" s="23"/>
+      <c r="AX152" s="23"/>
+      <c r="AY152" s="23"/>
+      <c r="AZ152" s="23"/>
+      <c r="BA152" s="23"/>
+      <c r="BB152" s="23"/>
+      <c r="BC152" s="23"/>
+      <c r="BD152" s="23"/>
+      <c r="BE152" s="23"/>
+      <c r="BF152" s="23"/>
+      <c r="BG152" s="23"/>
+      <c r="BH152" s="23"/>
+      <c r="BI152" s="23"/>
+      <c r="BJ152" s="23"/>
+      <c r="BK152" s="23"/>
+      <c r="BL152" s="23"/>
+      <c r="BM152" s="23"/>
+      <c r="BN152" s="23"/>
+      <c r="BO152" s="23"/>
+    </row>
+    <row r="153" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A153" s="112">
+        <v>70</v>
+      </c>
+      <c r="B153" s="2"/>
+      <c r="C153" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="D153" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E153" s="16">
+        <v>650</v>
+      </c>
+      <c r="F153" s="18">
+        <v>800</v>
+      </c>
+      <c r="G153" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H153" s="128"/>
+      <c r="I153" s="128"/>
+      <c r="J153" s="128"/>
+      <c r="K153" s="128"/>
+      <c r="L153" s="128"/>
+      <c r="M153" s="128"/>
+      <c r="N153" s="128"/>
+      <c r="O153" s="128"/>
+      <c r="P153" s="128"/>
+      <c r="Q153" s="128"/>
+      <c r="R153" s="128"/>
+      <c r="S153" s="128"/>
+      <c r="T153" s="128"/>
+      <c r="U153" s="128"/>
+      <c r="V153" s="128"/>
+      <c r="W153" s="128"/>
+      <c r="X153" s="128"/>
+      <c r="Y153" s="128"/>
+      <c r="Z153" s="128"/>
+      <c r="AA153" s="128"/>
+      <c r="AB153" s="128"/>
+      <c r="AC153" s="128"/>
+      <c r="AD153" s="128"/>
+      <c r="AE153" s="128"/>
+      <c r="AF153" s="128"/>
+      <c r="AG153" s="128"/>
+      <c r="AH153" s="128"/>
+      <c r="AI153" s="128"/>
+      <c r="AJ153" s="128"/>
+      <c r="AK153" s="128"/>
+      <c r="AL153" s="128"/>
+      <c r="AM153" s="128"/>
+      <c r="AN153" s="128"/>
+      <c r="AO153" s="128"/>
+      <c r="AP153" s="128"/>
+      <c r="AQ153" s="128"/>
+      <c r="AR153" s="128"/>
+      <c r="AS153" s="128"/>
+      <c r="AT153" s="128"/>
+      <c r="AU153" s="128"/>
+      <c r="AV153" s="128"/>
+      <c r="AW153" s="128"/>
+      <c r="AX153" s="128"/>
+      <c r="AY153" s="128"/>
+      <c r="AZ153" s="128"/>
+      <c r="BA153" s="128"/>
+      <c r="BB153" s="128"/>
+      <c r="BC153" s="128"/>
+      <c r="BD153" s="128"/>
+      <c r="BE153" s="128"/>
+      <c r="BF153" s="128"/>
+      <c r="BG153" s="128"/>
+      <c r="BH153" s="128"/>
+      <c r="BI153" s="128"/>
+      <c r="BJ153" s="128"/>
+      <c r="BK153" s="128"/>
+      <c r="BL153" s="128"/>
+      <c r="BM153" s="128"/>
+      <c r="BN153" s="128"/>
+      <c r="BO153" s="128"/>
+    </row>
+    <row r="154" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A154" s="113"/>
+      <c r="B154" s="2"/>
+      <c r="C154" s="127"/>
+      <c r="D154" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E154" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F154" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G154" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H154" s="23"/>
+      <c r="I154" s="23"/>
+      <c r="J154" s="23"/>
+      <c r="K154" s="23"/>
+      <c r="L154" s="23"/>
+      <c r="M154" s="23"/>
+      <c r="N154" s="23"/>
+      <c r="O154" s="23"/>
+      <c r="P154" s="23"/>
+      <c r="Q154" s="23"/>
+      <c r="R154" s="23"/>
+      <c r="S154" s="23"/>
+      <c r="T154" s="23"/>
+      <c r="U154" s="23"/>
+      <c r="V154" s="23"/>
+      <c r="W154" s="23"/>
+      <c r="X154" s="23"/>
+      <c r="Y154" s="23"/>
+      <c r="Z154" s="23"/>
+      <c r="AA154" s="23"/>
+      <c r="AB154" s="23"/>
+      <c r="AC154" s="23"/>
+      <c r="AD154" s="23"/>
+      <c r="AE154" s="23"/>
+      <c r="AF154" s="23"/>
+      <c r="AG154" s="23"/>
+      <c r="AH154" s="23"/>
+      <c r="AI154" s="23"/>
+      <c r="AJ154" s="23"/>
+      <c r="AK154" s="23"/>
+      <c r="AL154" s="23"/>
+      <c r="AM154" s="23"/>
+      <c r="AN154" s="23"/>
+      <c r="AO154" s="23"/>
+      <c r="AP154" s="23"/>
+      <c r="AQ154" s="23"/>
+      <c r="AR154" s="23"/>
+      <c r="AS154" s="23"/>
+      <c r="AT154" s="23"/>
+      <c r="AU154" s="23"/>
+      <c r="AV154" s="23"/>
+      <c r="AW154" s="23"/>
+      <c r="AX154" s="23"/>
+      <c r="AY154" s="23"/>
+      <c r="AZ154" s="23"/>
+      <c r="BA154" s="23"/>
+      <c r="BB154" s="23"/>
+      <c r="BC154" s="23"/>
+      <c r="BD154" s="23"/>
+      <c r="BE154" s="23"/>
+      <c r="BF154" s="23"/>
+      <c r="BG154" s="23"/>
+      <c r="BH154" s="23"/>
+      <c r="BI154" s="23"/>
+      <c r="BJ154" s="23"/>
+      <c r="BK154" s="23"/>
+      <c r="BL154" s="23"/>
+      <c r="BM154" s="23"/>
+      <c r="BN154" s="23"/>
+      <c r="BO154" s="23"/>
+    </row>
+    <row r="155" spans="1:67" ht="30.6" customHeight="1">
+      <c r="A155" s="110">
+        <v>71</v>
+      </c>
+      <c r="B155" s="86"/>
+      <c r="C155" s="135" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E155" s="87">
+        <v>650</v>
+      </c>
+      <c r="F155" s="88">
+        <v>800</v>
+      </c>
+      <c r="G155" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H155" s="128"/>
+      <c r="I155" s="128"/>
+      <c r="J155" s="128"/>
+      <c r="K155" s="128"/>
+      <c r="L155" s="128"/>
+      <c r="M155" s="128"/>
+      <c r="N155" s="128"/>
+      <c r="O155" s="128"/>
+      <c r="P155" s="128"/>
+      <c r="Q155" s="128"/>
+      <c r="R155" s="128"/>
+      <c r="S155" s="128"/>
+      <c r="T155" s="128"/>
+      <c r="U155" s="128"/>
+      <c r="V155" s="128"/>
+      <c r="W155" s="128"/>
+      <c r="X155" s="128"/>
+      <c r="Y155" s="128"/>
+      <c r="Z155" s="128"/>
+      <c r="AA155" s="128"/>
+      <c r="AB155" s="128"/>
+      <c r="AC155" s="128"/>
+      <c r="AD155" s="128"/>
+      <c r="AE155" s="128"/>
+      <c r="AF155" s="128"/>
+      <c r="AG155" s="128"/>
+      <c r="AH155" s="128"/>
+      <c r="AI155" s="128"/>
+      <c r="AJ155" s="128"/>
+      <c r="AK155" s="128"/>
+      <c r="AL155" s="128"/>
+      <c r="AM155" s="128"/>
+      <c r="AN155" s="128"/>
+      <c r="AO155" s="128"/>
+      <c r="AP155" s="128"/>
+      <c r="AQ155" s="128"/>
+      <c r="AR155" s="128"/>
+      <c r="AS155" s="128"/>
+      <c r="AT155" s="128"/>
+      <c r="AU155" s="128"/>
+      <c r="AV155" s="128"/>
+      <c r="AW155" s="128"/>
+      <c r="AX155" s="128"/>
+      <c r="AY155" s="128"/>
+      <c r="AZ155" s="128"/>
+      <c r="BA155" s="128"/>
+      <c r="BB155" s="128"/>
+      <c r="BC155" s="128"/>
+      <c r="BD155" s="128"/>
+      <c r="BE155" s="128"/>
+      <c r="BF155" s="128"/>
+      <c r="BG155" s="128"/>
+      <c r="BH155" s="128"/>
+      <c r="BI155" s="128"/>
+      <c r="BJ155" s="128"/>
+      <c r="BK155" s="128"/>
+      <c r="BL155" s="128"/>
+      <c r="BM155" s="128"/>
+      <c r="BN155" s="128"/>
+      <c r="BO155" s="128"/>
+    </row>
+    <row r="156" spans="1:67" ht="30.6" customHeight="1">
+      <c r="A156" s="111"/>
+      <c r="B156" s="86"/>
+      <c r="C156" s="135"/>
+      <c r="D156" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E156" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F156" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G156" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H156" s="23"/>
+      <c r="I156" s="23"/>
+      <c r="J156" s="23"/>
+      <c r="K156" s="23"/>
+      <c r="L156" s="23"/>
+      <c r="M156" s="23"/>
+      <c r="N156" s="23"/>
+      <c r="O156" s="23"/>
+      <c r="P156" s="23"/>
+      <c r="Q156" s="23"/>
+      <c r="R156" s="23"/>
+      <c r="S156" s="23"/>
+      <c r="T156" s="23"/>
+      <c r="U156" s="23"/>
+      <c r="V156" s="23"/>
+      <c r="W156" s="23"/>
+      <c r="X156" s="23"/>
+      <c r="Y156" s="23"/>
+      <c r="Z156" s="23"/>
+      <c r="AA156" s="23"/>
+      <c r="AB156" s="23"/>
+      <c r="AC156" s="23"/>
+      <c r="AD156" s="23"/>
+      <c r="AE156" s="23"/>
+      <c r="AF156" s="23"/>
+      <c r="AG156" s="23"/>
+      <c r="AH156" s="23"/>
+      <c r="AI156" s="23"/>
+      <c r="AJ156" s="23"/>
+      <c r="AK156" s="23"/>
+      <c r="AL156" s="23"/>
+      <c r="AM156" s="23"/>
+      <c r="AN156" s="23"/>
+      <c r="AO156" s="23"/>
+      <c r="AP156" s="23"/>
+      <c r="AQ156" s="23"/>
+      <c r="AR156" s="23"/>
+      <c r="AS156" s="23"/>
+      <c r="AT156" s="23"/>
+      <c r="AU156" s="23"/>
+      <c r="AV156" s="23"/>
+      <c r="AW156" s="23"/>
+      <c r="AX156" s="23"/>
+      <c r="AY156" s="23"/>
+      <c r="AZ156" s="23"/>
+      <c r="BA156" s="23"/>
+      <c r="BB156" s="23"/>
+      <c r="BC156" s="23"/>
+      <c r="BD156" s="23"/>
+      <c r="BE156" s="23"/>
+      <c r="BF156" s="23"/>
+      <c r="BG156" s="23"/>
+      <c r="BH156" s="23"/>
+      <c r="BI156" s="23"/>
+      <c r="BJ156" s="23"/>
+      <c r="BK156" s="23"/>
+      <c r="BL156" s="23"/>
+      <c r="BM156" s="23"/>
+      <c r="BN156" s="23"/>
+      <c r="BO156" s="23"/>
+    </row>
+    <row r="157" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A157" s="112">
+        <v>72</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="127" t="s">
+        <v>58</v>
+      </c>
+      <c r="D157" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E157" s="16">
+        <v>650</v>
+      </c>
+      <c r="F157" s="18">
+        <v>800</v>
+      </c>
+      <c r="G157" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H157" s="128"/>
+      <c r="I157" s="128"/>
+      <c r="J157" s="128"/>
+      <c r="K157" s="128"/>
+      <c r="L157" s="128"/>
+      <c r="M157" s="128"/>
+      <c r="N157" s="128"/>
+      <c r="O157" s="128"/>
+      <c r="P157" s="128"/>
+      <c r="Q157" s="128"/>
+      <c r="R157" s="128"/>
+      <c r="S157" s="128"/>
+      <c r="T157" s="128"/>
+      <c r="U157" s="128"/>
+      <c r="V157" s="128"/>
+      <c r="W157" s="128"/>
+      <c r="X157" s="128"/>
+      <c r="Y157" s="128"/>
+      <c r="Z157" s="128"/>
+      <c r="AA157" s="128"/>
+      <c r="AB157" s="128"/>
+      <c r="AC157" s="128"/>
+      <c r="AD157" s="128"/>
+      <c r="AE157" s="128"/>
+      <c r="AF157" s="128"/>
+      <c r="AG157" s="128"/>
+      <c r="AH157" s="128"/>
+      <c r="AI157" s="128"/>
+      <c r="AJ157" s="128"/>
+      <c r="AK157" s="128"/>
+      <c r="AL157" s="128"/>
+      <c r="AM157" s="128"/>
+      <c r="AN157" s="128"/>
+      <c r="AO157" s="128"/>
+      <c r="AP157" s="128"/>
+      <c r="AQ157" s="128"/>
+      <c r="AR157" s="128"/>
+      <c r="AS157" s="128"/>
+      <c r="AT157" s="128"/>
+      <c r="AU157" s="128"/>
+      <c r="AV157" s="128"/>
+      <c r="AW157" s="128"/>
+      <c r="AX157" s="128"/>
+      <c r="AY157" s="128"/>
+      <c r="AZ157" s="128"/>
+      <c r="BA157" s="128"/>
+      <c r="BB157" s="128"/>
+      <c r="BC157" s="128"/>
+      <c r="BD157" s="128"/>
+      <c r="BE157" s="128"/>
+      <c r="BF157" s="128"/>
+      <c r="BG157" s="128"/>
+      <c r="BH157" s="128"/>
+      <c r="BI157" s="128"/>
+      <c r="BJ157" s="128"/>
+      <c r="BK157" s="128"/>
+      <c r="BL157" s="128"/>
+      <c r="BM157" s="128"/>
+      <c r="BN157" s="128"/>
+      <c r="BO157" s="128"/>
+    </row>
+    <row r="158" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A158" s="113"/>
+      <c r="B158" s="2"/>
+      <c r="C158" s="127"/>
+      <c r="D158" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E158" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F158" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G158" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H158" s="23"/>
+      <c r="I158" s="23"/>
+      <c r="J158" s="23"/>
+      <c r="K158" s="23"/>
+      <c r="L158" s="23"/>
+      <c r="M158" s="23"/>
+      <c r="N158" s="23"/>
+      <c r="O158" s="23"/>
+      <c r="P158" s="23"/>
+      <c r="Q158" s="23"/>
+      <c r="R158" s="23"/>
+      <c r="S158" s="23"/>
+      <c r="T158" s="23"/>
+      <c r="U158" s="23"/>
+      <c r="V158" s="23"/>
+      <c r="W158" s="23"/>
+      <c r="X158" s="23"/>
+      <c r="Y158" s="23"/>
+      <c r="Z158" s="23"/>
+      <c r="AA158" s="23"/>
+      <c r="AB158" s="23"/>
+      <c r="AC158" s="23"/>
+      <c r="AD158" s="23"/>
+      <c r="AE158" s="23"/>
+      <c r="AF158" s="23"/>
+      <c r="AG158" s="23"/>
+      <c r="AH158" s="23"/>
+      <c r="AI158" s="23"/>
+      <c r="AJ158" s="23"/>
+      <c r="AK158" s="23"/>
+      <c r="AL158" s="23"/>
+      <c r="AM158" s="23"/>
+      <c r="AN158" s="23"/>
+      <c r="AO158" s="23"/>
+      <c r="AP158" s="23"/>
+      <c r="AQ158" s="23"/>
+      <c r="AR158" s="23"/>
+      <c r="AS158" s="23"/>
+      <c r="AT158" s="23"/>
+      <c r="AU158" s="23"/>
+      <c r="AV158" s="23"/>
+      <c r="AW158" s="23"/>
+      <c r="AX158" s="23"/>
+      <c r="AY158" s="23"/>
+      <c r="AZ158" s="23"/>
+      <c r="BA158" s="23"/>
+      <c r="BB158" s="23"/>
+      <c r="BC158" s="23"/>
+      <c r="BD158" s="23"/>
+      <c r="BE158" s="23"/>
+      <c r="BF158" s="23"/>
+      <c r="BG158" s="23"/>
+      <c r="BH158" s="23"/>
+      <c r="BI158" s="23"/>
+      <c r="BJ158" s="23"/>
+      <c r="BK158" s="23"/>
+      <c r="BL158" s="23"/>
+      <c r="BM158" s="23"/>
+      <c r="BN158" s="23"/>
+      <c r="BO158" s="23"/>
+    </row>
+    <row r="159" spans="1:67" ht="27.6" customHeight="1">
+      <c r="A159" s="110">
+        <v>73</v>
+      </c>
+      <c r="B159" s="86"/>
+      <c r="C159" s="117" t="s">
+        <v>141</v>
+      </c>
+      <c r="D159" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E159" s="87">
+        <v>650</v>
+      </c>
+      <c r="F159" s="88">
+        <v>800</v>
+      </c>
+      <c r="G159" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H159" s="128"/>
+      <c r="I159" s="128"/>
+      <c r="J159" s="128"/>
+      <c r="K159" s="128"/>
+      <c r="L159" s="128"/>
+      <c r="M159" s="128"/>
+      <c r="N159" s="128"/>
+      <c r="O159" s="128"/>
+      <c r="P159" s="128"/>
+      <c r="Q159" s="128"/>
+      <c r="R159" s="128"/>
+      <c r="S159" s="128"/>
+      <c r="T159" s="128"/>
+      <c r="U159" s="128"/>
+      <c r="V159" s="128"/>
+      <c r="W159" s="128"/>
+      <c r="X159" s="128"/>
+      <c r="Y159" s="128"/>
+      <c r="Z159" s="128"/>
+      <c r="AA159" s="128"/>
+      <c r="AB159" s="128"/>
+      <c r="AC159" s="128"/>
+      <c r="AD159" s="128"/>
+      <c r="AE159" s="128"/>
+      <c r="AF159" s="128"/>
+      <c r="AG159" s="128"/>
+      <c r="AH159" s="128"/>
+      <c r="AI159" s="128"/>
+      <c r="AJ159" s="128"/>
+      <c r="AK159" s="128"/>
+      <c r="AL159" s="128"/>
+      <c r="AM159" s="128"/>
+      <c r="AN159" s="128"/>
+      <c r="AO159" s="128"/>
+      <c r="AP159" s="128"/>
+      <c r="AQ159" s="128"/>
+      <c r="AR159" s="128"/>
+      <c r="AS159" s="128"/>
+      <c r="AT159" s="128"/>
+      <c r="AU159" s="128"/>
+      <c r="AV159" s="128"/>
+      <c r="AW159" s="128"/>
+      <c r="AX159" s="128"/>
+      <c r="AY159" s="128"/>
+      <c r="AZ159" s="128"/>
+      <c r="BA159" s="128"/>
+      <c r="BB159" s="128"/>
+      <c r="BC159" s="128"/>
+      <c r="BD159" s="128"/>
+      <c r="BE159" s="128"/>
+      <c r="BF159" s="128"/>
+      <c r="BG159" s="128"/>
+      <c r="BH159" s="128"/>
+      <c r="BI159" s="128"/>
+      <c r="BJ159" s="128"/>
+      <c r="BK159" s="128"/>
+      <c r="BL159" s="128"/>
+      <c r="BM159" s="128"/>
+      <c r="BN159" s="128"/>
+      <c r="BO159" s="128"/>
+    </row>
+    <row r="160" spans="1:67">
+      <c r="A160" s="111"/>
+      <c r="B160" s="86"/>
+      <c r="C160" s="117"/>
+      <c r="D160" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E160" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F160" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G160" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H160" s="23"/>
+      <c r="I160" s="23"/>
+      <c r="J160" s="23"/>
+      <c r="K160" s="23"/>
+      <c r="L160" s="23"/>
+      <c r="M160" s="23"/>
+      <c r="N160" s="23"/>
+      <c r="O160" s="23"/>
+      <c r="P160" s="23"/>
+      <c r="Q160" s="23"/>
+      <c r="R160" s="23"/>
+      <c r="S160" s="23"/>
+      <c r="T160" s="23"/>
+      <c r="U160" s="23"/>
+      <c r="V160" s="23"/>
+      <c r="W160" s="23"/>
+      <c r="X160" s="23"/>
+      <c r="Y160" s="23"/>
+      <c r="Z160" s="23"/>
+      <c r="AA160" s="23"/>
+      <c r="AB160" s="23"/>
+      <c r="AC160" s="23"/>
+      <c r="AD160" s="23"/>
+      <c r="AE160" s="23"/>
+      <c r="AF160" s="23"/>
+      <c r="AG160" s="23"/>
+      <c r="AH160" s="23"/>
+      <c r="AI160" s="23"/>
+      <c r="AJ160" s="23"/>
+      <c r="AK160" s="23"/>
+      <c r="AL160" s="23"/>
+      <c r="AM160" s="23"/>
+      <c r="AN160" s="23"/>
+      <c r="AO160" s="23"/>
+      <c r="AP160" s="23"/>
+      <c r="AQ160" s="23"/>
+      <c r="AR160" s="23"/>
+      <c r="AS160" s="23"/>
+      <c r="AT160" s="23"/>
+      <c r="AU160" s="23"/>
+      <c r="AV160" s="23"/>
+      <c r="AW160" s="23"/>
+      <c r="AX160" s="23"/>
+      <c r="AY160" s="23"/>
+      <c r="AZ160" s="23"/>
+      <c r="BA160" s="23"/>
+      <c r="BB160" s="23"/>
+      <c r="BC160" s="23"/>
+      <c r="BD160" s="23"/>
+      <c r="BE160" s="23"/>
+      <c r="BF160" s="23"/>
+      <c r="BG160" s="23"/>
+      <c r="BH160" s="23"/>
+      <c r="BI160" s="23"/>
+      <c r="BJ160" s="23"/>
+      <c r="BK160" s="23"/>
+      <c r="BL160" s="23"/>
+      <c r="BM160" s="23"/>
+      <c r="BN160" s="23"/>
+      <c r="BO160" s="23"/>
+    </row>
+    <row r="161" spans="1:67" ht="26.45" customHeight="1">
+      <c r="A161" s="112">
+        <v>74</v>
+      </c>
+      <c r="B161" s="2"/>
+      <c r="C161" s="116" t="s">
+        <v>299</v>
+      </c>
+      <c r="D161" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E161" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F161" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G161" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H161" s="23"/>
+      <c r="I161" s="23"/>
+      <c r="J161" s="23"/>
+      <c r="K161" s="23"/>
+      <c r="L161" s="23"/>
+      <c r="M161" s="23"/>
+      <c r="N161" s="23"/>
+      <c r="O161" s="23"/>
+      <c r="P161" s="23"/>
+      <c r="Q161" s="23"/>
+      <c r="R161" s="23"/>
+      <c r="S161" s="23"/>
+      <c r="T161" s="23"/>
+      <c r="U161" s="23"/>
+      <c r="V161" s="23"/>
+      <c r="W161" s="23"/>
+      <c r="X161" s="23"/>
+      <c r="Y161" s="23"/>
+      <c r="Z161" s="23"/>
+      <c r="AA161" s="23"/>
+      <c r="AB161" s="23"/>
+      <c r="AC161" s="23"/>
+      <c r="AD161" s="23"/>
+      <c r="AE161" s="23"/>
+      <c r="AF161" s="23"/>
+      <c r="AG161" s="23"/>
+      <c r="AH161" s="23"/>
+      <c r="AI161" s="23"/>
+      <c r="AJ161" s="23"/>
+      <c r="AK161" s="23"/>
+      <c r="AL161" s="23"/>
+      <c r="AM161" s="23"/>
+      <c r="AN161" s="23"/>
+      <c r="AO161" s="23"/>
+      <c r="AP161" s="23"/>
+      <c r="AQ161" s="23"/>
+      <c r="AR161" s="23"/>
+      <c r="AS161" s="23"/>
+      <c r="AT161" s="23"/>
+      <c r="AU161" s="23"/>
+      <c r="AV161" s="23"/>
+      <c r="AW161" s="23"/>
+      <c r="AX161" s="23"/>
+      <c r="AY161" s="23"/>
+      <c r="AZ161" s="23"/>
+      <c r="BA161" s="23"/>
+      <c r="BB161" s="23"/>
+      <c r="BC161" s="23"/>
+      <c r="BD161" s="23"/>
+      <c r="BE161" s="23"/>
+      <c r="BF161" s="23"/>
+      <c r="BG161" s="23"/>
+      <c r="BH161" s="23"/>
+      <c r="BI161" s="23"/>
+      <c r="BJ161" s="23"/>
+      <c r="BK161" s="23"/>
+      <c r="BL161" s="23"/>
+      <c r="BM161" s="23"/>
+      <c r="BN161" s="23"/>
+      <c r="BO161" s="23"/>
+    </row>
+    <row r="162" spans="1:67" ht="26.45" customHeight="1">
+      <c r="A162" s="113"/>
+      <c r="B162" s="2"/>
+      <c r="C162" s="116"/>
+      <c r="D162" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="E162" s="16">
+        <v>2800</v>
+      </c>
+      <c r="F162" s="18">
+        <v>3000</v>
+      </c>
+      <c r="G162" s="16">
+        <v>4500</v>
+      </c>
+      <c r="H162" s="23"/>
+      <c r="I162" s="23"/>
+      <c r="J162" s="23"/>
+      <c r="K162" s="23"/>
+      <c r="L162" s="23"/>
+      <c r="M162" s="23"/>
+      <c r="N162" s="23"/>
+      <c r="O162" s="23"/>
+      <c r="P162" s="23"/>
+      <c r="Q162" s="23"/>
+      <c r="R162" s="23"/>
+      <c r="S162" s="23"/>
+      <c r="T162" s="23"/>
+      <c r="U162" s="23"/>
+      <c r="V162" s="23"/>
+      <c r="W162" s="23"/>
+      <c r="X162" s="23"/>
+      <c r="Y162" s="23"/>
+      <c r="Z162" s="23"/>
+      <c r="AA162" s="23"/>
+      <c r="AB162" s="23"/>
+      <c r="AC162" s="23"/>
+      <c r="AD162" s="23"/>
+      <c r="AE162" s="23"/>
+      <c r="AF162" s="23"/>
+      <c r="AG162" s="23"/>
+      <c r="AH162" s="23"/>
+      <c r="AI162" s="23"/>
+      <c r="AJ162" s="23"/>
+      <c r="AK162" s="23"/>
+      <c r="AL162" s="23"/>
+      <c r="AM162" s="23"/>
+      <c r="AN162" s="23"/>
+      <c r="AO162" s="23"/>
+      <c r="AP162" s="23"/>
+      <c r="AQ162" s="23"/>
+      <c r="AR162" s="23"/>
+      <c r="AS162" s="23"/>
+      <c r="AT162" s="23"/>
+      <c r="AU162" s="23"/>
+      <c r="AV162" s="23"/>
+      <c r="AW162" s="23"/>
+      <c r="AX162" s="23"/>
+      <c r="AY162" s="23"/>
+      <c r="AZ162" s="23"/>
+      <c r="BA162" s="23"/>
+      <c r="BB162" s="23"/>
+      <c r="BC162" s="23"/>
+      <c r="BD162" s="23"/>
+      <c r="BE162" s="23"/>
+      <c r="BF162" s="23"/>
+      <c r="BG162" s="23"/>
+      <c r="BH162" s="23"/>
+      <c r="BI162" s="23"/>
+      <c r="BJ162" s="23"/>
+      <c r="BK162" s="23"/>
+      <c r="BL162" s="23"/>
+      <c r="BM162" s="23"/>
+      <c r="BN162" s="23"/>
+      <c r="BO162" s="23"/>
+    </row>
+    <row r="163" spans="1:67" ht="31.9" customHeight="1">
+      <c r="A163" s="110">
+        <v>75</v>
+      </c>
+      <c r="B163" s="86"/>
+      <c r="C163" s="117" t="s">
+        <v>300</v>
+      </c>
+      <c r="D163" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E163" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F163" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G163" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H163" s="23"/>
+      <c r="I163" s="23"/>
+      <c r="J163" s="23"/>
+      <c r="K163" s="23"/>
+      <c r="L163" s="23"/>
+      <c r="M163" s="23"/>
+      <c r="N163" s="23"/>
+      <c r="O163" s="23"/>
+      <c r="P163" s="23"/>
+      <c r="Q163" s="23"/>
+      <c r="R163" s="23"/>
+      <c r="S163" s="23"/>
+      <c r="T163" s="23"/>
+      <c r="U163" s="23"/>
+      <c r="V163" s="23"/>
+      <c r="W163" s="23"/>
+      <c r="X163" s="23"/>
+      <c r="Y163" s="23"/>
+      <c r="Z163" s="23"/>
+      <c r="AA163" s="23"/>
+      <c r="AB163" s="23"/>
+      <c r="AC163" s="23"/>
+      <c r="AD163" s="23"/>
+      <c r="AE163" s="23"/>
+      <c r="AF163" s="23"/>
+      <c r="AG163" s="23"/>
+      <c r="AH163" s="23"/>
+      <c r="AI163" s="23"/>
+      <c r="AJ163" s="23"/>
+      <c r="AK163" s="23"/>
+      <c r="AL163" s="23"/>
+      <c r="AM163" s="23"/>
+      <c r="AN163" s="23"/>
+      <c r="AO163" s="23"/>
+      <c r="AP163" s="23"/>
+      <c r="AQ163" s="23"/>
+      <c r="AR163" s="23"/>
+      <c r="AS163" s="23"/>
+      <c r="AT163" s="23"/>
+      <c r="AU163" s="23"/>
+      <c r="AV163" s="23"/>
+      <c r="AW163" s="23"/>
+      <c r="AX163" s="23"/>
+      <c r="AY163" s="23"/>
+      <c r="AZ163" s="23"/>
+      <c r="BA163" s="23"/>
+      <c r="BB163" s="23"/>
+      <c r="BC163" s="23"/>
+      <c r="BD163" s="23"/>
+      <c r="BE163" s="23"/>
+      <c r="BF163" s="23"/>
+      <c r="BG163" s="23"/>
+      <c r="BH163" s="23"/>
+      <c r="BI163" s="23"/>
+      <c r="BJ163" s="23"/>
+      <c r="BK163" s="23"/>
+      <c r="BL163" s="23"/>
+      <c r="BM163" s="23"/>
+      <c r="BN163" s="23"/>
+      <c r="BO163" s="23"/>
+    </row>
+    <row r="164" spans="1:67" ht="31.9" customHeight="1">
+      <c r="A164" s="111"/>
+      <c r="B164" s="86"/>
+      <c r="C164" s="117"/>
+      <c r="D164" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E164" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F164" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G164" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H164" s="23"/>
+      <c r="I164" s="23"/>
+      <c r="J164" s="23"/>
+      <c r="K164" s="23"/>
+      <c r="L164" s="23"/>
+      <c r="M164" s="23"/>
+      <c r="N164" s="23"/>
+      <c r="O164" s="23"/>
+      <c r="P164" s="23"/>
+      <c r="Q164" s="23"/>
+      <c r="R164" s="23"/>
+      <c r="S164" s="23"/>
+      <c r="T164" s="23"/>
+      <c r="U164" s="23"/>
+      <c r="V164" s="23"/>
+      <c r="W164" s="23"/>
+      <c r="X164" s="23"/>
+      <c r="Y164" s="23"/>
+      <c r="Z164" s="23"/>
+      <c r="AA164" s="23"/>
+      <c r="AB164" s="23"/>
+      <c r="AC164" s="23"/>
+      <c r="AD164" s="23"/>
+      <c r="AE164" s="23"/>
+      <c r="AF164" s="23"/>
+      <c r="AG164" s="23"/>
+      <c r="AH164" s="23"/>
+      <c r="AI164" s="23"/>
+      <c r="AJ164" s="23"/>
+      <c r="AK164" s="23"/>
+      <c r="AL164" s="23"/>
+      <c r="AM164" s="23"/>
+      <c r="AN164" s="23"/>
+      <c r="AO164" s="23"/>
+      <c r="AP164" s="23"/>
+      <c r="AQ164" s="23"/>
+      <c r="AR164" s="23"/>
+      <c r="AS164" s="23"/>
+      <c r="AT164" s="23"/>
+      <c r="AU164" s="23"/>
+      <c r="AV164" s="23"/>
+      <c r="AW164" s="23"/>
+      <c r="AX164" s="23"/>
+      <c r="AY164" s="23"/>
+      <c r="AZ164" s="23"/>
+      <c r="BA164" s="23"/>
+      <c r="BB164" s="23"/>
+      <c r="BC164" s="23"/>
+      <c r="BD164" s="23"/>
+      <c r="BE164" s="23"/>
+      <c r="BF164" s="23"/>
+      <c r="BG164" s="23"/>
+      <c r="BH164" s="23"/>
+      <c r="BI164" s="23"/>
+      <c r="BJ164" s="23"/>
+      <c r="BK164" s="23"/>
+      <c r="BL164" s="23"/>
+      <c r="BM164" s="23"/>
+      <c r="BN164" s="23"/>
+      <c r="BO164" s="23"/>
+    </row>
+    <row r="165" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A165" s="112">
+        <v>76</v>
+      </c>
+      <c r="B165" s="2"/>
+      <c r="C165" s="127" t="s">
+        <v>59</v>
+      </c>
+      <c r="D165" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E165" s="16">
+        <v>650</v>
+      </c>
+      <c r="F165" s="18">
+        <v>800</v>
+      </c>
+      <c r="G165" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H165" s="128"/>
+      <c r="I165" s="128"/>
+      <c r="J165" s="128"/>
+      <c r="K165" s="128"/>
+      <c r="L165" s="128"/>
+      <c r="M165" s="128"/>
+      <c r="N165" s="128"/>
+      <c r="O165" s="128"/>
+      <c r="P165" s="128"/>
+      <c r="Q165" s="128"/>
+      <c r="R165" s="128"/>
+      <c r="S165" s="128"/>
+      <c r="T165" s="128"/>
+      <c r="U165" s="128"/>
+      <c r="V165" s="128"/>
+      <c r="W165" s="128"/>
+      <c r="X165" s="128"/>
+      <c r="Y165" s="128"/>
+      <c r="Z165" s="128"/>
+      <c r="AA165" s="128"/>
+      <c r="AB165" s="128"/>
+      <c r="AC165" s="128"/>
+      <c r="AD165" s="128"/>
+      <c r="AE165" s="128"/>
+      <c r="AF165" s="128"/>
+      <c r="AG165" s="128"/>
+      <c r="AH165" s="128"/>
+      <c r="AI165" s="128"/>
+      <c r="AJ165" s="128"/>
+      <c r="AK165" s="128"/>
+      <c r="AL165" s="128"/>
+      <c r="AM165" s="128"/>
+      <c r="AN165" s="128"/>
+      <c r="AO165" s="128"/>
+      <c r="AP165" s="128"/>
+      <c r="AQ165" s="128"/>
+      <c r="AR165" s="128"/>
+      <c r="AS165" s="128"/>
+      <c r="AT165" s="128"/>
+      <c r="AU165" s="128"/>
+      <c r="AV165" s="128"/>
+      <c r="AW165" s="128"/>
+      <c r="AX165" s="128"/>
+      <c r="AY165" s="128"/>
+      <c r="AZ165" s="128"/>
+      <c r="BA165" s="128"/>
+      <c r="BB165" s="128"/>
+      <c r="BC165" s="128"/>
+      <c r="BD165" s="128"/>
+      <c r="BE165" s="128"/>
+      <c r="BF165" s="128"/>
+      <c r="BG165" s="128"/>
+      <c r="BH165" s="128"/>
+      <c r="BI165" s="128"/>
+      <c r="BJ165" s="128"/>
+      <c r="BK165" s="128"/>
+      <c r="BL165" s="128"/>
+      <c r="BM165" s="128"/>
+      <c r="BN165" s="128"/>
+      <c r="BO165" s="128"/>
+    </row>
+    <row r="166" spans="1:67" ht="24.6" customHeight="1">
+      <c r="A166" s="114"/>
+      <c r="B166" s="2"/>
+      <c r="C166" s="127"/>
+      <c r="D166" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E166" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F166" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G166" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H166" s="23"/>
+      <c r="I166" s="23"/>
+      <c r="J166" s="23"/>
+      <c r="K166" s="23"/>
+      <c r="L166" s="23"/>
+      <c r="M166" s="23"/>
+      <c r="N166" s="23"/>
+      <c r="O166" s="23"/>
+      <c r="P166" s="23"/>
+      <c r="Q166" s="23"/>
+      <c r="R166" s="23"/>
+      <c r="S166" s="23"/>
+      <c r="T166" s="23"/>
+      <c r="U166" s="23"/>
+      <c r="V166" s="23"/>
+      <c r="W166" s="23"/>
+      <c r="X166" s="23"/>
+      <c r="Y166" s="23"/>
+      <c r="Z166" s="23"/>
+      <c r="AA166" s="23"/>
+      <c r="AB166" s="23"/>
+      <c r="AC166" s="23"/>
+      <c r="AD166" s="23"/>
+      <c r="AE166" s="23"/>
+      <c r="AF166" s="23"/>
+      <c r="AG166" s="23"/>
+      <c r="AH166" s="23"/>
+      <c r="AI166" s="23"/>
+      <c r="AJ166" s="23"/>
+      <c r="AK166" s="23"/>
+      <c r="AL166" s="23"/>
+      <c r="AM166" s="23"/>
+      <c r="AN166" s="23"/>
+      <c r="AO166" s="23"/>
+      <c r="AP166" s="23"/>
+      <c r="AQ166" s="23"/>
+      <c r="AR166" s="23"/>
+      <c r="AS166" s="23"/>
+      <c r="AT166" s="23"/>
+      <c r="AU166" s="23"/>
+      <c r="AV166" s="23"/>
+      <c r="AW166" s="23"/>
+      <c r="AX166" s="23"/>
+      <c r="AY166" s="23"/>
+      <c r="AZ166" s="23"/>
+      <c r="BA166" s="23"/>
+      <c r="BB166" s="23"/>
+      <c r="BC166" s="23"/>
+      <c r="BD166" s="23"/>
+      <c r="BE166" s="23"/>
+      <c r="BF166" s="23"/>
+      <c r="BG166" s="23"/>
+      <c r="BH166" s="23"/>
+      <c r="BI166" s="23"/>
+      <c r="BJ166" s="23"/>
+      <c r="BK166" s="23"/>
+      <c r="BL166" s="23"/>
+      <c r="BM166" s="23"/>
+      <c r="BN166" s="23"/>
+      <c r="BO166" s="23"/>
+    </row>
+    <row r="167" spans="1:67" ht="24.6" customHeight="1">
+      <c r="A167" s="113"/>
+      <c r="B167" s="2"/>
+      <c r="C167" s="127"/>
+      <c r="D167" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="E167" s="16">
+        <v>2800</v>
+      </c>
+      <c r="F167" s="18">
+        <v>3000</v>
+      </c>
+      <c r="G167" s="16">
+        <v>4500</v>
+      </c>
+      <c r="H167" s="23"/>
+      <c r="I167" s="23"/>
+      <c r="J167" s="23"/>
+      <c r="K167" s="23"/>
+      <c r="L167" s="23"/>
+      <c r="M167" s="23"/>
+      <c r="N167" s="23"/>
+      <c r="O167" s="23"/>
+      <c r="P167" s="23"/>
+      <c r="Q167" s="23"/>
+      <c r="R167" s="23"/>
+      <c r="S167" s="23"/>
+      <c r="T167" s="23"/>
+      <c r="U167" s="23"/>
+      <c r="V167" s="23"/>
+      <c r="W167" s="23"/>
+      <c r="X167" s="23"/>
+      <c r="Y167" s="23"/>
+      <c r="Z167" s="23"/>
+      <c r="AA167" s="23"/>
+      <c r="AB167" s="23"/>
+      <c r="AC167" s="23"/>
+      <c r="AD167" s="23"/>
+      <c r="AE167" s="23"/>
+      <c r="AF167" s="23"/>
+      <c r="AG167" s="23"/>
+      <c r="AH167" s="23"/>
+      <c r="AI167" s="23"/>
+      <c r="AJ167" s="23"/>
+      <c r="AK167" s="23"/>
+      <c r="AL167" s="23"/>
+      <c r="AM167" s="23"/>
+      <c r="AN167" s="23"/>
+      <c r="AO167" s="23"/>
+      <c r="AP167" s="23"/>
+      <c r="AQ167" s="23"/>
+      <c r="AR167" s="23"/>
+      <c r="AS167" s="23"/>
+      <c r="AT167" s="23"/>
+      <c r="AU167" s="23"/>
+      <c r="AV167" s="23"/>
+      <c r="AW167" s="23"/>
+      <c r="AX167" s="23"/>
+      <c r="AY167" s="23"/>
+      <c r="AZ167" s="23"/>
+      <c r="BA167" s="23"/>
+      <c r="BB167" s="23"/>
+      <c r="BC167" s="23"/>
+      <c r="BD167" s="23"/>
+      <c r="BE167" s="23"/>
+      <c r="BF167" s="23"/>
+      <c r="BG167" s="23"/>
+      <c r="BH167" s="23"/>
+      <c r="BI167" s="23"/>
+      <c r="BJ167" s="23"/>
+      <c r="BK167" s="23"/>
+      <c r="BL167" s="23"/>
+      <c r="BM167" s="23"/>
+      <c r="BN167" s="23"/>
+      <c r="BO167" s="23"/>
+    </row>
+    <row r="168" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A168" s="110">
+        <v>78</v>
+      </c>
+      <c r="B168" s="86"/>
+      <c r="C168" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="D168" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E168" s="87">
+        <v>650</v>
+      </c>
+      <c r="F168" s="88">
+        <v>800</v>
+      </c>
+      <c r="G168" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H168" s="128"/>
+      <c r="I168" s="128"/>
+      <c r="J168" s="128"/>
+      <c r="K168" s="128"/>
+      <c r="L168" s="128"/>
+      <c r="M168" s="128"/>
+      <c r="N168" s="128"/>
+      <c r="O168" s="128"/>
+      <c r="P168" s="128"/>
+      <c r="Q168" s="128"/>
+      <c r="R168" s="128"/>
+      <c r="S168" s="128"/>
+      <c r="T168" s="128"/>
+      <c r="U168" s="128"/>
+      <c r="V168" s="128"/>
+      <c r="W168" s="128"/>
+      <c r="X168" s="128"/>
+      <c r="Y168" s="128"/>
+      <c r="Z168" s="128"/>
+      <c r="AA168" s="128"/>
+      <c r="AB168" s="128"/>
+      <c r="AC168" s="128"/>
+      <c r="AD168" s="128"/>
+      <c r="AE168" s="128"/>
+      <c r="AF168" s="128"/>
+      <c r="AG168" s="128"/>
+      <c r="AH168" s="128"/>
+      <c r="AI168" s="128"/>
+      <c r="AJ168" s="128"/>
+      <c r="AK168" s="128"/>
+      <c r="AL168" s="128"/>
+      <c r="AM168" s="128"/>
+      <c r="AN168" s="128"/>
+      <c r="AO168" s="128"/>
+      <c r="AP168" s="128"/>
+      <c r="AQ168" s="128"/>
+      <c r="AR168" s="128"/>
+      <c r="AS168" s="128"/>
+      <c r="AT168" s="128"/>
+      <c r="AU168" s="128"/>
+      <c r="AV168" s="128"/>
+      <c r="AW168" s="128"/>
+      <c r="AX168" s="128"/>
+      <c r="AY168" s="128"/>
+      <c r="AZ168" s="128"/>
+      <c r="BA168" s="128"/>
+      <c r="BB168" s="128"/>
+      <c r="BC168" s="128"/>
+      <c r="BD168" s="128"/>
+      <c r="BE168" s="128"/>
+      <c r="BF168" s="128"/>
+      <c r="BG168" s="128"/>
+      <c r="BH168" s="128"/>
+      <c r="BI168" s="128"/>
+      <c r="BJ168" s="128"/>
+      <c r="BK168" s="128"/>
+      <c r="BL168" s="128"/>
+      <c r="BM168" s="128"/>
+      <c r="BN168" s="128"/>
+      <c r="BO168" s="128"/>
+    </row>
+    <row r="169" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A169" s="111"/>
+      <c r="B169" s="86"/>
+      <c r="C169" s="117"/>
+      <c r="D169" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E169" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F169" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G169" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H169" s="23"/>
+      <c r="I169" s="23"/>
+      <c r="J169" s="23"/>
+      <c r="K169" s="23"/>
+      <c r="L169" s="23"/>
+      <c r="M169" s="23"/>
+      <c r="N169" s="23"/>
+      <c r="O169" s="23"/>
+      <c r="P169" s="23"/>
+      <c r="Q169" s="23"/>
+      <c r="R169" s="23"/>
+      <c r="S169" s="23"/>
+      <c r="T169" s="23"/>
+      <c r="U169" s="23"/>
+      <c r="V169" s="23"/>
+      <c r="W169" s="23"/>
+      <c r="X169" s="23"/>
+      <c r="Y169" s="23"/>
+      <c r="Z169" s="23"/>
+      <c r="AA169" s="23"/>
+      <c r="AB169" s="23"/>
+      <c r="AC169" s="23"/>
+      <c r="AD169" s="23"/>
+      <c r="AE169" s="23"/>
+      <c r="AF169" s="23"/>
+      <c r="AG169" s="23"/>
+      <c r="AH169" s="23"/>
+      <c r="AI169" s="23"/>
+      <c r="AJ169" s="23"/>
+      <c r="AK169" s="23"/>
+      <c r="AL169" s="23"/>
+      <c r="AM169" s="23"/>
+      <c r="AN169" s="23"/>
+      <c r="AO169" s="23"/>
+      <c r="AP169" s="23"/>
+      <c r="AQ169" s="23"/>
+      <c r="AR169" s="23"/>
+      <c r="AS169" s="23"/>
+      <c r="AT169" s="23"/>
+      <c r="AU169" s="23"/>
+      <c r="AV169" s="23"/>
+      <c r="AW169" s="23"/>
+      <c r="AX169" s="23"/>
+      <c r="AY169" s="23"/>
+      <c r="AZ169" s="23"/>
+      <c r="BA169" s="23"/>
+      <c r="BB169" s="23"/>
+      <c r="BC169" s="23"/>
+      <c r="BD169" s="23"/>
+      <c r="BE169" s="23"/>
+      <c r="BF169" s="23"/>
+      <c r="BG169" s="23"/>
+      <c r="BH169" s="23"/>
+      <c r="BI169" s="23"/>
+      <c r="BJ169" s="23"/>
+      <c r="BK169" s="23"/>
+      <c r="BL169" s="23"/>
+      <c r="BM169" s="23"/>
+      <c r="BN169" s="23"/>
+      <c r="BO169" s="23"/>
+    </row>
+    <row r="170" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A170" s="112">
+        <v>79</v>
+      </c>
+      <c r="B170" s="2"/>
+      <c r="C170" s="127" t="s">
+        <v>60</v>
+      </c>
+      <c r="D170" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E170" s="16">
+        <v>650</v>
+      </c>
+      <c r="F170" s="18">
+        <v>800</v>
+      </c>
+      <c r="G170" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H170" s="128"/>
+      <c r="I170" s="128"/>
+      <c r="J170" s="128"/>
+      <c r="K170" s="128"/>
+      <c r="L170" s="128"/>
+      <c r="M170" s="128"/>
+      <c r="N170" s="128"/>
+      <c r="O170" s="128"/>
+      <c r="P170" s="128"/>
+      <c r="Q170" s="128"/>
+      <c r="R170" s="128"/>
+      <c r="S170" s="128"/>
+      <c r="T170" s="128"/>
+      <c r="U170" s="128"/>
+      <c r="V170" s="128"/>
+      <c r="W170" s="128"/>
+      <c r="X170" s="128"/>
+      <c r="Y170" s="128"/>
+      <c r="Z170" s="128"/>
+      <c r="AA170" s="128"/>
+      <c r="AB170" s="128"/>
+      <c r="AC170" s="128"/>
+      <c r="AD170" s="128"/>
+      <c r="AE170" s="128"/>
+      <c r="AF170" s="128"/>
+      <c r="AG170" s="128"/>
+      <c r="AH170" s="128"/>
+      <c r="AI170" s="128"/>
+      <c r="AJ170" s="128"/>
+      <c r="AK170" s="128"/>
+      <c r="AL170" s="128"/>
+      <c r="AM170" s="128"/>
+      <c r="AN170" s="128"/>
+      <c r="AO170" s="128"/>
+      <c r="AP170" s="128"/>
+      <c r="AQ170" s="128"/>
+      <c r="AR170" s="128"/>
+      <c r="AS170" s="128"/>
+      <c r="AT170" s="128"/>
+      <c r="AU170" s="128"/>
+      <c r="AV170" s="128"/>
+      <c r="AW170" s="128"/>
+      <c r="AX170" s="128"/>
+      <c r="AY170" s="128"/>
+      <c r="AZ170" s="128"/>
+      <c r="BA170" s="128"/>
+      <c r="BB170" s="128"/>
+      <c r="BC170" s="128"/>
+      <c r="BD170" s="128"/>
+      <c r="BE170" s="128"/>
+      <c r="BF170" s="128"/>
+      <c r="BG170" s="128"/>
+      <c r="BH170" s="128"/>
+      <c r="BI170" s="128"/>
+      <c r="BJ170" s="128"/>
+      <c r="BK170" s="128"/>
+      <c r="BL170" s="128"/>
+      <c r="BM170" s="128"/>
+      <c r="BN170" s="128"/>
+      <c r="BO170" s="128"/>
+    </row>
+    <row r="171" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A171" s="114"/>
+      <c r="B171" s="2"/>
+      <c r="C171" s="127"/>
+      <c r="D171" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E171" s="16">
+        <v>1800</v>
+      </c>
+      <c r="F171" s="18" t="s">
+        <v>325</v>
+      </c>
+      <c r="G171" s="16">
+        <v>2500</v>
+      </c>
+      <c r="H171" s="23"/>
+      <c r="I171" s="23"/>
+      <c r="J171" s="23"/>
+      <c r="K171" s="23"/>
+      <c r="L171" s="23"/>
+      <c r="M171" s="23"/>
+      <c r="N171" s="23"/>
+      <c r="O171" s="23"/>
+      <c r="P171" s="23"/>
+      <c r="Q171" s="23"/>
+      <c r="R171" s="23"/>
+      <c r="S171" s="23"/>
+      <c r="T171" s="23"/>
+      <c r="U171" s="23"/>
+      <c r="V171" s="23"/>
+      <c r="W171" s="23"/>
+      <c r="X171" s="23"/>
+      <c r="Y171" s="23"/>
+      <c r="Z171" s="23"/>
+      <c r="AA171" s="23"/>
+      <c r="AB171" s="23"/>
+      <c r="AC171" s="23"/>
+      <c r="AD171" s="23"/>
+      <c r="AE171" s="23"/>
+      <c r="AF171" s="23"/>
+      <c r="AG171" s="23"/>
+      <c r="AH171" s="23"/>
+      <c r="AI171" s="23"/>
+      <c r="AJ171" s="23"/>
+      <c r="AK171" s="23"/>
+      <c r="AL171" s="23"/>
+      <c r="AM171" s="23"/>
+      <c r="AN171" s="23"/>
+      <c r="AO171" s="23"/>
+      <c r="AP171" s="23"/>
+      <c r="AQ171" s="23"/>
+      <c r="AR171" s="23"/>
+      <c r="AS171" s="23"/>
+      <c r="AT171" s="23"/>
+      <c r="AU171" s="23"/>
+      <c r="AV171" s="23"/>
+      <c r="AW171" s="23"/>
+      <c r="AX171" s="23"/>
+      <c r="AY171" s="23"/>
+      <c r="AZ171" s="23"/>
+      <c r="BA171" s="23"/>
+      <c r="BB171" s="23"/>
+      <c r="BC171" s="23"/>
+      <c r="BD171" s="23"/>
+      <c r="BE171" s="23"/>
+      <c r="BF171" s="23"/>
+      <c r="BG171" s="23"/>
+      <c r="BH171" s="23"/>
+      <c r="BI171" s="23"/>
+      <c r="BJ171" s="23"/>
+      <c r="BK171" s="23"/>
+      <c r="BL171" s="23"/>
+      <c r="BM171" s="23"/>
+      <c r="BN171" s="23"/>
+      <c r="BO171" s="23"/>
+    </row>
+    <row r="172" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A172" s="113"/>
+      <c r="B172" s="2"/>
+      <c r="C172" s="127"/>
+      <c r="D172" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="E172" s="16">
+        <v>2800</v>
+      </c>
+      <c r="F172" s="18">
+        <v>3000</v>
+      </c>
+      <c r="G172" s="16">
+        <v>4500</v>
+      </c>
+      <c r="H172" s="23"/>
+      <c r="I172" s="23"/>
+      <c r="J172" s="23"/>
+      <c r="K172" s="23"/>
+      <c r="L172" s="23"/>
+      <c r="M172" s="23"/>
+      <c r="N172" s="23"/>
+      <c r="O172" s="23"/>
+      <c r="P172" s="23"/>
+      <c r="Q172" s="23"/>
+      <c r="R172" s="23"/>
+      <c r="S172" s="23"/>
+      <c r="T172" s="23"/>
+      <c r="U172" s="23"/>
+      <c r="V172" s="23"/>
+      <c r="W172" s="23"/>
+      <c r="X172" s="23"/>
+      <c r="Y172" s="23"/>
+      <c r="Z172" s="23"/>
+      <c r="AA172" s="23"/>
+      <c r="AB172" s="23"/>
+      <c r="AC172" s="23"/>
+      <c r="AD172" s="23"/>
+      <c r="AE172" s="23"/>
+      <c r="AF172" s="23"/>
+      <c r="AG172" s="23"/>
+      <c r="AH172" s="23"/>
+      <c r="AI172" s="23"/>
+      <c r="AJ172" s="23"/>
+      <c r="AK172" s="23"/>
+      <c r="AL172" s="23"/>
+      <c r="AM172" s="23"/>
+      <c r="AN172" s="23"/>
+      <c r="AO172" s="23"/>
+      <c r="AP172" s="23"/>
+      <c r="AQ172" s="23"/>
+      <c r="AR172" s="23"/>
+      <c r="AS172" s="23"/>
+      <c r="AT172" s="23"/>
+      <c r="AU172" s="23"/>
+      <c r="AV172" s="23"/>
+      <c r="AW172" s="23"/>
+      <c r="AX172" s="23"/>
+      <c r="AY172" s="23"/>
+      <c r="AZ172" s="23"/>
+      <c r="BA172" s="23"/>
+      <c r="BB172" s="23"/>
+      <c r="BC172" s="23"/>
+      <c r="BD172" s="23"/>
+      <c r="BE172" s="23"/>
+      <c r="BF172" s="23"/>
+      <c r="BG172" s="23"/>
+      <c r="BH172" s="23"/>
+      <c r="BI172" s="23"/>
+      <c r="BJ172" s="23"/>
+      <c r="BK172" s="23"/>
+      <c r="BL172" s="23"/>
+      <c r="BM172" s="23"/>
+      <c r="BN172" s="23"/>
+      <c r="BO172" s="23"/>
+    </row>
+    <row r="173" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A173" s="110">
+        <v>80</v>
+      </c>
+      <c r="B173" s="86"/>
+      <c r="C173" s="117" t="s">
+        <v>140</v>
+      </c>
+      <c r="D173" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E173" s="87">
+        <v>650</v>
+      </c>
+      <c r="F173" s="88">
+        <v>800</v>
+      </c>
+      <c r="G173" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H173" s="128"/>
+      <c r="I173" s="128"/>
+      <c r="J173" s="128"/>
+      <c r="K173" s="128"/>
+      <c r="L173" s="128"/>
+      <c r="M173" s="128"/>
+      <c r="N173" s="128"/>
+      <c r="O173" s="128"/>
+      <c r="P173" s="128"/>
+      <c r="Q173" s="128"/>
+      <c r="R173" s="128"/>
+      <c r="S173" s="128"/>
+      <c r="T173" s="128"/>
+      <c r="U173" s="128"/>
+      <c r="V173" s="128"/>
+      <c r="W173" s="128"/>
+      <c r="X173" s="128"/>
+      <c r="Y173" s="128"/>
+      <c r="Z173" s="128"/>
+      <c r="AA173" s="128"/>
+      <c r="AB173" s="128"/>
+      <c r="AC173" s="128"/>
+      <c r="AD173" s="128"/>
+      <c r="AE173" s="128"/>
+      <c r="AF173" s="128"/>
+      <c r="AG173" s="128"/>
+      <c r="AH173" s="128"/>
+      <c r="AI173" s="128"/>
+      <c r="AJ173" s="128"/>
+      <c r="AK173" s="128"/>
+      <c r="AL173" s="128"/>
+      <c r="AM173" s="128"/>
+      <c r="AN173" s="128"/>
+      <c r="AO173" s="128"/>
+      <c r="AP173" s="128"/>
+      <c r="AQ173" s="128"/>
+      <c r="AR173" s="128"/>
+      <c r="AS173" s="128"/>
+      <c r="AT173" s="128"/>
+      <c r="AU173" s="128"/>
+      <c r="AV173" s="128"/>
+      <c r="AW173" s="128"/>
+      <c r="AX173" s="128"/>
+      <c r="AY173" s="128"/>
+      <c r="AZ173" s="128"/>
+      <c r="BA173" s="128"/>
+      <c r="BB173" s="128"/>
+      <c r="BC173" s="128"/>
+      <c r="BD173" s="128"/>
+      <c r="BE173" s="128"/>
+      <c r="BF173" s="128"/>
+      <c r="BG173" s="128"/>
+      <c r="BH173" s="128"/>
+      <c r="BI173" s="128"/>
+      <c r="BJ173" s="128"/>
+      <c r="BK173" s="128"/>
+      <c r="BL173" s="128"/>
+      <c r="BM173" s="128"/>
+      <c r="BN173" s="128"/>
+      <c r="BO173" s="128"/>
+    </row>
+    <row r="174" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A174" s="111"/>
+      <c r="B174" s="86"/>
+      <c r="C174" s="117"/>
+      <c r="D174" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E174" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F174" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G174" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H174" s="23"/>
+      <c r="I174" s="23"/>
+      <c r="J174" s="23"/>
+      <c r="K174" s="23"/>
+      <c r="L174" s="23"/>
+      <c r="M174" s="23"/>
+      <c r="N174" s="23"/>
+      <c r="O174" s="23"/>
+      <c r="P174" s="23"/>
+      <c r="Q174" s="23"/>
+      <c r="R174" s="23"/>
+      <c r="S174" s="23"/>
+      <c r="T174" s="23"/>
+      <c r="U174" s="23"/>
+      <c r="V174" s="23"/>
+      <c r="W174" s="23"/>
+      <c r="X174" s="23"/>
+      <c r="Y174" s="23"/>
+      <c r="Z174" s="23"/>
+      <c r="AA174" s="23"/>
+      <c r="AB174" s="23"/>
+      <c r="AC174" s="23"/>
+      <c r="AD174" s="23"/>
+      <c r="AE174" s="23"/>
+      <c r="AF174" s="23"/>
+      <c r="AG174" s="23"/>
+      <c r="AH174" s="23"/>
+      <c r="AI174" s="23"/>
+      <c r="AJ174" s="23"/>
+      <c r="AK174" s="23"/>
+      <c r="AL174" s="23"/>
+      <c r="AM174" s="23"/>
+      <c r="AN174" s="23"/>
+      <c r="AO174" s="23"/>
+      <c r="AP174" s="23"/>
+      <c r="AQ174" s="23"/>
+      <c r="AR174" s="23"/>
+      <c r="AS174" s="23"/>
+      <c r="AT174" s="23"/>
+      <c r="AU174" s="23"/>
+      <c r="AV174" s="23"/>
+      <c r="AW174" s="23"/>
+      <c r="AX174" s="23"/>
+      <c r="AY174" s="23"/>
+      <c r="AZ174" s="23"/>
+      <c r="BA174" s="23"/>
+      <c r="BB174" s="23"/>
+      <c r="BC174" s="23"/>
+      <c r="BD174" s="23"/>
+      <c r="BE174" s="23"/>
+      <c r="BF174" s="23"/>
+      <c r="BG174" s="23"/>
+      <c r="BH174" s="23"/>
+      <c r="BI174" s="23"/>
+      <c r="BJ174" s="23"/>
+      <c r="BK174" s="23"/>
+      <c r="BL174" s="23"/>
+      <c r="BM174" s="23"/>
+      <c r="BN174" s="23"/>
+      <c r="BO174" s="23"/>
+    </row>
+    <row r="175" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A175" s="112">
+        <v>81</v>
+      </c>
+      <c r="B175" s="2"/>
+      <c r="C175" s="124" t="s">
+        <v>61</v>
+      </c>
+      <c r="D175" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E175" s="16">
+        <v>650</v>
+      </c>
+      <c r="F175" s="18">
+        <v>800</v>
+      </c>
+      <c r="G175" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H175" s="128"/>
+      <c r="I175" s="128"/>
+      <c r="J175" s="128"/>
+      <c r="K175" s="128"/>
+      <c r="L175" s="128"/>
+      <c r="M175" s="128"/>
+      <c r="N175" s="128"/>
+      <c r="O175" s="128"/>
+      <c r="P175" s="128"/>
+      <c r="Q175" s="128"/>
+      <c r="R175" s="128"/>
+      <c r="S175" s="128"/>
+      <c r="T175" s="128"/>
+      <c r="U175" s="128"/>
+      <c r="V175" s="128"/>
+      <c r="W175" s="128"/>
+      <c r="X175" s="128"/>
+      <c r="Y175" s="128"/>
+      <c r="Z175" s="128"/>
+      <c r="AA175" s="128"/>
+      <c r="AB175" s="128"/>
+      <c r="AC175" s="128"/>
+      <c r="AD175" s="128"/>
+      <c r="AE175" s="128"/>
+      <c r="AF175" s="128"/>
+      <c r="AG175" s="128"/>
+      <c r="AH175" s="128"/>
+      <c r="AI175" s="128"/>
+      <c r="AJ175" s="128"/>
+      <c r="AK175" s="128"/>
+      <c r="AL175" s="128"/>
+      <c r="AM175" s="128"/>
+      <c r="AN175" s="128"/>
+      <c r="AO175" s="128"/>
+      <c r="AP175" s="128"/>
+      <c r="AQ175" s="128"/>
+      <c r="AR175" s="128"/>
+      <c r="AS175" s="128"/>
+      <c r="AT175" s="128"/>
+      <c r="AU175" s="128"/>
+      <c r="AV175" s="128"/>
+      <c r="AW175" s="128"/>
+      <c r="AX175" s="128"/>
+      <c r="AY175" s="128"/>
+      <c r="AZ175" s="128"/>
+      <c r="BA175" s="128"/>
+      <c r="BB175" s="128"/>
+      <c r="BC175" s="128"/>
+      <c r="BD175" s="128"/>
+      <c r="BE175" s="128"/>
+      <c r="BF175" s="128"/>
+      <c r="BG175" s="128"/>
+      <c r="BH175" s="128"/>
+      <c r="BI175" s="128"/>
+      <c r="BJ175" s="128"/>
+      <c r="BK175" s="128"/>
+      <c r="BL175" s="128"/>
+      <c r="BM175" s="128"/>
+      <c r="BN175" s="128"/>
+      <c r="BO175" s="128"/>
+    </row>
+    <row r="176" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A176" s="114"/>
+      <c r="B176" s="2"/>
+      <c r="C176" s="125"/>
+      <c r="D176" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E176" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F176" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G176" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H176" s="23"/>
+      <c r="I176" s="23"/>
+      <c r="J176" s="23"/>
+      <c r="K176" s="23"/>
+      <c r="L176" s="23"/>
+      <c r="M176" s="23"/>
+      <c r="N176" s="23"/>
+      <c r="O176" s="23"/>
+      <c r="P176" s="23"/>
+      <c r="Q176" s="23"/>
+      <c r="R176" s="23"/>
+      <c r="S176" s="23"/>
+      <c r="T176" s="23"/>
+      <c r="U176" s="23"/>
+      <c r="V176" s="23"/>
+      <c r="W176" s="23"/>
+      <c r="X176" s="23"/>
+      <c r="Y176" s="23"/>
+      <c r="Z176" s="23"/>
+      <c r="AA176" s="23"/>
+      <c r="AB176" s="23"/>
+      <c r="AC176" s="23"/>
+      <c r="AD176" s="23"/>
+      <c r="AE176" s="23"/>
+      <c r="AF176" s="23"/>
+      <c r="AG176" s="23"/>
+      <c r="AH176" s="23"/>
+      <c r="AI176" s="23"/>
+      <c r="AJ176" s="23"/>
+      <c r="AK176" s="23"/>
+      <c r="AL176" s="23"/>
+      <c r="AM176" s="23"/>
+      <c r="AN176" s="23"/>
+      <c r="AO176" s="23"/>
+      <c r="AP176" s="23"/>
+      <c r="AQ176" s="23"/>
+      <c r="AR176" s="23"/>
+      <c r="AS176" s="23"/>
+      <c r="AT176" s="23"/>
+      <c r="AU176" s="23"/>
+      <c r="AV176" s="23"/>
+      <c r="AW176" s="23"/>
+      <c r="AX176" s="23"/>
+      <c r="AY176" s="23"/>
+      <c r="AZ176" s="23"/>
+      <c r="BA176" s="23"/>
+      <c r="BB176" s="23"/>
+      <c r="BC176" s="23"/>
+      <c r="BD176" s="23"/>
+      <c r="BE176" s="23"/>
+      <c r="BF176" s="23"/>
+      <c r="BG176" s="23"/>
+      <c r="BH176" s="23"/>
+      <c r="BI176" s="23"/>
+      <c r="BJ176" s="23"/>
+      <c r="BK176" s="23"/>
+      <c r="BL176" s="23"/>
+      <c r="BM176" s="23"/>
+      <c r="BN176" s="23"/>
+      <c r="BO176" s="23"/>
+    </row>
+    <row r="177" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A177" s="113"/>
+      <c r="B177" s="2"/>
+      <c r="C177" s="126"/>
+      <c r="D177" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="E177" s="16">
+        <v>2800</v>
+      </c>
+      <c r="F177" s="18">
+        <v>3000</v>
+      </c>
+      <c r="G177" s="16">
+        <v>4500</v>
+      </c>
+      <c r="H177" s="23"/>
+      <c r="I177" s="23"/>
+      <c r="J177" s="23"/>
+      <c r="K177" s="23"/>
+      <c r="L177" s="23"/>
+      <c r="M177" s="23"/>
+      <c r="N177" s="23"/>
+      <c r="O177" s="23"/>
+      <c r="P177" s="23"/>
+      <c r="Q177" s="23"/>
+      <c r="R177" s="23"/>
+      <c r="S177" s="23"/>
+      <c r="T177" s="23"/>
+      <c r="U177" s="23"/>
+      <c r="V177" s="23"/>
+      <c r="W177" s="23"/>
+      <c r="X177" s="23"/>
+      <c r="Y177" s="23"/>
+      <c r="Z177" s="23"/>
+      <c r="AA177" s="23"/>
+      <c r="AB177" s="23"/>
+      <c r="AC177" s="23"/>
+      <c r="AD177" s="23"/>
+      <c r="AE177" s="23"/>
+      <c r="AF177" s="23"/>
+      <c r="AG177" s="23"/>
+      <c r="AH177" s="23"/>
+      <c r="AI177" s="23"/>
+      <c r="AJ177" s="23"/>
+      <c r="AK177" s="23"/>
+      <c r="AL177" s="23"/>
+      <c r="AM177" s="23"/>
+      <c r="AN177" s="23"/>
+      <c r="AO177" s="23"/>
+      <c r="AP177" s="23"/>
+      <c r="AQ177" s="23"/>
+      <c r="AR177" s="23"/>
+      <c r="AS177" s="23"/>
+      <c r="AT177" s="23"/>
+      <c r="AU177" s="23"/>
+      <c r="AV177" s="23"/>
+      <c r="AW177" s="23"/>
+      <c r="AX177" s="23"/>
+      <c r="AY177" s="23"/>
+      <c r="AZ177" s="23"/>
+      <c r="BA177" s="23"/>
+      <c r="BB177" s="23"/>
+      <c r="BC177" s="23"/>
+      <c r="BD177" s="23"/>
+      <c r="BE177" s="23"/>
+      <c r="BF177" s="23"/>
+      <c r="BG177" s="23"/>
+      <c r="BH177" s="23"/>
+      <c r="BI177" s="23"/>
+      <c r="BJ177" s="23"/>
+      <c r="BK177" s="23"/>
+      <c r="BL177" s="23"/>
+      <c r="BM177" s="23"/>
+      <c r="BN177" s="23"/>
+      <c r="BO177" s="23"/>
+    </row>
+    <row r="178" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A178" s="110">
+        <v>82</v>
+      </c>
+      <c r="B178" s="86"/>
+      <c r="C178" s="135" t="s">
+        <v>62</v>
+      </c>
+      <c r="D178" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E178" s="87">
+        <v>650</v>
+      </c>
+      <c r="F178" s="88">
+        <v>800</v>
+      </c>
+      <c r="G178" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H178" s="128"/>
+      <c r="I178" s="128"/>
+      <c r="J178" s="128"/>
+      <c r="K178" s="128"/>
+      <c r="L178" s="128"/>
+      <c r="M178" s="128"/>
+      <c r="N178" s="128"/>
+      <c r="O178" s="128"/>
+      <c r="P178" s="128"/>
+      <c r="Q178" s="128"/>
+      <c r="R178" s="128"/>
+      <c r="S178" s="128"/>
+      <c r="T178" s="128"/>
+      <c r="U178" s="128"/>
+      <c r="V178" s="128"/>
+      <c r="W178" s="128"/>
+      <c r="X178" s="128"/>
+      <c r="Y178" s="128"/>
+      <c r="Z178" s="128"/>
+      <c r="AA178" s="128"/>
+      <c r="AB178" s="128"/>
+      <c r="AC178" s="128"/>
+      <c r="AD178" s="128"/>
+      <c r="AE178" s="128"/>
+      <c r="AF178" s="128"/>
+      <c r="AG178" s="128"/>
+      <c r="AH178" s="128"/>
+      <c r="AI178" s="128"/>
+      <c r="AJ178" s="128"/>
+      <c r="AK178" s="128"/>
+      <c r="AL178" s="128"/>
+      <c r="AM178" s="128"/>
+      <c r="AN178" s="128"/>
+      <c r="AO178" s="128"/>
+      <c r="AP178" s="128"/>
+      <c r="AQ178" s="128"/>
+      <c r="AR178" s="128"/>
+      <c r="AS178" s="128"/>
+      <c r="AT178" s="128"/>
+      <c r="AU178" s="128"/>
+      <c r="AV178" s="128"/>
+      <c r="AW178" s="128"/>
+      <c r="AX178" s="128"/>
+      <c r="AY178" s="128"/>
+      <c r="AZ178" s="128"/>
+      <c r="BA178" s="128"/>
+      <c r="BB178" s="128"/>
+      <c r="BC178" s="128"/>
+      <c r="BD178" s="128"/>
+      <c r="BE178" s="128"/>
+      <c r="BF178" s="128"/>
+      <c r="BG178" s="128"/>
+      <c r="BH178" s="128"/>
+      <c r="BI178" s="128"/>
+      <c r="BJ178" s="128"/>
+      <c r="BK178" s="128"/>
+      <c r="BL178" s="128"/>
+      <c r="BM178" s="128"/>
+      <c r="BN178" s="128"/>
+      <c r="BO178" s="128"/>
+    </row>
+    <row r="179" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A179" s="115"/>
+      <c r="B179" s="86"/>
+      <c r="C179" s="135"/>
+      <c r="D179" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E179" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F179" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G179" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H179" s="23"/>
+      <c r="I179" s="23"/>
+      <c r="J179" s="23"/>
+      <c r="K179" s="23"/>
+      <c r="L179" s="23"/>
+      <c r="M179" s="23"/>
+      <c r="N179" s="23"/>
+      <c r="O179" s="23"/>
+      <c r="P179" s="23"/>
+      <c r="Q179" s="23"/>
+      <c r="R179" s="23"/>
+      <c r="S179" s="23"/>
+      <c r="T179" s="23"/>
+      <c r="U179" s="23"/>
+      <c r="V179" s="23"/>
+      <c r="W179" s="23"/>
+      <c r="X179" s="23"/>
+      <c r="Y179" s="23"/>
+      <c r="Z179" s="23"/>
+      <c r="AA179" s="23"/>
+      <c r="AB179" s="23"/>
+      <c r="AC179" s="23"/>
+      <c r="AD179" s="23"/>
+      <c r="AE179" s="23"/>
+      <c r="AF179" s="23"/>
+      <c r="AG179" s="23"/>
+      <c r="AH179" s="23"/>
+      <c r="AI179" s="23"/>
+      <c r="AJ179" s="23"/>
+      <c r="AK179" s="23"/>
+      <c r="AL179" s="23"/>
+      <c r="AM179" s="23"/>
+      <c r="AN179" s="23"/>
+      <c r="AO179" s="23"/>
+      <c r="AP179" s="23"/>
+      <c r="AQ179" s="23"/>
+      <c r="AR179" s="23"/>
+      <c r="AS179" s="23"/>
+      <c r="AT179" s="23"/>
+      <c r="AU179" s="23"/>
+      <c r="AV179" s="23"/>
+      <c r="AW179" s="23"/>
+      <c r="AX179" s="23"/>
+      <c r="AY179" s="23"/>
+      <c r="AZ179" s="23"/>
+      <c r="BA179" s="23"/>
+      <c r="BB179" s="23"/>
+      <c r="BC179" s="23"/>
+      <c r="BD179" s="23"/>
+      <c r="BE179" s="23"/>
+      <c r="BF179" s="23"/>
+      <c r="BG179" s="23"/>
+      <c r="BH179" s="23"/>
+      <c r="BI179" s="23"/>
+      <c r="BJ179" s="23"/>
+      <c r="BK179" s="23"/>
+      <c r="BL179" s="23"/>
+      <c r="BM179" s="23"/>
+      <c r="BN179" s="23"/>
+      <c r="BO179" s="23"/>
+    </row>
+    <row r="180" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A180" s="111"/>
+      <c r="B180" s="86"/>
+      <c r="C180" s="135"/>
+      <c r="D180" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E180" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F180" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G180" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H180" s="23"/>
+      <c r="I180" s="23"/>
+      <c r="J180" s="23"/>
+      <c r="K180" s="23"/>
+      <c r="L180" s="23"/>
+      <c r="M180" s="23"/>
+      <c r="N180" s="23"/>
+      <c r="O180" s="23"/>
+      <c r="P180" s="23"/>
+      <c r="Q180" s="23"/>
+      <c r="R180" s="23"/>
+      <c r="S180" s="23"/>
+      <c r="T180" s="23"/>
+      <c r="U180" s="23"/>
+      <c r="V180" s="23"/>
+      <c r="W180" s="23"/>
+      <c r="X180" s="23"/>
+      <c r="Y180" s="23"/>
+      <c r="Z180" s="23"/>
+      <c r="AA180" s="23"/>
+      <c r="AB180" s="23"/>
+      <c r="AC180" s="23"/>
+      <c r="AD180" s="23"/>
+      <c r="AE180" s="23"/>
+      <c r="AF180" s="23"/>
+      <c r="AG180" s="23"/>
+      <c r="AH180" s="23"/>
+      <c r="AI180" s="23"/>
+      <c r="AJ180" s="23"/>
+      <c r="AK180" s="23"/>
+      <c r="AL180" s="23"/>
+      <c r="AM180" s="23"/>
+      <c r="AN180" s="23"/>
+      <c r="AO180" s="23"/>
+      <c r="AP180" s="23"/>
+      <c r="AQ180" s="23"/>
+      <c r="AR180" s="23"/>
+      <c r="AS180" s="23"/>
+      <c r="AT180" s="23"/>
+      <c r="AU180" s="23"/>
+      <c r="AV180" s="23"/>
+      <c r="AW180" s="23"/>
+      <c r="AX180" s="23"/>
+      <c r="AY180" s="23"/>
+      <c r="AZ180" s="23"/>
+      <c r="BA180" s="23"/>
+      <c r="BB180" s="23"/>
+      <c r="BC180" s="23"/>
+      <c r="BD180" s="23"/>
+      <c r="BE180" s="23"/>
+      <c r="BF180" s="23"/>
+      <c r="BG180" s="23"/>
+      <c r="BH180" s="23"/>
+      <c r="BI180" s="23"/>
+      <c r="BJ180" s="23"/>
+      <c r="BK180" s="23"/>
+      <c r="BL180" s="23"/>
+      <c r="BM180" s="23"/>
+      <c r="BN180" s="23"/>
+      <c r="BO180" s="23"/>
+    </row>
+    <row r="181" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A181" s="112">
+        <v>83</v>
+      </c>
+      <c r="B181" s="2"/>
+      <c r="C181" s="127" t="s">
+        <v>63</v>
+      </c>
+      <c r="D181" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E181" s="16">
+        <v>650</v>
+      </c>
+      <c r="F181" s="18">
+        <v>800</v>
+      </c>
+      <c r="G181" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H181" s="128"/>
+      <c r="I181" s="128"/>
+      <c r="J181" s="128"/>
+      <c r="K181" s="128"/>
+      <c r="L181" s="128"/>
+      <c r="M181" s="128"/>
+      <c r="N181" s="128"/>
+      <c r="O181" s="128"/>
+      <c r="P181" s="128"/>
+      <c r="Q181" s="128"/>
+      <c r="R181" s="128"/>
+      <c r="S181" s="128"/>
+      <c r="T181" s="128"/>
+      <c r="U181" s="128"/>
+      <c r="V181" s="128"/>
+      <c r="W181" s="128"/>
+      <c r="X181" s="128"/>
+      <c r="Y181" s="128"/>
+      <c r="Z181" s="128"/>
+      <c r="AA181" s="128"/>
+      <c r="AB181" s="128"/>
+      <c r="AC181" s="128"/>
+      <c r="AD181" s="128"/>
+      <c r="AE181" s="128"/>
+      <c r="AF181" s="128"/>
+      <c r="AG181" s="128"/>
+      <c r="AH181" s="128"/>
+      <c r="AI181" s="128"/>
+      <c r="AJ181" s="128"/>
+      <c r="AK181" s="128"/>
+      <c r="AL181" s="128"/>
+      <c r="AM181" s="128"/>
+      <c r="AN181" s="128"/>
+      <c r="AO181" s="128"/>
+      <c r="AP181" s="128"/>
+      <c r="AQ181" s="128"/>
+      <c r="AR181" s="128"/>
+      <c r="AS181" s="128"/>
+      <c r="AT181" s="128"/>
+      <c r="AU181" s="128"/>
+      <c r="AV181" s="128"/>
+      <c r="AW181" s="128"/>
+      <c r="AX181" s="128"/>
+      <c r="AY181" s="128"/>
+      <c r="AZ181" s="128"/>
+      <c r="BA181" s="128"/>
+      <c r="BB181" s="128"/>
+      <c r="BC181" s="128"/>
+      <c r="BD181" s="128"/>
+      <c r="BE181" s="128"/>
+      <c r="BF181" s="128"/>
+      <c r="BG181" s="128"/>
+      <c r="BH181" s="128"/>
+      <c r="BI181" s="128"/>
+      <c r="BJ181" s="128"/>
+      <c r="BK181" s="128"/>
+      <c r="BL181" s="128"/>
+      <c r="BM181" s="128"/>
+      <c r="BN181" s="128"/>
+      <c r="BO181" s="128"/>
+    </row>
+    <row r="182" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A182" s="113"/>
+      <c r="B182" s="2"/>
+      <c r="C182" s="127"/>
+      <c r="D182" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E182" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F182" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G182" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H182" s="23"/>
+      <c r="I182" s="23"/>
+      <c r="J182" s="23"/>
+      <c r="K182" s="23"/>
+      <c r="L182" s="23"/>
+      <c r="M182" s="23"/>
+      <c r="N182" s="23"/>
+      <c r="O182" s="23"/>
+      <c r="P182" s="23"/>
+      <c r="Q182" s="23"/>
+      <c r="R182" s="23"/>
+      <c r="S182" s="23"/>
+      <c r="T182" s="23"/>
+      <c r="U182" s="23"/>
+      <c r="V182" s="23"/>
+      <c r="W182" s="23"/>
+      <c r="X182" s="23"/>
+      <c r="Y182" s="23"/>
+      <c r="Z182" s="23"/>
+      <c r="AA182" s="23"/>
+      <c r="AB182" s="23"/>
+      <c r="AC182" s="23"/>
+      <c r="AD182" s="23"/>
+      <c r="AE182" s="23"/>
+      <c r="AF182" s="23"/>
+      <c r="AG182" s="23"/>
+      <c r="AH182" s="23"/>
+      <c r="AI182" s="23"/>
+      <c r="AJ182" s="23"/>
+      <c r="AK182" s="23"/>
+      <c r="AL182" s="23"/>
+      <c r="AM182" s="23"/>
+      <c r="AN182" s="23"/>
+      <c r="AO182" s="23"/>
+      <c r="AP182" s="23"/>
+      <c r="AQ182" s="23"/>
+      <c r="AR182" s="23"/>
+      <c r="AS182" s="23"/>
+      <c r="AT182" s="23"/>
+      <c r="AU182" s="23"/>
+      <c r="AV182" s="23"/>
+      <c r="AW182" s="23"/>
+      <c r="AX182" s="23"/>
+      <c r="AY182" s="23"/>
+      <c r="AZ182" s="23"/>
+      <c r="BA182" s="23"/>
+      <c r="BB182" s="23"/>
+      <c r="BC182" s="23"/>
+      <c r="BD182" s="23"/>
+      <c r="BE182" s="23"/>
+      <c r="BF182" s="23"/>
+      <c r="BG182" s="23"/>
+      <c r="BH182" s="23"/>
+      <c r="BI182" s="23"/>
+      <c r="BJ182" s="23"/>
+      <c r="BK182" s="23"/>
+      <c r="BL182" s="23"/>
+      <c r="BM182" s="23"/>
+      <c r="BN182" s="23"/>
+      <c r="BO182" s="23"/>
+    </row>
+    <row r="183" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A183" s="110">
+        <v>84</v>
+      </c>
+      <c r="B183" s="86"/>
+      <c r="C183" s="135" t="s">
+        <v>67</v>
+      </c>
+      <c r="D183" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E183" s="87">
+        <v>650</v>
+      </c>
+      <c r="F183" s="88">
+        <v>800</v>
+      </c>
+      <c r="G183" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H183" s="128"/>
+      <c r="I183" s="128"/>
+      <c r="J183" s="128"/>
+      <c r="K183" s="128"/>
+      <c r="L183" s="128"/>
+      <c r="M183" s="128"/>
+      <c r="N183" s="128"/>
+      <c r="O183" s="128"/>
+      <c r="P183" s="128"/>
+      <c r="Q183" s="128"/>
+      <c r="R183" s="128"/>
+      <c r="S183" s="128"/>
+      <c r="T183" s="128"/>
+      <c r="U183" s="128"/>
+      <c r="V183" s="128"/>
+      <c r="W183" s="128"/>
+      <c r="X183" s="128"/>
+      <c r="Y183" s="128"/>
+      <c r="Z183" s="128"/>
+      <c r="AA183" s="128"/>
+      <c r="AB183" s="128"/>
+      <c r="AC183" s="128"/>
+      <c r="AD183" s="128"/>
+      <c r="AE183" s="128"/>
+      <c r="AF183" s="128"/>
+      <c r="AG183" s="128"/>
+      <c r="AH183" s="128"/>
+      <c r="AI183" s="128"/>
+      <c r="AJ183" s="128"/>
+      <c r="AK183" s="128"/>
+      <c r="AL183" s="128"/>
+      <c r="AM183" s="128"/>
+      <c r="AN183" s="128"/>
+      <c r="AO183" s="128"/>
+      <c r="AP183" s="128"/>
+      <c r="AQ183" s="128"/>
+      <c r="AR183" s="128"/>
+      <c r="AS183" s="128"/>
+      <c r="AT183" s="128"/>
+      <c r="AU183" s="128"/>
+      <c r="AV183" s="128"/>
+      <c r="AW183" s="128"/>
+      <c r="AX183" s="128"/>
+      <c r="AY183" s="128"/>
+      <c r="AZ183" s="128"/>
+      <c r="BA183" s="128"/>
+      <c r="BB183" s="128"/>
+      <c r="BC183" s="128"/>
+      <c r="BD183" s="128"/>
+      <c r="BE183" s="128"/>
+      <c r="BF183" s="128"/>
+      <c r="BG183" s="128"/>
+      <c r="BH183" s="128"/>
+      <c r="BI183" s="128"/>
+      <c r="BJ183" s="128"/>
+      <c r="BK183" s="128"/>
+      <c r="BL183" s="128"/>
+      <c r="BM183" s="128"/>
+      <c r="BN183" s="128"/>
+      <c r="BO183" s="128"/>
+    </row>
+    <row r="184" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A184" s="111"/>
+      <c r="B184" s="86"/>
+      <c r="C184" s="135"/>
+      <c r="D184" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E184" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F184" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G184" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H184" s="23"/>
+      <c r="I184" s="23"/>
+      <c r="J184" s="23"/>
+      <c r="K184" s="23"/>
+      <c r="L184" s="23"/>
+      <c r="M184" s="23"/>
+      <c r="N184" s="23"/>
+      <c r="O184" s="23"/>
+      <c r="P184" s="23"/>
+      <c r="Q184" s="23"/>
+      <c r="R184" s="23"/>
+      <c r="S184" s="23"/>
+      <c r="T184" s="23"/>
+      <c r="U184" s="23"/>
+      <c r="V184" s="23"/>
+      <c r="W184" s="23"/>
+      <c r="X184" s="23"/>
+      <c r="Y184" s="23"/>
+      <c r="Z184" s="23"/>
+      <c r="AA184" s="23"/>
+      <c r="AB184" s="23"/>
+      <c r="AC184" s="23"/>
+      <c r="AD184" s="23"/>
+      <c r="AE184" s="23"/>
+      <c r="AF184" s="23"/>
+      <c r="AG184" s="23"/>
+      <c r="AH184" s="23"/>
+      <c r="AI184" s="23"/>
+      <c r="AJ184" s="23"/>
+      <c r="AK184" s="23"/>
+      <c r="AL184" s="23"/>
+      <c r="AM184" s="23"/>
+      <c r="AN184" s="23"/>
+      <c r="AO184" s="23"/>
+      <c r="AP184" s="23"/>
+      <c r="AQ184" s="23"/>
+      <c r="AR184" s="23"/>
+      <c r="AS184" s="23"/>
+      <c r="AT184" s="23"/>
+      <c r="AU184" s="23"/>
+      <c r="AV184" s="23"/>
+      <c r="AW184" s="23"/>
+      <c r="AX184" s="23"/>
+      <c r="AY184" s="23"/>
+      <c r="AZ184" s="23"/>
+      <c r="BA184" s="23"/>
+      <c r="BB184" s="23"/>
+      <c r="BC184" s="23"/>
+      <c r="BD184" s="23"/>
+      <c r="BE184" s="23"/>
+      <c r="BF184" s="23"/>
+      <c r="BG184" s="23"/>
+      <c r="BH184" s="23"/>
+      <c r="BI184" s="23"/>
+      <c r="BJ184" s="23"/>
+      <c r="BK184" s="23"/>
+      <c r="BL184" s="23"/>
+      <c r="BM184" s="23"/>
+      <c r="BN184" s="23"/>
+      <c r="BO184" s="23"/>
+    </row>
+    <row r="185" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A185" s="112">
+        <v>85</v>
+      </c>
+      <c r="B185" s="2"/>
+      <c r="C185" s="116" t="s">
+        <v>139</v>
+      </c>
+      <c r="D185" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E185" s="16">
+        <v>650</v>
+      </c>
+      <c r="F185" s="18">
+        <v>800</v>
+      </c>
+      <c r="G185" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H185" s="128"/>
+      <c r="I185" s="128"/>
+      <c r="J185" s="128"/>
+      <c r="K185" s="128"/>
+      <c r="L185" s="128"/>
+      <c r="M185" s="128"/>
+      <c r="N185" s="128"/>
+      <c r="O185" s="128"/>
+      <c r="P185" s="128"/>
+      <c r="Q185" s="128"/>
+      <c r="R185" s="128"/>
+      <c r="S185" s="128"/>
+      <c r="T185" s="128"/>
+      <c r="U185" s="128"/>
+      <c r="V185" s="128"/>
+      <c r="W185" s="128"/>
+      <c r="X185" s="128"/>
+      <c r="Y185" s="128"/>
+      <c r="Z185" s="128"/>
+      <c r="AA185" s="128"/>
+      <c r="AB185" s="128"/>
+      <c r="AC185" s="128"/>
+      <c r="AD185" s="128"/>
+      <c r="AE185" s="128"/>
+      <c r="AF185" s="128"/>
+      <c r="AG185" s="128"/>
+      <c r="AH185" s="128"/>
+      <c r="AI185" s="128"/>
+      <c r="AJ185" s="128"/>
+      <c r="AK185" s="128"/>
+      <c r="AL185" s="128"/>
+      <c r="AM185" s="128"/>
+      <c r="AN185" s="128"/>
+      <c r="AO185" s="128"/>
+      <c r="AP185" s="128"/>
+      <c r="AQ185" s="128"/>
+      <c r="AR185" s="128"/>
+      <c r="AS185" s="128"/>
+      <c r="AT185" s="128"/>
+      <c r="AU185" s="128"/>
+      <c r="AV185" s="128"/>
+      <c r="AW185" s="128"/>
+      <c r="AX185" s="128"/>
+      <c r="AY185" s="128"/>
+      <c r="AZ185" s="128"/>
+      <c r="BA185" s="128"/>
+      <c r="BB185" s="128"/>
+      <c r="BC185" s="128"/>
+      <c r="BD185" s="128"/>
+      <c r="BE185" s="128"/>
+      <c r="BF185" s="128"/>
+      <c r="BG185" s="128"/>
+      <c r="BH185" s="128"/>
+      <c r="BI185" s="128"/>
+      <c r="BJ185" s="128"/>
+      <c r="BK185" s="128"/>
+      <c r="BL185" s="128"/>
+      <c r="BM185" s="128"/>
+      <c r="BN185" s="128"/>
+      <c r="BO185" s="128"/>
+    </row>
+    <row r="186" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A186" s="113"/>
+      <c r="B186" s="2"/>
+      <c r="C186" s="116"/>
+      <c r="D186" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="E186" s="16">
+        <v>1500</v>
+      </c>
+      <c r="F186" s="18">
+        <v>1800</v>
+      </c>
+      <c r="G186" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H186" s="23"/>
+      <c r="I186" s="23"/>
+      <c r="J186" s="23"/>
+      <c r="K186" s="23"/>
+      <c r="L186" s="23"/>
+      <c r="M186" s="23"/>
+      <c r="N186" s="23"/>
+      <c r="O186" s="23"/>
+      <c r="P186" s="23"/>
+      <c r="Q186" s="23"/>
+      <c r="R186" s="23"/>
+      <c r="S186" s="23"/>
+      <c r="T186" s="23"/>
+      <c r="U186" s="23"/>
+      <c r="V186" s="23"/>
+      <c r="W186" s="23"/>
+      <c r="X186" s="23"/>
+      <c r="Y186" s="23"/>
+      <c r="Z186" s="23"/>
+      <c r="AA186" s="23"/>
+      <c r="AB186" s="23"/>
+      <c r="AC186" s="23"/>
+      <c r="AD186" s="23"/>
+      <c r="AE186" s="23"/>
+      <c r="AF186" s="23"/>
+      <c r="AG186" s="23"/>
+      <c r="AH186" s="23"/>
+      <c r="AI186" s="23"/>
+      <c r="AJ186" s="23"/>
+      <c r="AK186" s="23"/>
+      <c r="AL186" s="23"/>
+      <c r="AM186" s="23"/>
+      <c r="AN186" s="23"/>
+      <c r="AO186" s="23"/>
+      <c r="AP186" s="23"/>
+      <c r="AQ186" s="23"/>
+      <c r="AR186" s="23"/>
+      <c r="AS186" s="23"/>
+      <c r="AT186" s="23"/>
+      <c r="AU186" s="23"/>
+      <c r="AV186" s="23"/>
+      <c r="AW186" s="23"/>
+      <c r="AX186" s="23"/>
+      <c r="AY186" s="23"/>
+      <c r="AZ186" s="23"/>
+      <c r="BA186" s="23"/>
+      <c r="BB186" s="23"/>
+      <c r="BC186" s="23"/>
+      <c r="BD186" s="23"/>
+      <c r="BE186" s="23"/>
+      <c r="BF186" s="23"/>
+      <c r="BG186" s="23"/>
+      <c r="BH186" s="23"/>
+      <c r="BI186" s="23"/>
+      <c r="BJ186" s="23"/>
+      <c r="BK186" s="23"/>
+      <c r="BL186" s="23"/>
+      <c r="BM186" s="23"/>
+      <c r="BN186" s="23"/>
+      <c r="BO186" s="23"/>
+    </row>
+    <row r="187" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A187" s="110">
+        <v>86</v>
+      </c>
+      <c r="B187" s="86"/>
+      <c r="C187" s="160" t="s">
+        <v>348</v>
+      </c>
+      <c r="D187" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E187" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F187" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G187" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H187" s="23"/>
+      <c r="I187" s="23"/>
+      <c r="J187" s="23"/>
+      <c r="K187" s="23"/>
+      <c r="L187" s="23"/>
+      <c r="M187" s="23"/>
+      <c r="N187" s="23"/>
+      <c r="O187" s="23"/>
+      <c r="P187" s="23"/>
+      <c r="Q187" s="23"/>
+      <c r="R187" s="23"/>
+      <c r="S187" s="23"/>
+      <c r="T187" s="23"/>
+      <c r="U187" s="23"/>
+      <c r="V187" s="23"/>
+      <c r="W187" s="23"/>
+      <c r="X187" s="23"/>
+      <c r="Y187" s="23"/>
+      <c r="Z187" s="23"/>
+      <c r="AA187" s="23"/>
+      <c r="AB187" s="23"/>
+      <c r="AC187" s="23"/>
+      <c r="AD187" s="23"/>
+      <c r="AE187" s="23"/>
+      <c r="AF187" s="23"/>
+      <c r="AG187" s="23"/>
+      <c r="AH187" s="23"/>
+      <c r="AI187" s="23"/>
+      <c r="AJ187" s="23"/>
+      <c r="AK187" s="23"/>
+      <c r="AL187" s="23"/>
+      <c r="AM187" s="23"/>
+      <c r="AN187" s="23"/>
+      <c r="AO187" s="23"/>
+      <c r="AP187" s="23"/>
+      <c r="AQ187" s="23"/>
+      <c r="AR187" s="23"/>
+      <c r="AS187" s="23"/>
+      <c r="AT187" s="23"/>
+      <c r="AU187" s="23"/>
+      <c r="AV187" s="23"/>
+      <c r="AW187" s="23"/>
+      <c r="AX187" s="23"/>
+      <c r="AY187" s="23"/>
+      <c r="AZ187" s="23"/>
+      <c r="BA187" s="23"/>
+      <c r="BB187" s="23"/>
+      <c r="BC187" s="23"/>
+      <c r="BD187" s="23"/>
+      <c r="BE187" s="23"/>
+      <c r="BF187" s="23"/>
+      <c r="BG187" s="23"/>
+      <c r="BH187" s="23"/>
+      <c r="BI187" s="23"/>
+      <c r="BJ187" s="23"/>
+      <c r="BK187" s="23"/>
+      <c r="BL187" s="23"/>
+      <c r="BM187" s="23"/>
+      <c r="BN187" s="23"/>
+      <c r="BO187" s="23"/>
+    </row>
+    <row r="188" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A188" s="111"/>
+      <c r="B188" s="86"/>
+      <c r="C188" s="123"/>
+      <c r="D188" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E188" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F188" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G188" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H188" s="23"/>
+      <c r="I188" s="23"/>
+      <c r="J188" s="23"/>
+      <c r="K188" s="23"/>
+      <c r="L188" s="23"/>
+      <c r="M188" s="23"/>
+      <c r="N188" s="23"/>
+      <c r="O188" s="23"/>
+      <c r="P188" s="23"/>
+      <c r="Q188" s="23"/>
+      <c r="R188" s="23"/>
+      <c r="S188" s="23"/>
+      <c r="T188" s="23"/>
+      <c r="U188" s="23"/>
+      <c r="V188" s="23"/>
+      <c r="W188" s="23"/>
+      <c r="X188" s="23"/>
+      <c r="Y188" s="23"/>
+      <c r="Z188" s="23"/>
+      <c r="AA188" s="23"/>
+      <c r="AB188" s="23"/>
+      <c r="AC188" s="23"/>
+      <c r="AD188" s="23"/>
+      <c r="AE188" s="23"/>
+      <c r="AF188" s="23"/>
+      <c r="AG188" s="23"/>
+      <c r="AH188" s="23"/>
+      <c r="AI188" s="23"/>
+      <c r="AJ188" s="23"/>
+      <c r="AK188" s="23"/>
+      <c r="AL188" s="23"/>
+      <c r="AM188" s="23"/>
+      <c r="AN188" s="23"/>
+      <c r="AO188" s="23"/>
+      <c r="AP188" s="23"/>
+      <c r="AQ188" s="23"/>
+      <c r="AR188" s="23"/>
+      <c r="AS188" s="23"/>
+      <c r="AT188" s="23"/>
+      <c r="AU188" s="23"/>
+      <c r="AV188" s="23"/>
+      <c r="AW188" s="23"/>
+      <c r="AX188" s="23"/>
+      <c r="AY188" s="23"/>
+      <c r="AZ188" s="23"/>
+      <c r="BA188" s="23"/>
+      <c r="BB188" s="23"/>
+      <c r="BC188" s="23"/>
+      <c r="BD188" s="23"/>
+      <c r="BE188" s="23"/>
+      <c r="BF188" s="23"/>
+      <c r="BG188" s="23"/>
+      <c r="BH188" s="23"/>
+      <c r="BI188" s="23"/>
+      <c r="BJ188" s="23"/>
+      <c r="BK188" s="23"/>
+      <c r="BL188" s="23"/>
+      <c r="BM188" s="23"/>
+      <c r="BN188" s="23"/>
+      <c r="BO188" s="23"/>
+    </row>
+    <row r="189" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A189" s="161">
+        <v>87</v>
+      </c>
+      <c r="B189" s="162"/>
+      <c r="C189" s="127" t="s">
+        <v>138</v>
+      </c>
+      <c r="D189" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E189" s="44">
+        <v>650</v>
+      </c>
+      <c r="F189" s="47">
+        <v>800</v>
+      </c>
+      <c r="G189" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H189" s="128"/>
+      <c r="I189" s="128"/>
+      <c r="J189" s="128"/>
+      <c r="K189" s="128"/>
+      <c r="L189" s="128"/>
+      <c r="M189" s="128"/>
+      <c r="N189" s="128"/>
+      <c r="O189" s="128"/>
+      <c r="P189" s="128"/>
+      <c r="Q189" s="128"/>
+      <c r="R189" s="128"/>
+      <c r="S189" s="128"/>
+      <c r="T189" s="128"/>
+      <c r="U189" s="128"/>
+      <c r="V189" s="128"/>
+      <c r="W189" s="128"/>
+      <c r="X189" s="128"/>
+      <c r="Y189" s="128"/>
+      <c r="Z189" s="128"/>
+      <c r="AA189" s="128"/>
+      <c r="AB189" s="128"/>
+      <c r="AC189" s="128"/>
+      <c r="AD189" s="128"/>
+      <c r="AE189" s="128"/>
+      <c r="AF189" s="128"/>
+      <c r="AG189" s="128"/>
+      <c r="AH189" s="128"/>
+      <c r="AI189" s="128"/>
+      <c r="AJ189" s="128"/>
+      <c r="AK189" s="128"/>
+      <c r="AL189" s="128"/>
+      <c r="AM189" s="128"/>
+      <c r="AN189" s="128"/>
+      <c r="AO189" s="128"/>
+      <c r="AP189" s="128"/>
+      <c r="AQ189" s="128"/>
+      <c r="AR189" s="128"/>
+      <c r="AS189" s="128"/>
+      <c r="AT189" s="128"/>
+      <c r="AU189" s="128"/>
+      <c r="AV189" s="128"/>
+      <c r="AW189" s="128"/>
+      <c r="AX189" s="128"/>
+      <c r="AY189" s="128"/>
+      <c r="AZ189" s="128"/>
+      <c r="BA189" s="128"/>
+      <c r="BB189" s="128"/>
+      <c r="BC189" s="128"/>
+      <c r="BD189" s="128"/>
+      <c r="BE189" s="128"/>
+      <c r="BF189" s="128"/>
+      <c r="BG189" s="128"/>
+      <c r="BH189" s="128"/>
+      <c r="BI189" s="128"/>
+      <c r="BJ189" s="128"/>
+      <c r="BK189" s="128"/>
+      <c r="BL189" s="128"/>
+      <c r="BM189" s="128"/>
+      <c r="BN189" s="128"/>
+      <c r="BO189" s="128"/>
+    </row>
+    <row r="190" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A190" s="163"/>
+      <c r="B190" s="162"/>
+      <c r="C190" s="116"/>
+      <c r="D190" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E190" s="44">
+        <v>1800</v>
+      </c>
+      <c r="F190" s="98" t="s">
+        <v>325</v>
+      </c>
+      <c r="G190" s="44">
+        <v>2500</v>
+      </c>
+      <c r="H190" s="23"/>
+      <c r="I190" s="23"/>
+      <c r="J190" s="23"/>
+      <c r="K190" s="23"/>
+      <c r="L190" s="23"/>
+      <c r="M190" s="23"/>
+      <c r="N190" s="23"/>
+      <c r="O190" s="23"/>
+      <c r="P190" s="23"/>
+      <c r="Q190" s="23"/>
+      <c r="R190" s="23"/>
+      <c r="S190" s="23"/>
+      <c r="T190" s="23"/>
+      <c r="U190" s="23"/>
+      <c r="V190" s="23"/>
+      <c r="W190" s="23"/>
+      <c r="X190" s="23"/>
+      <c r="Y190" s="23"/>
+      <c r="Z190" s="23"/>
+      <c r="AA190" s="23"/>
+      <c r="AB190" s="23"/>
+      <c r="AC190" s="23"/>
+      <c r="AD190" s="23"/>
+      <c r="AE190" s="23"/>
+      <c r="AF190" s="23"/>
+      <c r="AG190" s="23"/>
+      <c r="AH190" s="23"/>
+      <c r="AI190" s="23"/>
+      <c r="AJ190" s="23"/>
+      <c r="AK190" s="23"/>
+      <c r="AL190" s="23"/>
+      <c r="AM190" s="23"/>
+      <c r="AN190" s="23"/>
+      <c r="AO190" s="23"/>
+      <c r="AP190" s="23"/>
+      <c r="AQ190" s="23"/>
+      <c r="AR190" s="23"/>
+      <c r="AS190" s="23"/>
+      <c r="AT190" s="23"/>
+      <c r="AU190" s="23"/>
+      <c r="AV190" s="23"/>
+      <c r="AW190" s="23"/>
+      <c r="AX190" s="23"/>
+      <c r="AY190" s="23"/>
+      <c r="AZ190" s="23"/>
+      <c r="BA190" s="23"/>
+      <c r="BB190" s="23"/>
+      <c r="BC190" s="23"/>
+      <c r="BD190" s="23"/>
+      <c r="BE190" s="23"/>
+      <c r="BF190" s="23"/>
+      <c r="BG190" s="23"/>
+      <c r="BH190" s="23"/>
+      <c r="BI190" s="23"/>
+      <c r="BJ190" s="23"/>
+      <c r="BK190" s="23"/>
+      <c r="BL190" s="23"/>
+      <c r="BM190" s="23"/>
+      <c r="BN190" s="23"/>
+      <c r="BO190" s="23"/>
+    </row>
+    <row r="191" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A191" s="164"/>
+      <c r="B191" s="162"/>
+      <c r="C191" s="116"/>
+      <c r="D191" s="44" t="s">
+        <v>309</v>
+      </c>
+      <c r="E191" s="44">
+        <v>2800</v>
+      </c>
+      <c r="F191" s="47">
+        <v>3000</v>
+      </c>
+      <c r="G191" s="44">
+        <v>4500</v>
+      </c>
+      <c r="H191" s="23"/>
+      <c r="I191" s="23"/>
+      <c r="J191" s="23"/>
+      <c r="K191" s="23"/>
+      <c r="L191" s="23"/>
+      <c r="M191" s="23"/>
+      <c r="N191" s="23"/>
+      <c r="O191" s="23"/>
+      <c r="P191" s="23"/>
+      <c r="Q191" s="23"/>
+      <c r="R191" s="23"/>
+      <c r="S191" s="23"/>
+      <c r="T191" s="23"/>
+      <c r="U191" s="23"/>
+      <c r="V191" s="23"/>
+      <c r="W191" s="23"/>
+      <c r="X191" s="23"/>
+      <c r="Y191" s="23"/>
+      <c r="Z191" s="23"/>
+      <c r="AA191" s="23"/>
+      <c r="AB191" s="23"/>
+      <c r="AC191" s="23"/>
+      <c r="AD191" s="23"/>
+      <c r="AE191" s="23"/>
+      <c r="AF191" s="23"/>
+      <c r="AG191" s="23"/>
+      <c r="AH191" s="23"/>
+      <c r="AI191" s="23"/>
+      <c r="AJ191" s="23"/>
+      <c r="AK191" s="23"/>
+      <c r="AL191" s="23"/>
+      <c r="AM191" s="23"/>
+      <c r="AN191" s="23"/>
+      <c r="AO191" s="23"/>
+      <c r="AP191" s="23"/>
+      <c r="AQ191" s="23"/>
+      <c r="AR191" s="23"/>
+      <c r="AS191" s="23"/>
+      <c r="AT191" s="23"/>
+      <c r="AU191" s="23"/>
+      <c r="AV191" s="23"/>
+      <c r="AW191" s="23"/>
+      <c r="AX191" s="23"/>
+      <c r="AY191" s="23"/>
+      <c r="AZ191" s="23"/>
+      <c r="BA191" s="23"/>
+      <c r="BB191" s="23"/>
+      <c r="BC191" s="23"/>
+      <c r="BD191" s="23"/>
+      <c r="BE191" s="23"/>
+      <c r="BF191" s="23"/>
+      <c r="BG191" s="23"/>
+      <c r="BH191" s="23"/>
+      <c r="BI191" s="23"/>
+      <c r="BJ191" s="23"/>
+      <c r="BK191" s="23"/>
+      <c r="BL191" s="23"/>
+      <c r="BM191" s="23"/>
+      <c r="BN191" s="23"/>
+      <c r="BO191" s="23"/>
+    </row>
+    <row r="192" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A192" s="110">
+        <v>88</v>
+      </c>
+      <c r="B192" s="86"/>
+      <c r="C192" s="117" t="s">
+        <v>320</v>
+      </c>
+      <c r="D192" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E192" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F192" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G192" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H192" s="23"/>
+      <c r="I192" s="23"/>
+      <c r="J192" s="23"/>
+      <c r="K192" s="23"/>
+      <c r="L192" s="23"/>
+      <c r="M192" s="23"/>
+      <c r="N192" s="23"/>
+      <c r="O192" s="23"/>
+      <c r="P192" s="23"/>
+      <c r="Q192" s="23"/>
+      <c r="R192" s="23"/>
+      <c r="S192" s="23"/>
+      <c r="T192" s="23"/>
+      <c r="U192" s="23"/>
+      <c r="V192" s="23"/>
+      <c r="W192" s="23"/>
+      <c r="X192" s="23"/>
+      <c r="Y192" s="23"/>
+      <c r="Z192" s="23"/>
+      <c r="AA192" s="23"/>
+      <c r="AB192" s="23"/>
+      <c r="AC192" s="23"/>
+      <c r="AD192" s="23"/>
+      <c r="AE192" s="23"/>
+      <c r="AF192" s="23"/>
+      <c r="AG192" s="23"/>
+      <c r="AH192" s="23"/>
+      <c r="AI192" s="23"/>
+      <c r="AJ192" s="23"/>
+      <c r="AK192" s="23"/>
+      <c r="AL192" s="23"/>
+      <c r="AM192" s="23"/>
+      <c r="AN192" s="23"/>
+      <c r="AO192" s="23"/>
+      <c r="AP192" s="23"/>
+      <c r="AQ192" s="23"/>
+      <c r="AR192" s="23"/>
+      <c r="AS192" s="23"/>
+      <c r="AT192" s="23"/>
+      <c r="AU192" s="23"/>
+      <c r="AV192" s="23"/>
+      <c r="AW192" s="23"/>
+      <c r="AX192" s="23"/>
+      <c r="AY192" s="23"/>
+      <c r="AZ192" s="23"/>
+      <c r="BA192" s="23"/>
+      <c r="BB192" s="23"/>
+      <c r="BC192" s="23"/>
+      <c r="BD192" s="23"/>
+      <c r="BE192" s="23"/>
+      <c r="BF192" s="23"/>
+      <c r="BG192" s="23"/>
+      <c r="BH192" s="23"/>
+      <c r="BI192" s="23"/>
+      <c r="BJ192" s="23"/>
+      <c r="BK192" s="23"/>
+      <c r="BL192" s="23"/>
+      <c r="BM192" s="23"/>
+      <c r="BN192" s="23"/>
+      <c r="BO192" s="23"/>
+    </row>
+    <row r="193" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A193" s="111"/>
+      <c r="B193" s="86"/>
+      <c r="C193" s="117"/>
+      <c r="D193" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E193" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F193" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G193" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H193" s="23"/>
+      <c r="I193" s="23"/>
+      <c r="J193" s="23"/>
+      <c r="K193" s="23"/>
+      <c r="L193" s="23"/>
+      <c r="M193" s="23"/>
+      <c r="N193" s="23"/>
+      <c r="O193" s="23"/>
+      <c r="P193" s="23"/>
+      <c r="Q193" s="23"/>
+      <c r="R193" s="23"/>
+      <c r="S193" s="23"/>
+      <c r="T193" s="23"/>
+      <c r="U193" s="23"/>
+      <c r="V193" s="23"/>
+      <c r="W193" s="23"/>
+      <c r="X193" s="23"/>
+      <c r="Y193" s="23"/>
+      <c r="Z193" s="23"/>
+      <c r="AA193" s="23"/>
+      <c r="AB193" s="23"/>
+      <c r="AC193" s="23"/>
+      <c r="AD193" s="23"/>
+      <c r="AE193" s="23"/>
+      <c r="AF193" s="23"/>
+      <c r="AG193" s="23"/>
+      <c r="AH193" s="23"/>
+      <c r="AI193" s="23"/>
+      <c r="AJ193" s="23"/>
+      <c r="AK193" s="23"/>
+      <c r="AL193" s="23"/>
+      <c r="AM193" s="23"/>
+      <c r="AN193" s="23"/>
+      <c r="AO193" s="23"/>
+      <c r="AP193" s="23"/>
+      <c r="AQ193" s="23"/>
+      <c r="AR193" s="23"/>
+      <c r="AS193" s="23"/>
+      <c r="AT193" s="23"/>
+      <c r="AU193" s="23"/>
+      <c r="AV193" s="23"/>
+      <c r="AW193" s="23"/>
+      <c r="AX193" s="23"/>
+      <c r="AY193" s="23"/>
+      <c r="AZ193" s="23"/>
+      <c r="BA193" s="23"/>
+      <c r="BB193" s="23"/>
+      <c r="BC193" s="23"/>
+      <c r="BD193" s="23"/>
+      <c r="BE193" s="23"/>
+      <c r="BF193" s="23"/>
+      <c r="BG193" s="23"/>
+      <c r="BH193" s="23"/>
+      <c r="BI193" s="23"/>
+      <c r="BJ193" s="23"/>
+      <c r="BK193" s="23"/>
+      <c r="BL193" s="23"/>
+      <c r="BM193" s="23"/>
+      <c r="BN193" s="23"/>
+      <c r="BO193" s="23"/>
+    </row>
+    <row r="194" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A194" s="161">
+        <v>89</v>
+      </c>
+      <c r="B194" s="162"/>
+      <c r="C194" s="118" t="s">
+        <v>137</v>
+      </c>
+      <c r="D194" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E194" s="44">
+        <v>650</v>
+      </c>
+      <c r="F194" s="47">
+        <v>800</v>
+      </c>
+      <c r="G194" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H194" s="128"/>
+      <c r="I194" s="128"/>
+      <c r="J194" s="128"/>
+      <c r="K194" s="128"/>
+      <c r="L194" s="128"/>
+      <c r="M194" s="128"/>
+      <c r="N194" s="128"/>
+      <c r="O194" s="128"/>
+      <c r="P194" s="128"/>
+      <c r="Q194" s="128"/>
+      <c r="R194" s="128"/>
+      <c r="S194" s="128"/>
+      <c r="T194" s="128"/>
+      <c r="U194" s="128"/>
+      <c r="V194" s="128"/>
+      <c r="W194" s="128"/>
+      <c r="X194" s="128"/>
+      <c r="Y194" s="128"/>
+      <c r="Z194" s="128"/>
+      <c r="AA194" s="128"/>
+      <c r="AB194" s="128"/>
+      <c r="AC194" s="128"/>
+      <c r="AD194" s="128"/>
+      <c r="AE194" s="128"/>
+      <c r="AF194" s="128"/>
+      <c r="AG194" s="128"/>
+      <c r="AH194" s="128"/>
+      <c r="AI194" s="128"/>
+      <c r="AJ194" s="128"/>
+      <c r="AK194" s="128"/>
+      <c r="AL194" s="128"/>
+      <c r="AM194" s="128"/>
+      <c r="AN194" s="128"/>
+      <c r="AO194" s="128"/>
+      <c r="AP194" s="128"/>
+      <c r="AQ194" s="128"/>
+      <c r="AR194" s="128"/>
+      <c r="AS194" s="128"/>
+      <c r="AT194" s="128"/>
+      <c r="AU194" s="128"/>
+      <c r="AV194" s="128"/>
+      <c r="AW194" s="128"/>
+      <c r="AX194" s="128"/>
+      <c r="AY194" s="128"/>
+      <c r="AZ194" s="128"/>
+      <c r="BA194" s="128"/>
+      <c r="BB194" s="128"/>
+      <c r="BC194" s="128"/>
+      <c r="BD194" s="128"/>
+      <c r="BE194" s="128"/>
+      <c r="BF194" s="128"/>
+      <c r="BG194" s="128"/>
+      <c r="BH194" s="128"/>
+      <c r="BI194" s="128"/>
+      <c r="BJ194" s="128"/>
+      <c r="BK194" s="128"/>
+      <c r="BL194" s="128"/>
+      <c r="BM194" s="128"/>
+      <c r="BN194" s="128"/>
+      <c r="BO194" s="128"/>
+    </row>
+    <row r="195" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A195" s="163"/>
+      <c r="B195" s="162"/>
+      <c r="C195" s="119"/>
+      <c r="D195" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E195" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F195" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G195" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H195" s="23"/>
+      <c r="I195" s="23"/>
+      <c r="J195" s="23"/>
+      <c r="K195" s="23"/>
+      <c r="L195" s="23"/>
+      <c r="M195" s="23"/>
+      <c r="N195" s="23"/>
+      <c r="O195" s="23"/>
+      <c r="P195" s="23"/>
+      <c r="Q195" s="23"/>
+      <c r="R195" s="23"/>
+      <c r="S195" s="23"/>
+      <c r="T195" s="23"/>
+      <c r="U195" s="23"/>
+      <c r="V195" s="23"/>
+      <c r="W195" s="23"/>
+      <c r="X195" s="23"/>
+      <c r="Y195" s="23"/>
+      <c r="Z195" s="23"/>
+      <c r="AA195" s="23"/>
+      <c r="AB195" s="23"/>
+      <c r="AC195" s="23"/>
+      <c r="AD195" s="23"/>
+      <c r="AE195" s="23"/>
+      <c r="AF195" s="23"/>
+      <c r="AG195" s="23"/>
+      <c r="AH195" s="23"/>
+      <c r="AI195" s="23"/>
+      <c r="AJ195" s="23"/>
+      <c r="AK195" s="23"/>
+      <c r="AL195" s="23"/>
+      <c r="AM195" s="23"/>
+      <c r="AN195" s="23"/>
+      <c r="AO195" s="23"/>
+      <c r="AP195" s="23"/>
+      <c r="AQ195" s="23"/>
+      <c r="AR195" s="23"/>
+      <c r="AS195" s="23"/>
+      <c r="AT195" s="23"/>
+      <c r="AU195" s="23"/>
+      <c r="AV195" s="23"/>
+      <c r="AW195" s="23"/>
+      <c r="AX195" s="23"/>
+      <c r="AY195" s="23"/>
+      <c r="AZ195" s="23"/>
+      <c r="BA195" s="23"/>
+      <c r="BB195" s="23"/>
+      <c r="BC195" s="23"/>
+      <c r="BD195" s="23"/>
+      <c r="BE195" s="23"/>
+      <c r="BF195" s="23"/>
+      <c r="BG195" s="23"/>
+      <c r="BH195" s="23"/>
+      <c r="BI195" s="23"/>
+      <c r="BJ195" s="23"/>
+      <c r="BK195" s="23"/>
+      <c r="BL195" s="23"/>
+      <c r="BM195" s="23"/>
+      <c r="BN195" s="23"/>
+      <c r="BO195" s="23"/>
+    </row>
+    <row r="196" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A196" s="163"/>
+      <c r="B196" s="162"/>
+      <c r="C196" s="119"/>
+      <c r="D196" s="44" t="s">
+        <v>309</v>
+      </c>
+      <c r="E196" s="44">
+        <v>2800</v>
+      </c>
+      <c r="F196" s="47">
+        <v>3000</v>
+      </c>
+      <c r="G196" s="44">
+        <v>4500</v>
+      </c>
+      <c r="H196" s="23"/>
+      <c r="I196" s="23"/>
+      <c r="J196" s="23"/>
+      <c r="K196" s="23"/>
+      <c r="L196" s="23"/>
+      <c r="M196" s="23"/>
+      <c r="N196" s="23"/>
+      <c r="O196" s="23"/>
+      <c r="P196" s="23"/>
+      <c r="Q196" s="23"/>
+      <c r="R196" s="23"/>
+      <c r="S196" s="23"/>
+      <c r="T196" s="23"/>
+      <c r="U196" s="23"/>
+      <c r="V196" s="23"/>
+      <c r="W196" s="23"/>
+      <c r="X196" s="23"/>
+      <c r="Y196" s="23"/>
+      <c r="Z196" s="23"/>
+      <c r="AA196" s="23"/>
+      <c r="AB196" s="23"/>
+      <c r="AC196" s="23"/>
+      <c r="AD196" s="23"/>
+      <c r="AE196" s="23"/>
+      <c r="AF196" s="23"/>
+      <c r="AG196" s="23"/>
+      <c r="AH196" s="23"/>
+      <c r="AI196" s="23"/>
+      <c r="AJ196" s="23"/>
+      <c r="AK196" s="23"/>
+      <c r="AL196" s="23"/>
+      <c r="AM196" s="23"/>
+      <c r="AN196" s="23"/>
+      <c r="AO196" s="23"/>
+      <c r="AP196" s="23"/>
+      <c r="AQ196" s="23"/>
+      <c r="AR196" s="23"/>
+      <c r="AS196" s="23"/>
+      <c r="AT196" s="23"/>
+      <c r="AU196" s="23"/>
+      <c r="AV196" s="23"/>
+      <c r="AW196" s="23"/>
+      <c r="AX196" s="23"/>
+      <c r="AY196" s="23"/>
+      <c r="AZ196" s="23"/>
+      <c r="BA196" s="23"/>
+      <c r="BB196" s="23"/>
+      <c r="BC196" s="23"/>
+      <c r="BD196" s="23"/>
+      <c r="BE196" s="23"/>
+      <c r="BF196" s="23"/>
+      <c r="BG196" s="23"/>
+      <c r="BH196" s="23"/>
+      <c r="BI196" s="23"/>
+      <c r="BJ196" s="23"/>
+      <c r="BK196" s="23"/>
+      <c r="BL196" s="23"/>
+      <c r="BM196" s="23"/>
+      <c r="BN196" s="23"/>
+      <c r="BO196" s="23"/>
+    </row>
+    <row r="197" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A197" s="163"/>
+      <c r="B197" s="162"/>
+      <c r="C197" s="119"/>
+      <c r="D197" s="44" t="s">
+        <v>310</v>
+      </c>
+      <c r="E197" s="44">
+        <v>3800</v>
+      </c>
+      <c r="F197" s="47">
+        <v>4950</v>
+      </c>
+      <c r="G197" s="44">
+        <v>8000</v>
+      </c>
+      <c r="H197" s="23"/>
+      <c r="I197" s="23"/>
+      <c r="J197" s="23"/>
+      <c r="K197" s="23"/>
+      <c r="L197" s="23"/>
+      <c r="M197" s="23"/>
+      <c r="N197" s="23"/>
+      <c r="O197" s="23"/>
+      <c r="P197" s="23"/>
+      <c r="Q197" s="23"/>
+      <c r="R197" s="23"/>
+      <c r="S197" s="23"/>
+      <c r="T197" s="23"/>
+      <c r="U197" s="23"/>
+      <c r="V197" s="23"/>
+      <c r="W197" s="23"/>
+      <c r="X197" s="23"/>
+      <c r="Y197" s="23"/>
+      <c r="Z197" s="23"/>
+      <c r="AA197" s="23"/>
+      <c r="AB197" s="23"/>
+      <c r="AC197" s="23"/>
+      <c r="AD197" s="23"/>
+      <c r="AE197" s="23"/>
+      <c r="AF197" s="23"/>
+      <c r="AG197" s="23"/>
+      <c r="AH197" s="23"/>
+      <c r="AI197" s="23"/>
+      <c r="AJ197" s="23"/>
+      <c r="AK197" s="23"/>
+      <c r="AL197" s="23"/>
+      <c r="AM197" s="23"/>
+      <c r="AN197" s="23"/>
+      <c r="AO197" s="23"/>
+      <c r="AP197" s="23"/>
+      <c r="AQ197" s="23"/>
+      <c r="AR197" s="23"/>
+      <c r="AS197" s="23"/>
+      <c r="AT197" s="23"/>
+      <c r="AU197" s="23"/>
+      <c r="AV197" s="23"/>
+      <c r="AW197" s="23"/>
+      <c r="AX197" s="23"/>
+      <c r="AY197" s="23"/>
+      <c r="AZ197" s="23"/>
+      <c r="BA197" s="23"/>
+      <c r="BB197" s="23"/>
+      <c r="BC197" s="23"/>
+      <c r="BD197" s="23"/>
+      <c r="BE197" s="23"/>
+      <c r="BF197" s="23"/>
+      <c r="BG197" s="23"/>
+      <c r="BH197" s="23"/>
+      <c r="BI197" s="23"/>
+      <c r="BJ197" s="23"/>
+      <c r="BK197" s="23"/>
+      <c r="BL197" s="23"/>
+      <c r="BM197" s="23"/>
+      <c r="BN197" s="23"/>
+      <c r="BO197" s="23"/>
+    </row>
+    <row r="198" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A198" s="164"/>
+      <c r="B198" s="162"/>
+      <c r="C198" s="120"/>
+      <c r="D198" s="44" t="s">
+        <v>318</v>
+      </c>
+      <c r="E198" s="44">
+        <v>5200</v>
+      </c>
+      <c r="F198" s="47" t="s">
+        <v>319</v>
+      </c>
+      <c r="G198" s="44">
+        <v>8500</v>
+      </c>
+      <c r="H198" s="23"/>
+      <c r="I198" s="23"/>
+      <c r="J198" s="23"/>
+      <c r="K198" s="23"/>
+      <c r="L198" s="23"/>
+      <c r="M198" s="23"/>
+      <c r="N198" s="23"/>
+      <c r="O198" s="23"/>
+      <c r="P198" s="23"/>
+      <c r="Q198" s="23"/>
+      <c r="R198" s="23"/>
+      <c r="S198" s="23"/>
+      <c r="T198" s="23"/>
+      <c r="U198" s="23"/>
+      <c r="V198" s="23"/>
+      <c r="W198" s="23"/>
+      <c r="X198" s="23"/>
+      <c r="Y198" s="23"/>
+      <c r="Z198" s="23"/>
+      <c r="AA198" s="23"/>
+      <c r="AB198" s="23"/>
+      <c r="AC198" s="23"/>
+      <c r="AD198" s="23"/>
+      <c r="AE198" s="23"/>
+      <c r="AF198" s="23"/>
+      <c r="AG198" s="23"/>
+      <c r="AH198" s="23"/>
+      <c r="AI198" s="23"/>
+      <c r="AJ198" s="23"/>
+      <c r="AK198" s="23"/>
+      <c r="AL198" s="23"/>
+      <c r="AM198" s="23"/>
+      <c r="AN198" s="23"/>
+      <c r="AO198" s="23"/>
+      <c r="AP198" s="23"/>
+      <c r="AQ198" s="23"/>
+      <c r="AR198" s="23"/>
+      <c r="AS198" s="23"/>
+      <c r="AT198" s="23"/>
+      <c r="AU198" s="23"/>
+      <c r="AV198" s="23"/>
+      <c r="AW198" s="23"/>
+      <c r="AX198" s="23"/>
+      <c r="AY198" s="23"/>
+      <c r="AZ198" s="23"/>
+      <c r="BA198" s="23"/>
+      <c r="BB198" s="23"/>
+      <c r="BC198" s="23"/>
+      <c r="BD198" s="23"/>
+      <c r="BE198" s="23"/>
+      <c r="BF198" s="23"/>
+      <c r="BG198" s="23"/>
+      <c r="BH198" s="23"/>
+      <c r="BI198" s="23"/>
+      <c r="BJ198" s="23"/>
+      <c r="BK198" s="23"/>
+      <c r="BL198" s="23"/>
+      <c r="BM198" s="23"/>
+      <c r="BN198" s="23"/>
+      <c r="BO198" s="23"/>
+    </row>
+    <row r="199" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A199" s="110">
+        <v>90</v>
+      </c>
+      <c r="B199" s="86"/>
+      <c r="C199" s="121" t="s">
+        <v>136</v>
+      </c>
+      <c r="D199" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E199" s="87">
+        <v>650</v>
+      </c>
+      <c r="F199" s="88">
+        <v>800</v>
+      </c>
+      <c r="G199" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H199" s="128"/>
+      <c r="I199" s="128"/>
+      <c r="J199" s="128"/>
+      <c r="K199" s="128"/>
+      <c r="L199" s="128"/>
+      <c r="M199" s="128"/>
+      <c r="N199" s="128"/>
+      <c r="O199" s="128"/>
+      <c r="P199" s="128"/>
+      <c r="Q199" s="128"/>
+      <c r="R199" s="128"/>
+      <c r="S199" s="128"/>
+      <c r="T199" s="128"/>
+      <c r="U199" s="128"/>
+      <c r="V199" s="128"/>
+      <c r="W199" s="128"/>
+      <c r="X199" s="128"/>
+      <c r="Y199" s="128"/>
+      <c r="Z199" s="128"/>
+      <c r="AA199" s="128"/>
+      <c r="AB199" s="128"/>
+      <c r="AC199" s="128"/>
+      <c r="AD199" s="128"/>
+      <c r="AE199" s="128"/>
+      <c r="AF199" s="128"/>
+      <c r="AG199" s="128"/>
+      <c r="AH199" s="128"/>
+      <c r="AI199" s="128"/>
+      <c r="AJ199" s="128"/>
+      <c r="AK199" s="128"/>
+      <c r="AL199" s="128"/>
+      <c r="AM199" s="128"/>
+      <c r="AN199" s="128"/>
+      <c r="AO199" s="128"/>
+      <c r="AP199" s="128"/>
+      <c r="AQ199" s="128"/>
+      <c r="AR199" s="128"/>
+      <c r="AS199" s="128"/>
+      <c r="AT199" s="128"/>
+      <c r="AU199" s="128"/>
+      <c r="AV199" s="128"/>
+      <c r="AW199" s="128"/>
+      <c r="AX199" s="128"/>
+      <c r="AY199" s="128"/>
+      <c r="AZ199" s="128"/>
+      <c r="BA199" s="128"/>
+      <c r="BB199" s="128"/>
+      <c r="BC199" s="128"/>
+      <c r="BD199" s="128"/>
+      <c r="BE199" s="128"/>
+      <c r="BF199" s="128"/>
+      <c r="BG199" s="128"/>
+      <c r="BH199" s="128"/>
+      <c r="BI199" s="128"/>
+      <c r="BJ199" s="128"/>
+      <c r="BK199" s="128"/>
+      <c r="BL199" s="128"/>
+      <c r="BM199" s="128"/>
+      <c r="BN199" s="128"/>
+      <c r="BO199" s="128"/>
+    </row>
+    <row r="200" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A200" s="115"/>
+      <c r="B200" s="86"/>
+      <c r="C200" s="122"/>
+      <c r="D200" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E200" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F200" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G200" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H200" s="23"/>
+      <c r="I200" s="23"/>
+      <c r="J200" s="23"/>
+      <c r="K200" s="23"/>
+      <c r="L200" s="23"/>
+      <c r="M200" s="23"/>
+      <c r="N200" s="23"/>
+      <c r="O200" s="23"/>
+      <c r="P200" s="23"/>
+      <c r="Q200" s="23"/>
+      <c r="R200" s="23"/>
+      <c r="S200" s="23"/>
+      <c r="T200" s="23"/>
+      <c r="U200" s="23"/>
+      <c r="V200" s="23"/>
+      <c r="W200" s="23"/>
+      <c r="X200" s="23"/>
+      <c r="Y200" s="23"/>
+      <c r="Z200" s="23"/>
+      <c r="AA200" s="23"/>
+      <c r="AB200" s="23"/>
+      <c r="AC200" s="23"/>
+      <c r="AD200" s="23"/>
+      <c r="AE200" s="23"/>
+      <c r="AF200" s="23"/>
+      <c r="AG200" s="23"/>
+      <c r="AH200" s="23"/>
+      <c r="AI200" s="23"/>
+      <c r="AJ200" s="23"/>
+      <c r="AK200" s="23"/>
+      <c r="AL200" s="23"/>
+      <c r="AM200" s="23"/>
+      <c r="AN200" s="23"/>
+      <c r="AO200" s="23"/>
+      <c r="AP200" s="23"/>
+      <c r="AQ200" s="23"/>
+      <c r="AR200" s="23"/>
+      <c r="AS200" s="23"/>
+      <c r="AT200" s="23"/>
+      <c r="AU200" s="23"/>
+      <c r="AV200" s="23"/>
+      <c r="AW200" s="23"/>
+      <c r="AX200" s="23"/>
+      <c r="AY200" s="23"/>
+      <c r="AZ200" s="23"/>
+      <c r="BA200" s="23"/>
+      <c r="BB200" s="23"/>
+      <c r="BC200" s="23"/>
+      <c r="BD200" s="23"/>
+      <c r="BE200" s="23"/>
+      <c r="BF200" s="23"/>
+      <c r="BG200" s="23"/>
+      <c r="BH200" s="23"/>
+      <c r="BI200" s="23"/>
+      <c r="BJ200" s="23"/>
+      <c r="BK200" s="23"/>
+      <c r="BL200" s="23"/>
+      <c r="BM200" s="23"/>
+      <c r="BN200" s="23"/>
+      <c r="BO200" s="23"/>
+    </row>
+    <row r="201" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A201" s="115"/>
+      <c r="B201" s="86"/>
+      <c r="C201" s="122"/>
+      <c r="D201" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E201" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F201" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G201" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H201" s="23"/>
+      <c r="I201" s="23"/>
+      <c r="J201" s="23"/>
+      <c r="K201" s="23"/>
+      <c r="L201" s="23"/>
+      <c r="M201" s="23"/>
+      <c r="N201" s="23"/>
+      <c r="O201" s="23"/>
+      <c r="P201" s="23"/>
+      <c r="Q201" s="23"/>
+      <c r="R201" s="23"/>
+      <c r="S201" s="23"/>
+      <c r="T201" s="23"/>
+      <c r="U201" s="23"/>
+      <c r="V201" s="23"/>
+      <c r="W201" s="23"/>
+      <c r="X201" s="23"/>
+      <c r="Y201" s="23"/>
+      <c r="Z201" s="23"/>
+      <c r="AA201" s="23"/>
+      <c r="AB201" s="23"/>
+      <c r="AC201" s="23"/>
+      <c r="AD201" s="23"/>
+      <c r="AE201" s="23"/>
+      <c r="AF201" s="23"/>
+      <c r="AG201" s="23"/>
+      <c r="AH201" s="23"/>
+      <c r="AI201" s="23"/>
+      <c r="AJ201" s="23"/>
+      <c r="AK201" s="23"/>
+      <c r="AL201" s="23"/>
+      <c r="AM201" s="23"/>
+      <c r="AN201" s="23"/>
+      <c r="AO201" s="23"/>
+      <c r="AP201" s="23"/>
+      <c r="AQ201" s="23"/>
+      <c r="AR201" s="23"/>
+      <c r="AS201" s="23"/>
+      <c r="AT201" s="23"/>
+      <c r="AU201" s="23"/>
+      <c r="AV201" s="23"/>
+      <c r="AW201" s="23"/>
+      <c r="AX201" s="23"/>
+      <c r="AY201" s="23"/>
+      <c r="AZ201" s="23"/>
+      <c r="BA201" s="23"/>
+      <c r="BB201" s="23"/>
+      <c r="BC201" s="23"/>
+      <c r="BD201" s="23"/>
+      <c r="BE201" s="23"/>
+      <c r="BF201" s="23"/>
+      <c r="BG201" s="23"/>
+      <c r="BH201" s="23"/>
+      <c r="BI201" s="23"/>
+      <c r="BJ201" s="23"/>
+      <c r="BK201" s="23"/>
+      <c r="BL201" s="23"/>
+      <c r="BM201" s="23"/>
+      <c r="BN201" s="23"/>
+      <c r="BO201" s="23"/>
+    </row>
+    <row r="202" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A202" s="111"/>
+      <c r="B202" s="86"/>
+      <c r="C202" s="123"/>
+      <c r="D202" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E202" s="87">
+        <v>4200</v>
+      </c>
+      <c r="F202" s="88" t="s">
+        <v>317</v>
+      </c>
+      <c r="G202" s="87">
+        <v>7500</v>
+      </c>
+      <c r="H202" s="23"/>
+      <c r="I202" s="23"/>
+      <c r="J202" s="23"/>
+      <c r="K202" s="23"/>
+      <c r="L202" s="23"/>
+      <c r="M202" s="23"/>
+      <c r="N202" s="23"/>
+      <c r="O202" s="23"/>
+      <c r="P202" s="23"/>
+      <c r="Q202" s="23"/>
+      <c r="R202" s="23"/>
+      <c r="S202" s="23"/>
+      <c r="T202" s="23"/>
+      <c r="U202" s="23"/>
+      <c r="V202" s="23"/>
+      <c r="W202" s="23"/>
+      <c r="X202" s="23"/>
+      <c r="Y202" s="23"/>
+      <c r="Z202" s="23"/>
+      <c r="AA202" s="23"/>
+      <c r="AB202" s="23"/>
+      <c r="AC202" s="23"/>
+      <c r="AD202" s="23"/>
+      <c r="AE202" s="23"/>
+      <c r="AF202" s="23"/>
+      <c r="AG202" s="23"/>
+      <c r="AH202" s="23"/>
+      <c r="AI202" s="23"/>
+      <c r="AJ202" s="23"/>
+      <c r="AK202" s="23"/>
+      <c r="AL202" s="23"/>
+      <c r="AM202" s="23"/>
+      <c r="AN202" s="23"/>
+      <c r="AO202" s="23"/>
+      <c r="AP202" s="23"/>
+      <c r="AQ202" s="23"/>
+      <c r="AR202" s="23"/>
+      <c r="AS202" s="23"/>
+      <c r="AT202" s="23"/>
+      <c r="AU202" s="23"/>
+      <c r="AV202" s="23"/>
+      <c r="AW202" s="23"/>
+      <c r="AX202" s="23"/>
+      <c r="AY202" s="23"/>
+      <c r="AZ202" s="23"/>
+      <c r="BA202" s="23"/>
+      <c r="BB202" s="23"/>
+      <c r="BC202" s="23"/>
+      <c r="BD202" s="23"/>
+      <c r="BE202" s="23"/>
+      <c r="BF202" s="23"/>
+      <c r="BG202" s="23"/>
+      <c r="BH202" s="23"/>
+      <c r="BI202" s="23"/>
+      <c r="BJ202" s="23"/>
+      <c r="BK202" s="23"/>
+      <c r="BL202" s="23"/>
+      <c r="BM202" s="23"/>
+      <c r="BN202" s="23"/>
+      <c r="BO202" s="23"/>
+    </row>
+    <row r="203" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A203" s="161">
+        <v>91</v>
+      </c>
+      <c r="B203" s="162"/>
+      <c r="C203" s="118" t="s">
+        <v>135</v>
+      </c>
+      <c r="D203" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E203" s="44">
+        <v>650</v>
+      </c>
+      <c r="F203" s="47">
+        <v>800</v>
+      </c>
+      <c r="G203" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H203" s="128"/>
+      <c r="I203" s="128"/>
+      <c r="J203" s="128"/>
+      <c r="K203" s="128"/>
+      <c r="L203" s="128"/>
+      <c r="M203" s="128"/>
+      <c r="N203" s="128"/>
+      <c r="O203" s="128"/>
+      <c r="P203" s="128"/>
+      <c r="Q203" s="128"/>
+      <c r="R203" s="128"/>
+      <c r="S203" s="128"/>
+      <c r="T203" s="128"/>
+      <c r="U203" s="128"/>
+      <c r="V203" s="128"/>
+      <c r="W203" s="128"/>
+      <c r="X203" s="128"/>
+      <c r="Y203" s="128"/>
+      <c r="Z203" s="128"/>
+      <c r="AA203" s="128"/>
+      <c r="AB203" s="128"/>
+      <c r="AC203" s="128"/>
+      <c r="AD203" s="128"/>
+      <c r="AE203" s="128"/>
+      <c r="AF203" s="128"/>
+      <c r="AG203" s="128"/>
+      <c r="AH203" s="128"/>
+      <c r="AI203" s="128"/>
+      <c r="AJ203" s="128"/>
+      <c r="AK203" s="128"/>
+      <c r="AL203" s="128"/>
+      <c r="AM203" s="128"/>
+      <c r="AN203" s="128"/>
+      <c r="AO203" s="128"/>
+      <c r="AP203" s="128"/>
+      <c r="AQ203" s="128"/>
+      <c r="AR203" s="128"/>
+      <c r="AS203" s="128"/>
+      <c r="AT203" s="128"/>
+      <c r="AU203" s="128"/>
+      <c r="AV203" s="128"/>
+      <c r="AW203" s="128"/>
+      <c r="AX203" s="128"/>
+      <c r="AY203" s="128"/>
+      <c r="AZ203" s="128"/>
+      <c r="BA203" s="128"/>
+      <c r="BB203" s="128"/>
+      <c r="BC203" s="128"/>
+      <c r="BD203" s="128"/>
+      <c r="BE203" s="128"/>
+      <c r="BF203" s="128"/>
+      <c r="BG203" s="128"/>
+      <c r="BH203" s="128"/>
+      <c r="BI203" s="128"/>
+      <c r="BJ203" s="128"/>
+      <c r="BK203" s="128"/>
+      <c r="BL203" s="128"/>
+      <c r="BM203" s="128"/>
+      <c r="BN203" s="128"/>
+      <c r="BO203" s="128"/>
+    </row>
+    <row r="204" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A204" s="163"/>
+      <c r="B204" s="162"/>
+      <c r="C204" s="119"/>
+      <c r="D204" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E204" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F204" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G204" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H204" s="23"/>
+      <c r="I204" s="23"/>
+      <c r="J204" s="23"/>
+      <c r="K204" s="23"/>
+      <c r="L204" s="23"/>
+      <c r="M204" s="23"/>
+      <c r="N204" s="23"/>
+      <c r="O204" s="23"/>
+      <c r="P204" s="23"/>
+      <c r="Q204" s="23"/>
+      <c r="R204" s="23"/>
+      <c r="S204" s="23"/>
+      <c r="T204" s="23"/>
+      <c r="U204" s="23"/>
+      <c r="V204" s="23"/>
+      <c r="W204" s="23"/>
+      <c r="X204" s="23"/>
+      <c r="Y204" s="23"/>
+      <c r="Z204" s="23"/>
+      <c r="AA204" s="23"/>
+      <c r="AB204" s="23"/>
+      <c r="AC204" s="23"/>
+      <c r="AD204" s="23"/>
+      <c r="AE204" s="23"/>
+      <c r="AF204" s="23"/>
+      <c r="AG204" s="23"/>
+      <c r="AH204" s="23"/>
+      <c r="AI204" s="23"/>
+      <c r="AJ204" s="23"/>
+      <c r="AK204" s="23"/>
+      <c r="AL204" s="23"/>
+      <c r="AM204" s="23"/>
+      <c r="AN204" s="23"/>
+      <c r="AO204" s="23"/>
+      <c r="AP204" s="23"/>
+      <c r="AQ204" s="23"/>
+      <c r="AR204" s="23"/>
+      <c r="AS204" s="23"/>
+      <c r="AT204" s="23"/>
+      <c r="AU204" s="23"/>
+      <c r="AV204" s="23"/>
+      <c r="AW204" s="23"/>
+      <c r="AX204" s="23"/>
+      <c r="AY204" s="23"/>
+      <c r="AZ204" s="23"/>
+      <c r="BA204" s="23"/>
+      <c r="BB204" s="23"/>
+      <c r="BC204" s="23"/>
+      <c r="BD204" s="23"/>
+      <c r="BE204" s="23"/>
+      <c r="BF204" s="23"/>
+      <c r="BG204" s="23"/>
+      <c r="BH204" s="23"/>
+      <c r="BI204" s="23"/>
+      <c r="BJ204" s="23"/>
+      <c r="BK204" s="23"/>
+      <c r="BL204" s="23"/>
+      <c r="BM204" s="23"/>
+      <c r="BN204" s="23"/>
+      <c r="BO204" s="23"/>
+    </row>
+    <row r="205" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A205" s="163"/>
+      <c r="B205" s="162"/>
+      <c r="C205" s="119"/>
+      <c r="D205" s="44" t="s">
+        <v>309</v>
+      </c>
+      <c r="E205" s="44">
+        <v>2800</v>
+      </c>
+      <c r="F205" s="47">
+        <v>3000</v>
+      </c>
+      <c r="G205" s="44">
+        <v>4500</v>
+      </c>
+      <c r="H205" s="23"/>
+      <c r="I205" s="23"/>
+      <c r="J205" s="23"/>
+      <c r="K205" s="23"/>
+      <c r="L205" s="23"/>
+      <c r="M205" s="23"/>
+      <c r="N205" s="23"/>
+      <c r="O205" s="23"/>
+      <c r="P205" s="23"/>
+      <c r="Q205" s="23"/>
+      <c r="R205" s="23"/>
+      <c r="S205" s="23"/>
+      <c r="T205" s="23"/>
+      <c r="U205" s="23"/>
+      <c r="V205" s="23"/>
+      <c r="W205" s="23"/>
+      <c r="X205" s="23"/>
+      <c r="Y205" s="23"/>
+      <c r="Z205" s="23"/>
+      <c r="AA205" s="23"/>
+      <c r="AB205" s="23"/>
+      <c r="AC205" s="23"/>
+      <c r="AD205" s="23"/>
+      <c r="AE205" s="23"/>
+      <c r="AF205" s="23"/>
+      <c r="AG205" s="23"/>
+      <c r="AH205" s="23"/>
+      <c r="AI205" s="23"/>
+      <c r="AJ205" s="23"/>
+      <c r="AK205" s="23"/>
+      <c r="AL205" s="23"/>
+      <c r="AM205" s="23"/>
+      <c r="AN205" s="23"/>
+      <c r="AO205" s="23"/>
+      <c r="AP205" s="23"/>
+      <c r="AQ205" s="23"/>
+      <c r="AR205" s="23"/>
+      <c r="AS205" s="23"/>
+      <c r="AT205" s="23"/>
+      <c r="AU205" s="23"/>
+      <c r="AV205" s="23"/>
+      <c r="AW205" s="23"/>
+      <c r="AX205" s="23"/>
+      <c r="AY205" s="23"/>
+      <c r="AZ205" s="23"/>
+      <c r="BA205" s="23"/>
+      <c r="BB205" s="23"/>
+      <c r="BC205" s="23"/>
+      <c r="BD205" s="23"/>
+      <c r="BE205" s="23"/>
+      <c r="BF205" s="23"/>
+      <c r="BG205" s="23"/>
+      <c r="BH205" s="23"/>
+      <c r="BI205" s="23"/>
+      <c r="BJ205" s="23"/>
+      <c r="BK205" s="23"/>
+      <c r="BL205" s="23"/>
+      <c r="BM205" s="23"/>
+      <c r="BN205" s="23"/>
+      <c r="BO205" s="23"/>
+    </row>
+    <row r="206" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A206" s="164"/>
+      <c r="B206" s="162"/>
+      <c r="C206" s="120"/>
+      <c r="D206" s="44" t="s">
+        <v>310</v>
+      </c>
+      <c r="E206" s="44">
+        <v>4200</v>
+      </c>
+      <c r="F206" s="47" t="s">
+        <v>317</v>
+      </c>
+      <c r="G206" s="44">
+        <v>7500</v>
+      </c>
+      <c r="H206" s="23"/>
+      <c r="I206" s="23"/>
+      <c r="J206" s="23"/>
+      <c r="K206" s="23"/>
+      <c r="L206" s="23"/>
+      <c r="M206" s="23"/>
+      <c r="N206" s="23"/>
+      <c r="O206" s="23"/>
+      <c r="P206" s="23"/>
+      <c r="Q206" s="23"/>
+      <c r="R206" s="23"/>
+      <c r="S206" s="23"/>
+      <c r="T206" s="23"/>
+      <c r="U206" s="23"/>
+      <c r="V206" s="23"/>
+      <c r="W206" s="23"/>
+      <c r="X206" s="23"/>
+      <c r="Y206" s="23"/>
+      <c r="Z206" s="23"/>
+      <c r="AA206" s="23"/>
+      <c r="AB206" s="23"/>
+      <c r="AC206" s="23"/>
+      <c r="AD206" s="23"/>
+      <c r="AE206" s="23"/>
+      <c r="AF206" s="23"/>
+      <c r="AG206" s="23"/>
+      <c r="AH206" s="23"/>
+      <c r="AI206" s="23"/>
+      <c r="AJ206" s="23"/>
+      <c r="AK206" s="23"/>
+      <c r="AL206" s="23"/>
+      <c r="AM206" s="23"/>
+      <c r="AN206" s="23"/>
+      <c r="AO206" s="23"/>
+      <c r="AP206" s="23"/>
+      <c r="AQ206" s="23"/>
+      <c r="AR206" s="23"/>
+      <c r="AS206" s="23"/>
+      <c r="AT206" s="23"/>
+      <c r="AU206" s="23"/>
+      <c r="AV206" s="23"/>
+      <c r="AW206" s="23"/>
+      <c r="AX206" s="23"/>
+      <c r="AY206" s="23"/>
+      <c r="AZ206" s="23"/>
+      <c r="BA206" s="23"/>
+      <c r="BB206" s="23"/>
+      <c r="BC206" s="23"/>
+      <c r="BD206" s="23"/>
+      <c r="BE206" s="23"/>
+      <c r="BF206" s="23"/>
+      <c r="BG206" s="23"/>
+      <c r="BH206" s="23"/>
+      <c r="BI206" s="23"/>
+      <c r="BJ206" s="23"/>
+      <c r="BK206" s="23"/>
+      <c r="BL206" s="23"/>
+      <c r="BM206" s="23"/>
+      <c r="BN206" s="23"/>
+      <c r="BO206" s="23"/>
+    </row>
+    <row r="207" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A207" s="110">
+        <v>92</v>
+      </c>
+      <c r="B207" s="86"/>
+      <c r="C207" s="135" t="s">
+        <v>64</v>
+      </c>
+      <c r="D207" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E207" s="87">
+        <v>650</v>
+      </c>
+      <c r="F207" s="88">
+        <v>800</v>
+      </c>
+      <c r="G207" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H207" s="128"/>
+      <c r="I207" s="128"/>
+      <c r="J207" s="128"/>
+      <c r="K207" s="128"/>
+      <c r="L207" s="128"/>
+      <c r="M207" s="128"/>
+      <c r="N207" s="128"/>
+      <c r="O207" s="128"/>
+      <c r="P207" s="128"/>
+      <c r="Q207" s="128"/>
+      <c r="R207" s="128"/>
+      <c r="S207" s="128"/>
+      <c r="T207" s="128"/>
+      <c r="U207" s="128"/>
+      <c r="V207" s="128"/>
+      <c r="W207" s="128"/>
+      <c r="X207" s="128"/>
+      <c r="Y207" s="128"/>
+      <c r="Z207" s="128"/>
+      <c r="AA207" s="128"/>
+      <c r="AB207" s="128"/>
+      <c r="AC207" s="128"/>
+      <c r="AD207" s="128"/>
+      <c r="AE207" s="128"/>
+      <c r="AF207" s="128"/>
+      <c r="AG207" s="128"/>
+      <c r="AH207" s="128"/>
+      <c r="AI207" s="128"/>
+      <c r="AJ207" s="128"/>
+      <c r="AK207" s="128"/>
+      <c r="AL207" s="128"/>
+      <c r="AM207" s="128"/>
+      <c r="AN207" s="128"/>
+      <c r="AO207" s="128"/>
+      <c r="AP207" s="128"/>
+      <c r="AQ207" s="128"/>
+      <c r="AR207" s="128"/>
+      <c r="AS207" s="128"/>
+      <c r="AT207" s="128"/>
+      <c r="AU207" s="128"/>
+      <c r="AV207" s="128"/>
+      <c r="AW207" s="128"/>
+      <c r="AX207" s="128"/>
+      <c r="AY207" s="128"/>
+      <c r="AZ207" s="128"/>
+      <c r="BA207" s="128"/>
+      <c r="BB207" s="128"/>
+      <c r="BC207" s="128"/>
+      <c r="BD207" s="128"/>
+      <c r="BE207" s="128"/>
+      <c r="BF207" s="128"/>
+      <c r="BG207" s="128"/>
+      <c r="BH207" s="128"/>
+      <c r="BI207" s="128"/>
+      <c r="BJ207" s="128"/>
+      <c r="BK207" s="128"/>
+      <c r="BL207" s="128"/>
+      <c r="BM207" s="128"/>
+      <c r="BN207" s="128"/>
+      <c r="BO207" s="128"/>
+    </row>
+    <row r="208" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A208" s="111"/>
+      <c r="B208" s="86"/>
+      <c r="C208" s="135"/>
+      <c r="D208" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E208" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F208" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G208" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H208" s="23"/>
+      <c r="I208" s="23"/>
+      <c r="J208" s="23"/>
+      <c r="K208" s="23"/>
+      <c r="L208" s="23"/>
+      <c r="M208" s="23"/>
+      <c r="N208" s="23"/>
+      <c r="O208" s="23"/>
+      <c r="P208" s="23"/>
+      <c r="Q208" s="23"/>
+      <c r="R208" s="23"/>
+      <c r="S208" s="23"/>
+      <c r="T208" s="23"/>
+      <c r="U208" s="23"/>
+      <c r="V208" s="23"/>
+      <c r="W208" s="23"/>
+      <c r="X208" s="23"/>
+      <c r="Y208" s="23"/>
+      <c r="Z208" s="23"/>
+      <c r="AA208" s="23"/>
+      <c r="AB208" s="23"/>
+      <c r="AC208" s="23"/>
+      <c r="AD208" s="23"/>
+      <c r="AE208" s="23"/>
+      <c r="AF208" s="23"/>
+      <c r="AG208" s="23"/>
+      <c r="AH208" s="23"/>
+      <c r="AI208" s="23"/>
+      <c r="AJ208" s="23"/>
+      <c r="AK208" s="23"/>
+      <c r="AL208" s="23"/>
+      <c r="AM208" s="23"/>
+      <c r="AN208" s="23"/>
+      <c r="AO208" s="23"/>
+      <c r="AP208" s="23"/>
+      <c r="AQ208" s="23"/>
+      <c r="AR208" s="23"/>
+      <c r="AS208" s="23"/>
+      <c r="AT208" s="23"/>
+      <c r="AU208" s="23"/>
+      <c r="AV208" s="23"/>
+      <c r="AW208" s="23"/>
+      <c r="AX208" s="23"/>
+      <c r="AY208" s="23"/>
+      <c r="AZ208" s="23"/>
+      <c r="BA208" s="23"/>
+      <c r="BB208" s="23"/>
+      <c r="BC208" s="23"/>
+      <c r="BD208" s="23"/>
+      <c r="BE208" s="23"/>
+      <c r="BF208" s="23"/>
+      <c r="BG208" s="23"/>
+      <c r="BH208" s="23"/>
+      <c r="BI208" s="23"/>
+      <c r="BJ208" s="23"/>
+      <c r="BK208" s="23"/>
+      <c r="BL208" s="23"/>
+      <c r="BM208" s="23"/>
+      <c r="BN208" s="23"/>
+      <c r="BO208" s="23"/>
+    </row>
+    <row r="209" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A209" s="161">
+        <v>93</v>
+      </c>
+      <c r="B209" s="162"/>
+      <c r="C209" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="D209" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E209" s="44">
+        <v>650</v>
+      </c>
+      <c r="F209" s="47">
+        <v>800</v>
+      </c>
+      <c r="G209" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H209" s="128"/>
+      <c r="I209" s="128"/>
+      <c r="J209" s="128"/>
+      <c r="K209" s="128"/>
+      <c r="L209" s="128"/>
+      <c r="M209" s="128"/>
+      <c r="N209" s="128"/>
+      <c r="O209" s="128"/>
+      <c r="P209" s="128"/>
+      <c r="Q209" s="128"/>
+      <c r="R209" s="128"/>
+      <c r="S209" s="128"/>
+      <c r="T209" s="128"/>
+      <c r="U209" s="128"/>
+      <c r="V209" s="128"/>
+      <c r="W209" s="128"/>
+      <c r="X209" s="128"/>
+      <c r="Y209" s="128"/>
+      <c r="Z209" s="128"/>
+      <c r="AA209" s="128"/>
+      <c r="AB209" s="128"/>
+      <c r="AC209" s="128"/>
+      <c r="AD209" s="128"/>
+      <c r="AE209" s="128"/>
+      <c r="AF209" s="128"/>
+      <c r="AG209" s="128"/>
+      <c r="AH209" s="128"/>
+      <c r="AI209" s="128"/>
+      <c r="AJ209" s="128"/>
+      <c r="AK209" s="128"/>
+      <c r="AL209" s="128"/>
+      <c r="AM209" s="128"/>
+      <c r="AN209" s="128"/>
+      <c r="AO209" s="128"/>
+      <c r="AP209" s="128"/>
+      <c r="AQ209" s="128"/>
+      <c r="AR209" s="128"/>
+      <c r="AS209" s="128"/>
+      <c r="AT209" s="128"/>
+      <c r="AU209" s="128"/>
+      <c r="AV209" s="128"/>
+      <c r="AW209" s="128"/>
+      <c r="AX209" s="128"/>
+      <c r="AY209" s="128"/>
+      <c r="AZ209" s="128"/>
+      <c r="BA209" s="128"/>
+      <c r="BB209" s="128"/>
+      <c r="BC209" s="128"/>
+      <c r="BD209" s="128"/>
+      <c r="BE209" s="128"/>
+      <c r="BF209" s="128"/>
+      <c r="BG209" s="128"/>
+      <c r="BH209" s="128"/>
+      <c r="BI209" s="128"/>
+      <c r="BJ209" s="128"/>
+      <c r="BK209" s="128"/>
+      <c r="BL209" s="128"/>
+      <c r="BM209" s="128"/>
+      <c r="BN209" s="128"/>
+      <c r="BO209" s="128"/>
+    </row>
+    <row r="210" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A210" s="164"/>
+      <c r="B210" s="162"/>
+      <c r="C210" s="127"/>
+      <c r="D210" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E210" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F210" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G210" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H210" s="23"/>
+      <c r="I210" s="23"/>
+      <c r="J210" s="23"/>
+      <c r="K210" s="23"/>
+      <c r="L210" s="23"/>
+      <c r="M210" s="23"/>
+      <c r="N210" s="23"/>
+      <c r="O210" s="23"/>
+      <c r="P210" s="23"/>
+      <c r="Q210" s="23"/>
+      <c r="R210" s="23"/>
+      <c r="S210" s="23"/>
+      <c r="T210" s="23"/>
+      <c r="U210" s="23"/>
+      <c r="V210" s="23"/>
+      <c r="W210" s="23"/>
+      <c r="X210" s="23"/>
+      <c r="Y210" s="23"/>
+      <c r="Z210" s="23"/>
+      <c r="AA210" s="23"/>
+      <c r="AB210" s="23"/>
+      <c r="AC210" s="23"/>
+      <c r="AD210" s="23"/>
+      <c r="AE210" s="23"/>
+      <c r="AF210" s="23"/>
+      <c r="AG210" s="23"/>
+      <c r="AH210" s="23"/>
+      <c r="AI210" s="23"/>
+      <c r="AJ210" s="23"/>
+      <c r="AK210" s="23"/>
+      <c r="AL210" s="23"/>
+      <c r="AM210" s="23"/>
+      <c r="AN210" s="23"/>
+      <c r="AO210" s="23"/>
+      <c r="AP210" s="23"/>
+      <c r="AQ210" s="23"/>
+      <c r="AR210" s="23"/>
+      <c r="AS210" s="23"/>
+      <c r="AT210" s="23"/>
+      <c r="AU210" s="23"/>
+      <c r="AV210" s="23"/>
+      <c r="AW210" s="23"/>
+      <c r="AX210" s="23"/>
+      <c r="AY210" s="23"/>
+      <c r="AZ210" s="23"/>
+      <c r="BA210" s="23"/>
+      <c r="BB210" s="23"/>
+      <c r="BC210" s="23"/>
+      <c r="BD210" s="23"/>
+      <c r="BE210" s="23"/>
+      <c r="BF210" s="23"/>
+      <c r="BG210" s="23"/>
+      <c r="BH210" s="23"/>
+      <c r="BI210" s="23"/>
+      <c r="BJ210" s="23"/>
+      <c r="BK210" s="23"/>
+      <c r="BL210" s="23"/>
+      <c r="BM210" s="23"/>
+      <c r="BN210" s="23"/>
+      <c r="BO210" s="23"/>
+    </row>
+    <row r="211" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A211" s="110">
+        <v>94</v>
+      </c>
+      <c r="B211" s="86"/>
+      <c r="C211" s="121" t="s">
+        <v>134</v>
+      </c>
+      <c r="D211" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E211" s="87">
+        <v>650</v>
+      </c>
+      <c r="F211" s="88">
+        <v>800</v>
+      </c>
+      <c r="G211" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H211" s="128"/>
+      <c r="I211" s="128"/>
+      <c r="J211" s="128"/>
+      <c r="K211" s="128"/>
+      <c r="L211" s="128"/>
+      <c r="M211" s="128"/>
+      <c r="N211" s="128"/>
+      <c r="O211" s="128"/>
+      <c r="P211" s="128"/>
+      <c r="Q211" s="128"/>
+      <c r="R211" s="128"/>
+      <c r="S211" s="128"/>
+      <c r="T211" s="128"/>
+      <c r="U211" s="128"/>
+      <c r="V211" s="128"/>
+      <c r="W211" s="128"/>
+      <c r="X211" s="128"/>
+      <c r="Y211" s="128"/>
+      <c r="Z211" s="128"/>
+      <c r="AA211" s="128"/>
+      <c r="AB211" s="128"/>
+      <c r="AC211" s="128"/>
+      <c r="AD211" s="128"/>
+      <c r="AE211" s="128"/>
+      <c r="AF211" s="128"/>
+      <c r="AG211" s="128"/>
+      <c r="AH211" s="128"/>
+      <c r="AI211" s="128"/>
+      <c r="AJ211" s="128"/>
+      <c r="AK211" s="128"/>
+      <c r="AL211" s="128"/>
+      <c r="AM211" s="128"/>
+      <c r="AN211" s="128"/>
+      <c r="AO211" s="128"/>
+      <c r="AP211" s="128"/>
+      <c r="AQ211" s="128"/>
+      <c r="AR211" s="128"/>
+      <c r="AS211" s="128"/>
+      <c r="AT211" s="128"/>
+      <c r="AU211" s="128"/>
+      <c r="AV211" s="128"/>
+      <c r="AW211" s="128"/>
+      <c r="AX211" s="128"/>
+      <c r="AY211" s="128"/>
+      <c r="AZ211" s="128"/>
+      <c r="BA211" s="128"/>
+      <c r="BB211" s="128"/>
+      <c r="BC211" s="128"/>
+      <c r="BD211" s="128"/>
+      <c r="BE211" s="128"/>
+      <c r="BF211" s="128"/>
+      <c r="BG211" s="128"/>
+      <c r="BH211" s="128"/>
+      <c r="BI211" s="128"/>
+      <c r="BJ211" s="128"/>
+      <c r="BK211" s="128"/>
+      <c r="BL211" s="128"/>
+      <c r="BM211" s="128"/>
+      <c r="BN211" s="128"/>
+      <c r="BO211" s="128"/>
+    </row>
+    <row r="212" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A212" s="115"/>
+      <c r="B212" s="86"/>
+      <c r="C212" s="122"/>
+      <c r="D212" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E212" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F212" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G212" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H212" s="23"/>
+      <c r="I212" s="23"/>
+      <c r="J212" s="23"/>
+      <c r="K212" s="23"/>
+      <c r="L212" s="23"/>
+      <c r="M212" s="23"/>
+      <c r="N212" s="23"/>
+      <c r="O212" s="23"/>
+      <c r="P212" s="23"/>
+      <c r="Q212" s="23"/>
+      <c r="R212" s="23"/>
+      <c r="S212" s="23"/>
+      <c r="T212" s="23"/>
+      <c r="U212" s="23"/>
+      <c r="V212" s="23"/>
+      <c r="W212" s="23"/>
+      <c r="X212" s="23"/>
+      <c r="Y212" s="23"/>
+      <c r="Z212" s="23"/>
+      <c r="AA212" s="23"/>
+      <c r="AB212" s="23"/>
+      <c r="AC212" s="23"/>
+      <c r="AD212" s="23"/>
+      <c r="AE212" s="23"/>
+      <c r="AF212" s="23"/>
+      <c r="AG212" s="23"/>
+      <c r="AH212" s="23"/>
+      <c r="AI212" s="23"/>
+      <c r="AJ212" s="23"/>
+      <c r="AK212" s="23"/>
+      <c r="AL212" s="23"/>
+      <c r="AM212" s="23"/>
+      <c r="AN212" s="23"/>
+      <c r="AO212" s="23"/>
+      <c r="AP212" s="23"/>
+      <c r="AQ212" s="23"/>
+      <c r="AR212" s="23"/>
+      <c r="AS212" s="23"/>
+      <c r="AT212" s="23"/>
+      <c r="AU212" s="23"/>
+      <c r="AV212" s="23"/>
+      <c r="AW212" s="23"/>
+      <c r="AX212" s="23"/>
+      <c r="AY212" s="23"/>
+      <c r="AZ212" s="23"/>
+      <c r="BA212" s="23"/>
+      <c r="BB212" s="23"/>
+      <c r="BC212" s="23"/>
+      <c r="BD212" s="23"/>
+      <c r="BE212" s="23"/>
+      <c r="BF212" s="23"/>
+      <c r="BG212" s="23"/>
+      <c r="BH212" s="23"/>
+      <c r="BI212" s="23"/>
+      <c r="BJ212" s="23"/>
+      <c r="BK212" s="23"/>
+      <c r="BL212" s="23"/>
+      <c r="BM212" s="23"/>
+      <c r="BN212" s="23"/>
+      <c r="BO212" s="23"/>
+    </row>
+    <row r="213" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A213" s="115"/>
+      <c r="B213" s="86"/>
+      <c r="C213" s="122"/>
+      <c r="D213" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E213" s="87">
+        <v>2800</v>
+      </c>
+      <c r="F213" s="88">
+        <v>3000</v>
+      </c>
+      <c r="G213" s="87">
+        <v>4500</v>
+      </c>
+      <c r="H213" s="23"/>
+      <c r="I213" s="23"/>
+      <c r="J213" s="23"/>
+      <c r="K213" s="23"/>
+      <c r="L213" s="23"/>
+      <c r="M213" s="23"/>
+      <c r="N213" s="23"/>
+      <c r="O213" s="23"/>
+      <c r="P213" s="23"/>
+      <c r="Q213" s="23"/>
+      <c r="R213" s="23"/>
+      <c r="S213" s="23"/>
+      <c r="T213" s="23"/>
+      <c r="U213" s="23"/>
+      <c r="V213" s="23"/>
+      <c r="W213" s="23"/>
+      <c r="X213" s="23"/>
+      <c r="Y213" s="23"/>
+      <c r="Z213" s="23"/>
+      <c r="AA213" s="23"/>
+      <c r="AB213" s="23"/>
+      <c r="AC213" s="23"/>
+      <c r="AD213" s="23"/>
+      <c r="AE213" s="23"/>
+      <c r="AF213" s="23"/>
+      <c r="AG213" s="23"/>
+      <c r="AH213" s="23"/>
+      <c r="AI213" s="23"/>
+      <c r="AJ213" s="23"/>
+      <c r="AK213" s="23"/>
+      <c r="AL213" s="23"/>
+      <c r="AM213" s="23"/>
+      <c r="AN213" s="23"/>
+      <c r="AO213" s="23"/>
+      <c r="AP213" s="23"/>
+      <c r="AQ213" s="23"/>
+      <c r="AR213" s="23"/>
+      <c r="AS213" s="23"/>
+      <c r="AT213" s="23"/>
+      <c r="AU213" s="23"/>
+      <c r="AV213" s="23"/>
+      <c r="AW213" s="23"/>
+      <c r="AX213" s="23"/>
+      <c r="AY213" s="23"/>
+      <c r="AZ213" s="23"/>
+      <c r="BA213" s="23"/>
+      <c r="BB213" s="23"/>
+      <c r="BC213" s="23"/>
+      <c r="BD213" s="23"/>
+      <c r="BE213" s="23"/>
+      <c r="BF213" s="23"/>
+      <c r="BG213" s="23"/>
+      <c r="BH213" s="23"/>
+      <c r="BI213" s="23"/>
+      <c r="BJ213" s="23"/>
+      <c r="BK213" s="23"/>
+      <c r="BL213" s="23"/>
+      <c r="BM213" s="23"/>
+      <c r="BN213" s="23"/>
+      <c r="BO213" s="23"/>
+    </row>
+    <row r="214" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A214" s="111"/>
+      <c r="B214" s="86"/>
+      <c r="C214" s="123"/>
+      <c r="D214" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E214" s="87">
+        <v>4200</v>
+      </c>
+      <c r="F214" s="88" t="s">
+        <v>317</v>
+      </c>
+      <c r="G214" s="87">
+        <v>7500</v>
+      </c>
+      <c r="H214" s="23"/>
+      <c r="I214" s="23"/>
+      <c r="J214" s="23"/>
+      <c r="K214" s="23"/>
+      <c r="L214" s="23"/>
+      <c r="M214" s="23"/>
+      <c r="N214" s="23"/>
+      <c r="O214" s="23"/>
+      <c r="P214" s="23"/>
+      <c r="Q214" s="23"/>
+      <c r="R214" s="23"/>
+      <c r="S214" s="23"/>
+      <c r="T214" s="23"/>
+      <c r="U214" s="23"/>
+      <c r="V214" s="23"/>
+      <c r="W214" s="23"/>
+      <c r="X214" s="23"/>
+      <c r="Y214" s="23"/>
+      <c r="Z214" s="23"/>
+      <c r="AA214" s="23"/>
+      <c r="AB214" s="23"/>
+      <c r="AC214" s="23"/>
+      <c r="AD214" s="23"/>
+      <c r="AE214" s="23"/>
+      <c r="AF214" s="23"/>
+      <c r="AG214" s="23"/>
+      <c r="AH214" s="23"/>
+      <c r="AI214" s="23"/>
+      <c r="AJ214" s="23"/>
+      <c r="AK214" s="23"/>
+      <c r="AL214" s="23"/>
+      <c r="AM214" s="23"/>
+      <c r="AN214" s="23"/>
+      <c r="AO214" s="23"/>
+      <c r="AP214" s="23"/>
+      <c r="AQ214" s="23"/>
+      <c r="AR214" s="23"/>
+      <c r="AS214" s="23"/>
+      <c r="AT214" s="23"/>
+      <c r="AU214" s="23"/>
+      <c r="AV214" s="23"/>
+      <c r="AW214" s="23"/>
+      <c r="AX214" s="23"/>
+      <c r="AY214" s="23"/>
+      <c r="AZ214" s="23"/>
+      <c r="BA214" s="23"/>
+      <c r="BB214" s="23"/>
+      <c r="BC214" s="23"/>
+      <c r="BD214" s="23"/>
+      <c r="BE214" s="23"/>
+      <c r="BF214" s="23"/>
+      <c r="BG214" s="23"/>
+      <c r="BH214" s="23"/>
+      <c r="BI214" s="23"/>
+      <c r="BJ214" s="23"/>
+      <c r="BK214" s="23"/>
+      <c r="BL214" s="23"/>
+      <c r="BM214" s="23"/>
+      <c r="BN214" s="23"/>
+      <c r="BO214" s="23"/>
+    </row>
+    <row r="215" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A215" s="161">
+        <v>95</v>
+      </c>
+      <c r="B215" s="162"/>
+      <c r="C215" s="127" t="s">
+        <v>66</v>
+      </c>
+      <c r="D215" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E215" s="44">
+        <v>650</v>
+      </c>
+      <c r="F215" s="47">
+        <v>800</v>
+      </c>
+      <c r="G215" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H215" s="128"/>
+      <c r="I215" s="128"/>
+      <c r="J215" s="128"/>
+      <c r="K215" s="128"/>
+      <c r="L215" s="128"/>
+      <c r="M215" s="128"/>
+      <c r="N215" s="128"/>
+      <c r="O215" s="128"/>
+      <c r="P215" s="128"/>
+      <c r="Q215" s="128"/>
+      <c r="R215" s="128"/>
+      <c r="S215" s="128"/>
+      <c r="T215" s="128"/>
+      <c r="U215" s="128"/>
+      <c r="V215" s="128"/>
+      <c r="W215" s="128"/>
+      <c r="X215" s="128"/>
+      <c r="Y215" s="128"/>
+      <c r="Z215" s="128"/>
+      <c r="AA215" s="128"/>
+      <c r="AB215" s="128"/>
+      <c r="AC215" s="128"/>
+      <c r="AD215" s="128"/>
+      <c r="AE215" s="128"/>
+      <c r="AF215" s="128"/>
+      <c r="AG215" s="128"/>
+      <c r="AH215" s="128"/>
+      <c r="AI215" s="128"/>
+      <c r="AJ215" s="128"/>
+      <c r="AK215" s="128"/>
+      <c r="AL215" s="128"/>
+      <c r="AM215" s="128"/>
+      <c r="AN215" s="128"/>
+      <c r="AO215" s="128"/>
+      <c r="AP215" s="128"/>
+      <c r="AQ215" s="128"/>
+      <c r="AR215" s="128"/>
+      <c r="AS215" s="128"/>
+      <c r="AT215" s="128"/>
+      <c r="AU215" s="128"/>
+      <c r="AV215" s="128"/>
+      <c r="AW215" s="128"/>
+      <c r="AX215" s="128"/>
+      <c r="AY215" s="128"/>
+      <c r="AZ215" s="128"/>
+      <c r="BA215" s="128"/>
+      <c r="BB215" s="128"/>
+      <c r="BC215" s="128"/>
+      <c r="BD215" s="128"/>
+      <c r="BE215" s="128"/>
+      <c r="BF215" s="128"/>
+      <c r="BG215" s="128"/>
+      <c r="BH215" s="128"/>
+      <c r="BI215" s="128"/>
+      <c r="BJ215" s="128"/>
+      <c r="BK215" s="128"/>
+      <c r="BL215" s="128"/>
+      <c r="BM215" s="128"/>
+      <c r="BN215" s="128"/>
+      <c r="BO215" s="128"/>
+    </row>
+    <row r="216" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A216" s="164"/>
+      <c r="B216" s="162"/>
+      <c r="C216" s="127"/>
+      <c r="D216" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E216" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F216" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G216" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H216" s="23"/>
+      <c r="I216" s="23"/>
+      <c r="J216" s="23"/>
+      <c r="K216" s="23"/>
+      <c r="L216" s="23"/>
+      <c r="M216" s="23"/>
+      <c r="N216" s="23"/>
+      <c r="O216" s="23"/>
+      <c r="P216" s="23"/>
+      <c r="Q216" s="23"/>
+      <c r="R216" s="23"/>
+      <c r="S216" s="23"/>
+      <c r="T216" s="23"/>
+      <c r="U216" s="23"/>
+      <c r="V216" s="23"/>
+      <c r="W216" s="23"/>
+      <c r="X216" s="23"/>
+      <c r="Y216" s="23"/>
+      <c r="Z216" s="23"/>
+      <c r="AA216" s="23"/>
+      <c r="AB216" s="23"/>
+      <c r="AC216" s="23"/>
+      <c r="AD216" s="23"/>
+      <c r="AE216" s="23"/>
+      <c r="AF216" s="23"/>
+      <c r="AG216" s="23"/>
+      <c r="AH216" s="23"/>
+      <c r="AI216" s="23"/>
+      <c r="AJ216" s="23"/>
+      <c r="AK216" s="23"/>
+      <c r="AL216" s="23"/>
+      <c r="AM216" s="23"/>
+      <c r="AN216" s="23"/>
+      <c r="AO216" s="23"/>
+      <c r="AP216" s="23"/>
+      <c r="AQ216" s="23"/>
+      <c r="AR216" s="23"/>
+      <c r="AS216" s="23"/>
+      <c r="AT216" s="23"/>
+      <c r="AU216" s="23"/>
+      <c r="AV216" s="23"/>
+      <c r="AW216" s="23"/>
+      <c r="AX216" s="23"/>
+      <c r="AY216" s="23"/>
+      <c r="AZ216" s="23"/>
+      <c r="BA216" s="23"/>
+      <c r="BB216" s="23"/>
+      <c r="BC216" s="23"/>
+      <c r="BD216" s="23"/>
+      <c r="BE216" s="23"/>
+      <c r="BF216" s="23"/>
+      <c r="BG216" s="23"/>
+      <c r="BH216" s="23"/>
+      <c r="BI216" s="23"/>
+      <c r="BJ216" s="23"/>
+      <c r="BK216" s="23"/>
+      <c r="BL216" s="23"/>
+      <c r="BM216" s="23"/>
+      <c r="BN216" s="23"/>
+      <c r="BO216" s="23"/>
+    </row>
+    <row r="217" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A217" s="110">
+        <v>96</v>
+      </c>
+      <c r="B217" s="86"/>
+      <c r="C217" s="117" t="s">
+        <v>133</v>
+      </c>
+      <c r="D217" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E217" s="87">
+        <v>890</v>
+      </c>
+      <c r="F217" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G217" s="87">
+        <v>1800</v>
+      </c>
+      <c r="H217" s="128"/>
+      <c r="I217" s="128"/>
+      <c r="J217" s="128"/>
+      <c r="K217" s="128"/>
+      <c r="L217" s="128"/>
+      <c r="M217" s="128"/>
+      <c r="N217" s="128"/>
+      <c r="O217" s="128"/>
+      <c r="P217" s="128"/>
+      <c r="Q217" s="128"/>
+      <c r="R217" s="128"/>
+      <c r="S217" s="128"/>
+      <c r="T217" s="128"/>
+      <c r="U217" s="128"/>
+      <c r="V217" s="128"/>
+      <c r="W217" s="128"/>
+      <c r="X217" s="128"/>
+      <c r="Y217" s="128"/>
+      <c r="Z217" s="128"/>
+      <c r="AA217" s="128"/>
+      <c r="AB217" s="128"/>
+      <c r="AC217" s="128"/>
+      <c r="AD217" s="128"/>
+      <c r="AE217" s="128"/>
+      <c r="AF217" s="128"/>
+      <c r="AG217" s="128"/>
+      <c r="AH217" s="128"/>
+      <c r="AI217" s="128"/>
+      <c r="AJ217" s="128"/>
+      <c r="AK217" s="128"/>
+      <c r="AL217" s="128"/>
+      <c r="AM217" s="128"/>
+      <c r="AN217" s="128"/>
+      <c r="AO217" s="128"/>
+      <c r="AP217" s="128"/>
+      <c r="AQ217" s="128"/>
+      <c r="AR217" s="128"/>
+      <c r="AS217" s="128"/>
+      <c r="AT217" s="128"/>
+      <c r="AU217" s="128"/>
+      <c r="AV217" s="128"/>
+      <c r="AW217" s="128"/>
+      <c r="AX217" s="128"/>
+      <c r="AY217" s="128"/>
+      <c r="AZ217" s="128"/>
+      <c r="BA217" s="128"/>
+      <c r="BB217" s="128"/>
+      <c r="BC217" s="128"/>
+      <c r="BD217" s="128"/>
+      <c r="BE217" s="128"/>
+      <c r="BF217" s="128"/>
+      <c r="BG217" s="128"/>
+      <c r="BH217" s="128"/>
+      <c r="BI217" s="128"/>
+      <c r="BJ217" s="128"/>
+      <c r="BK217" s="128"/>
+      <c r="BL217" s="128"/>
+      <c r="BM217" s="128"/>
+      <c r="BN217" s="128"/>
+      <c r="BO217" s="128"/>
+    </row>
+    <row r="218" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A218" s="111"/>
+      <c r="B218" s="86"/>
+      <c r="C218" s="117"/>
+      <c r="D218" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E218" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F218" s="88">
+        <v>2100</v>
+      </c>
+      <c r="G218" s="87">
+        <v>3200</v>
+      </c>
+      <c r="H218" s="23"/>
+      <c r="I218" s="23"/>
+      <c r="J218" s="23"/>
+      <c r="K218" s="23"/>
+      <c r="L218" s="23"/>
+      <c r="M218" s="23"/>
+      <c r="N218" s="23"/>
+      <c r="O218" s="23"/>
+      <c r="P218" s="23"/>
+      <c r="Q218" s="23"/>
+      <c r="R218" s="23"/>
+      <c r="S218" s="23"/>
+      <c r="T218" s="23"/>
+      <c r="U218" s="23"/>
+      <c r="V218" s="23"/>
+      <c r="W218" s="23"/>
+      <c r="X218" s="23"/>
+      <c r="Y218" s="23"/>
+      <c r="Z218" s="23"/>
+      <c r="AA218" s="23"/>
+      <c r="AB218" s="23"/>
+      <c r="AC218" s="23"/>
+      <c r="AD218" s="23"/>
+      <c r="AE218" s="23"/>
+      <c r="AF218" s="23"/>
+      <c r="AG218" s="23"/>
+      <c r="AH218" s="23"/>
+      <c r="AI218" s="23"/>
+      <c r="AJ218" s="23"/>
+      <c r="AK218" s="23"/>
+      <c r="AL218" s="23"/>
+      <c r="AM218" s="23"/>
+      <c r="AN218" s="23"/>
+      <c r="AO218" s="23"/>
+      <c r="AP218" s="23"/>
+      <c r="AQ218" s="23"/>
+      <c r="AR218" s="23"/>
+      <c r="AS218" s="23"/>
+      <c r="AT218" s="23"/>
+      <c r="AU218" s="23"/>
+      <c r="AV218" s="23"/>
+      <c r="AW218" s="23"/>
+      <c r="AX218" s="23"/>
+      <c r="AY218" s="23"/>
+      <c r="AZ218" s="23"/>
+      <c r="BA218" s="23"/>
+      <c r="BB218" s="23"/>
+      <c r="BC218" s="23"/>
+      <c r="BD218" s="23"/>
+      <c r="BE218" s="23"/>
+      <c r="BF218" s="23"/>
+      <c r="BG218" s="23"/>
+      <c r="BH218" s="23"/>
+      <c r="BI218" s="23"/>
+      <c r="BJ218" s="23"/>
+      <c r="BK218" s="23"/>
+      <c r="BL218" s="23"/>
+      <c r="BM218" s="23"/>
+      <c r="BN218" s="23"/>
+      <c r="BO218" s="23"/>
+    </row>
+    <row r="219" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A219" s="161">
+        <v>97</v>
+      </c>
+      <c r="B219" s="162"/>
+      <c r="C219" s="127" t="s">
+        <v>68</v>
+      </c>
+      <c r="D219" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E219" s="44">
+        <v>900</v>
+      </c>
+      <c r="F219" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G219" s="44">
+        <v>1800</v>
+      </c>
+      <c r="H219" s="128"/>
+      <c r="I219" s="128"/>
+      <c r="J219" s="128"/>
+      <c r="K219" s="128"/>
+      <c r="L219" s="128"/>
+      <c r="M219" s="128"/>
+      <c r="N219" s="128"/>
+      <c r="O219" s="128"/>
+      <c r="P219" s="128"/>
+      <c r="Q219" s="128"/>
+      <c r="R219" s="128"/>
+      <c r="S219" s="128"/>
+      <c r="T219" s="128"/>
+      <c r="U219" s="128"/>
+      <c r="V219" s="128"/>
+      <c r="W219" s="128"/>
+      <c r="X219" s="128"/>
+      <c r="Y219" s="128"/>
+      <c r="Z219" s="128"/>
+      <c r="AA219" s="128"/>
+      <c r="AB219" s="128"/>
+      <c r="AC219" s="128"/>
+      <c r="AD219" s="128"/>
+      <c r="AE219" s="128"/>
+      <c r="AF219" s="128"/>
+      <c r="AG219" s="128"/>
+      <c r="AH219" s="128"/>
+      <c r="AI219" s="128"/>
+      <c r="AJ219" s="128"/>
+      <c r="AK219" s="128"/>
+      <c r="AL219" s="128"/>
+      <c r="AM219" s="128"/>
+      <c r="AN219" s="128"/>
+      <c r="AO219" s="128"/>
+      <c r="AP219" s="128"/>
+      <c r="AQ219" s="128"/>
+      <c r="AR219" s="128"/>
+      <c r="AS219" s="128"/>
+      <c r="AT219" s="128"/>
+      <c r="AU219" s="128"/>
+      <c r="AV219" s="128"/>
+      <c r="AW219" s="128"/>
+      <c r="AX219" s="128"/>
+      <c r="AY219" s="128"/>
+      <c r="AZ219" s="128"/>
+      <c r="BA219" s="128"/>
+      <c r="BB219" s="128"/>
+      <c r="BC219" s="128"/>
+      <c r="BD219" s="128"/>
+      <c r="BE219" s="128"/>
+      <c r="BF219" s="128"/>
+      <c r="BG219" s="128"/>
+      <c r="BH219" s="128"/>
+      <c r="BI219" s="128"/>
+      <c r="BJ219" s="128"/>
+      <c r="BK219" s="128"/>
+      <c r="BL219" s="128"/>
+      <c r="BM219" s="128"/>
+      <c r="BN219" s="128"/>
+      <c r="BO219" s="128"/>
+    </row>
+    <row r="220" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A220" s="164"/>
+      <c r="B220" s="162"/>
+      <c r="C220" s="127"/>
+      <c r="D220" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E220" s="44">
+        <v>1800</v>
+      </c>
+      <c r="F220" s="47">
+        <v>2100</v>
+      </c>
+      <c r="G220" s="44">
+        <v>3200</v>
+      </c>
+      <c r="H220" s="23"/>
+      <c r="I220" s="23"/>
+      <c r="J220" s="23"/>
+      <c r="K220" s="23"/>
+      <c r="L220" s="23"/>
+      <c r="M220" s="23"/>
+      <c r="N220" s="23"/>
+      <c r="O220" s="23"/>
+      <c r="P220" s="23"/>
+      <c r="Q220" s="23"/>
+      <c r="R220" s="23"/>
+      <c r="S220" s="23"/>
+      <c r="T220" s="23"/>
+      <c r="U220" s="23"/>
+      <c r="V220" s="23"/>
+      <c r="W220" s="23"/>
+      <c r="X220" s="23"/>
+      <c r="Y220" s="23"/>
+      <c r="Z220" s="23"/>
+      <c r="AA220" s="23"/>
+      <c r="AB220" s="23"/>
+      <c r="AC220" s="23"/>
+      <c r="AD220" s="23"/>
+      <c r="AE220" s="23"/>
+      <c r="AF220" s="23"/>
+      <c r="AG220" s="23"/>
+      <c r="AH220" s="23"/>
+      <c r="AI220" s="23"/>
+      <c r="AJ220" s="23"/>
+      <c r="AK220" s="23"/>
+      <c r="AL220" s="23"/>
+      <c r="AM220" s="23"/>
+      <c r="AN220" s="23"/>
+      <c r="AO220" s="23"/>
+      <c r="AP220" s="23"/>
+      <c r="AQ220" s="23"/>
+      <c r="AR220" s="23"/>
+      <c r="AS220" s="23"/>
+      <c r="AT220" s="23"/>
+      <c r="AU220" s="23"/>
+      <c r="AV220" s="23"/>
+      <c r="AW220" s="23"/>
+      <c r="AX220" s="23"/>
+      <c r="AY220" s="23"/>
+      <c r="AZ220" s="23"/>
+      <c r="BA220" s="23"/>
+      <c r="BB220" s="23"/>
+      <c r="BC220" s="23"/>
+      <c r="BD220" s="23"/>
+      <c r="BE220" s="23"/>
+      <c r="BF220" s="23"/>
+      <c r="BG220" s="23"/>
+      <c r="BH220" s="23"/>
+      <c r="BI220" s="23"/>
+      <c r="BJ220" s="23"/>
+      <c r="BK220" s="23"/>
+      <c r="BL220" s="23"/>
+      <c r="BM220" s="23"/>
+      <c r="BN220" s="23"/>
+      <c r="BO220" s="23"/>
+    </row>
+    <row r="221" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A221" s="110">
+        <v>98</v>
+      </c>
+      <c r="B221" s="86"/>
+      <c r="C221" s="135" t="s">
+        <v>69</v>
+      </c>
+      <c r="D221" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E221" s="87">
+        <v>890</v>
+      </c>
+      <c r="F221" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G221" s="87">
+        <v>1800</v>
+      </c>
+      <c r="H221" s="128"/>
+      <c r="I221" s="128"/>
+      <c r="J221" s="128"/>
+      <c r="K221" s="128"/>
+      <c r="L221" s="128"/>
+      <c r="M221" s="128"/>
+      <c r="N221" s="128"/>
+      <c r="O221" s="128"/>
+      <c r="P221" s="128"/>
+      <c r="Q221" s="128"/>
+      <c r="R221" s="128"/>
+      <c r="S221" s="128"/>
+      <c r="T221" s="128"/>
+      <c r="U221" s="128"/>
+      <c r="V221" s="128"/>
+      <c r="W221" s="128"/>
+      <c r="X221" s="128"/>
+      <c r="Y221" s="128"/>
+      <c r="Z221" s="128"/>
+      <c r="AA221" s="128"/>
+      <c r="AB221" s="128"/>
+      <c r="AC221" s="128"/>
+      <c r="AD221" s="128"/>
+      <c r="AE221" s="128"/>
+      <c r="AF221" s="128"/>
+      <c r="AG221" s="128"/>
+      <c r="AH221" s="128"/>
+      <c r="AI221" s="128"/>
+      <c r="AJ221" s="128"/>
+      <c r="AK221" s="128"/>
+      <c r="AL221" s="128"/>
+      <c r="AM221" s="128"/>
+      <c r="AN221" s="128"/>
+      <c r="AO221" s="128"/>
+      <c r="AP221" s="128"/>
+      <c r="AQ221" s="128"/>
+      <c r="AR221" s="128"/>
+      <c r="AS221" s="128"/>
+      <c r="AT221" s="128"/>
+      <c r="AU221" s="128"/>
+      <c r="AV221" s="128"/>
+      <c r="AW221" s="128"/>
+      <c r="AX221" s="128"/>
+      <c r="AY221" s="128"/>
+      <c r="AZ221" s="128"/>
+      <c r="BA221" s="128"/>
+      <c r="BB221" s="128"/>
+      <c r="BC221" s="128"/>
+      <c r="BD221" s="128"/>
+      <c r="BE221" s="128"/>
+      <c r="BF221" s="128"/>
+      <c r="BG221" s="128"/>
+      <c r="BH221" s="128"/>
+      <c r="BI221" s="128"/>
+      <c r="BJ221" s="128"/>
+      <c r="BK221" s="128"/>
+      <c r="BL221" s="128"/>
+      <c r="BM221" s="128"/>
+      <c r="BN221" s="128"/>
+      <c r="BO221" s="128"/>
+    </row>
+    <row r="222" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A222" s="111"/>
+      <c r="B222" s="86"/>
+      <c r="C222" s="135"/>
+      <c r="D222" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E222" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F222" s="88">
+        <v>2100</v>
+      </c>
+      <c r="G222" s="87">
+        <v>3200</v>
+      </c>
+      <c r="H222" s="23"/>
+      <c r="I222" s="23"/>
+      <c r="J222" s="23"/>
+      <c r="K222" s="23"/>
+      <c r="L222" s="23"/>
+      <c r="M222" s="23"/>
+      <c r="N222" s="23"/>
+      <c r="O222" s="23"/>
+      <c r="P222" s="23"/>
+      <c r="Q222" s="23"/>
+      <c r="R222" s="23"/>
+      <c r="S222" s="23"/>
+      <c r="T222" s="23"/>
+      <c r="U222" s="23"/>
+      <c r="V222" s="23"/>
+      <c r="W222" s="23"/>
+      <c r="X222" s="23"/>
+      <c r="Y222" s="23"/>
+      <c r="Z222" s="23"/>
+      <c r="AA222" s="23"/>
+      <c r="AB222" s="23"/>
+      <c r="AC222" s="23"/>
+      <c r="AD222" s="23"/>
+      <c r="AE222" s="23"/>
+      <c r="AF222" s="23"/>
+      <c r="AG222" s="23"/>
+      <c r="AH222" s="23"/>
+      <c r="AI222" s="23"/>
+      <c r="AJ222" s="23"/>
+      <c r="AK222" s="23"/>
+      <c r="AL222" s="23"/>
+      <c r="AM222" s="23"/>
+      <c r="AN222" s="23"/>
+      <c r="AO222" s="23"/>
+      <c r="AP222" s="23"/>
+      <c r="AQ222" s="23"/>
+      <c r="AR222" s="23"/>
+      <c r="AS222" s="23"/>
+      <c r="AT222" s="23"/>
+      <c r="AU222" s="23"/>
+      <c r="AV222" s="23"/>
+      <c r="AW222" s="23"/>
+      <c r="AX222" s="23"/>
+      <c r="AY222" s="23"/>
+      <c r="AZ222" s="23"/>
+      <c r="BA222" s="23"/>
+      <c r="BB222" s="23"/>
+      <c r="BC222" s="23"/>
+      <c r="BD222" s="23"/>
+      <c r="BE222" s="23"/>
+      <c r="BF222" s="23"/>
+      <c r="BG222" s="23"/>
+      <c r="BH222" s="23"/>
+      <c r="BI222" s="23"/>
+      <c r="BJ222" s="23"/>
+      <c r="BK222" s="23"/>
+      <c r="BL222" s="23"/>
+      <c r="BM222" s="23"/>
+      <c r="BN222" s="23"/>
+      <c r="BO222" s="23"/>
+    </row>
+    <row r="223" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A223" s="161">
+        <v>99</v>
+      </c>
+      <c r="B223" s="162"/>
+      <c r="C223" s="127" t="s">
+        <v>70</v>
+      </c>
+      <c r="D223" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E223" s="44">
+        <v>890</v>
+      </c>
+      <c r="F223" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G223" s="44">
+        <v>1800</v>
+      </c>
+      <c r="H223" s="128"/>
+      <c r="I223" s="128"/>
+      <c r="J223" s="128"/>
+      <c r="K223" s="128"/>
+      <c r="L223" s="128"/>
+      <c r="M223" s="128"/>
+      <c r="N223" s="128"/>
+      <c r="O223" s="128"/>
+      <c r="P223" s="128"/>
+      <c r="Q223" s="128"/>
+      <c r="R223" s="128"/>
+      <c r="S223" s="128"/>
+      <c r="T223" s="128"/>
+      <c r="U223" s="128"/>
+      <c r="V223" s="128"/>
+      <c r="W223" s="128"/>
+      <c r="X223" s="128"/>
+      <c r="Y223" s="128"/>
+      <c r="Z223" s="128"/>
+      <c r="AA223" s="128"/>
+      <c r="AB223" s="128"/>
+      <c r="AC223" s="128"/>
+      <c r="AD223" s="128"/>
+      <c r="AE223" s="128"/>
+      <c r="AF223" s="128"/>
+      <c r="AG223" s="128"/>
+      <c r="AH223" s="128"/>
+      <c r="AI223" s="128"/>
+      <c r="AJ223" s="128"/>
+      <c r="AK223" s="128"/>
+      <c r="AL223" s="128"/>
+      <c r="AM223" s="128"/>
+      <c r="AN223" s="128"/>
+      <c r="AO223" s="128"/>
+      <c r="AP223" s="128"/>
+      <c r="AQ223" s="128"/>
+      <c r="AR223" s="128"/>
+      <c r="AS223" s="128"/>
+      <c r="AT223" s="128"/>
+      <c r="AU223" s="128"/>
+      <c r="AV223" s="128"/>
+      <c r="AW223" s="128"/>
+      <c r="AX223" s="128"/>
+      <c r="AY223" s="128"/>
+      <c r="AZ223" s="128"/>
+      <c r="BA223" s="128"/>
+      <c r="BB223" s="128"/>
+      <c r="BC223" s="128"/>
+      <c r="BD223" s="128"/>
+      <c r="BE223" s="128"/>
+      <c r="BF223" s="128"/>
+      <c r="BG223" s="128"/>
+      <c r="BH223" s="128"/>
+      <c r="BI223" s="128"/>
+      <c r="BJ223" s="128"/>
+      <c r="BK223" s="128"/>
+      <c r="BL223" s="128"/>
+      <c r="BM223" s="128"/>
+      <c r="BN223" s="128"/>
+      <c r="BO223" s="128"/>
+    </row>
+    <row r="224" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A224" s="164"/>
+      <c r="B224" s="162"/>
+      <c r="C224" s="127"/>
+      <c r="D224" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E224" s="44">
+        <v>1800</v>
+      </c>
+      <c r="F224" s="47">
+        <v>2100</v>
+      </c>
+      <c r="G224" s="44">
+        <v>3200</v>
+      </c>
+      <c r="H224" s="23"/>
+      <c r="I224" s="23"/>
+      <c r="J224" s="23"/>
+      <c r="K224" s="23"/>
+      <c r="L224" s="23"/>
+      <c r="M224" s="23"/>
+      <c r="N224" s="23"/>
+      <c r="O224" s="23"/>
+      <c r="P224" s="23"/>
+      <c r="Q224" s="23"/>
+      <c r="R224" s="23"/>
+      <c r="S224" s="23"/>
+      <c r="T224" s="23"/>
+      <c r="U224" s="23"/>
+      <c r="V224" s="23"/>
+      <c r="W224" s="23"/>
+      <c r="X224" s="23"/>
+      <c r="Y224" s="23"/>
+      <c r="Z224" s="23"/>
+      <c r="AA224" s="23"/>
+      <c r="AB224" s="23"/>
+      <c r="AC224" s="23"/>
+      <c r="AD224" s="23"/>
+      <c r="AE224" s="23"/>
+      <c r="AF224" s="23"/>
+      <c r="AG224" s="23"/>
+      <c r="AH224" s="23"/>
+      <c r="AI224" s="23"/>
+      <c r="AJ224" s="23"/>
+      <c r="AK224" s="23"/>
+      <c r="AL224" s="23"/>
+      <c r="AM224" s="23"/>
+      <c r="AN224" s="23"/>
+      <c r="AO224" s="23"/>
+      <c r="AP224" s="23"/>
+      <c r="AQ224" s="23"/>
+      <c r="AR224" s="23"/>
+      <c r="AS224" s="23"/>
+      <c r="AT224" s="23"/>
+      <c r="AU224" s="23"/>
+      <c r="AV224" s="23"/>
+      <c r="AW224" s="23"/>
+      <c r="AX224" s="23"/>
+      <c r="AY224" s="23"/>
+      <c r="AZ224" s="23"/>
+      <c r="BA224" s="23"/>
+      <c r="BB224" s="23"/>
+      <c r="BC224" s="23"/>
+      <c r="BD224" s="23"/>
+      <c r="BE224" s="23"/>
+      <c r="BF224" s="23"/>
+      <c r="BG224" s="23"/>
+      <c r="BH224" s="23"/>
+      <c r="BI224" s="23"/>
+      <c r="BJ224" s="23"/>
+      <c r="BK224" s="23"/>
+      <c r="BL224" s="23"/>
+      <c r="BM224" s="23"/>
+      <c r="BN224" s="23"/>
+      <c r="BO224" s="23"/>
+    </row>
+    <row r="225" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A225" s="110">
+        <v>100</v>
+      </c>
+      <c r="B225" s="86"/>
+      <c r="C225" s="135" t="s">
+        <v>71</v>
+      </c>
+      <c r="D225" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E225" s="87">
+        <v>650</v>
+      </c>
+      <c r="F225" s="88">
+        <v>800</v>
+      </c>
+      <c r="G225" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H225" s="128"/>
+      <c r="I225" s="128"/>
+      <c r="J225" s="128"/>
+      <c r="K225" s="128"/>
+      <c r="L225" s="128"/>
+      <c r="M225" s="128"/>
+      <c r="N225" s="128"/>
+      <c r="O225" s="128"/>
+      <c r="P225" s="128"/>
+      <c r="Q225" s="128"/>
+      <c r="R225" s="128"/>
+      <c r="S225" s="128"/>
+      <c r="T225" s="128"/>
+      <c r="U225" s="128"/>
+      <c r="V225" s="128"/>
+      <c r="W225" s="128"/>
+      <c r="X225" s="128"/>
+      <c r="Y225" s="128"/>
+      <c r="Z225" s="128"/>
+      <c r="AA225" s="128"/>
+      <c r="AB225" s="128"/>
+      <c r="AC225" s="128"/>
+      <c r="AD225" s="128"/>
+      <c r="AE225" s="128"/>
+      <c r="AF225" s="128"/>
+      <c r="AG225" s="128"/>
+      <c r="AH225" s="128"/>
+      <c r="AI225" s="128"/>
+      <c r="AJ225" s="128"/>
+      <c r="AK225" s="128"/>
+      <c r="AL225" s="128"/>
+      <c r="AM225" s="128"/>
+      <c r="AN225" s="128"/>
+      <c r="AO225" s="128"/>
+      <c r="AP225" s="128"/>
+      <c r="AQ225" s="128"/>
+      <c r="AR225" s="128"/>
+      <c r="AS225" s="128"/>
+      <c r="AT225" s="128"/>
+      <c r="AU225" s="128"/>
+      <c r="AV225" s="128"/>
+      <c r="AW225" s="128"/>
+      <c r="AX225" s="128"/>
+      <c r="AY225" s="128"/>
+      <c r="AZ225" s="128"/>
+      <c r="BA225" s="128"/>
+      <c r="BB225" s="128"/>
+      <c r="BC225" s="128"/>
+      <c r="BD225" s="128"/>
+      <c r="BE225" s="128"/>
+      <c r="BF225" s="128"/>
+      <c r="BG225" s="128"/>
+      <c r="BH225" s="128"/>
+      <c r="BI225" s="128"/>
+      <c r="BJ225" s="128"/>
+      <c r="BK225" s="128"/>
+      <c r="BL225" s="128"/>
+      <c r="BM225" s="128"/>
+      <c r="BN225" s="128"/>
+      <c r="BO225" s="128"/>
+    </row>
+    <row r="226" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A226" s="111"/>
+      <c r="B226" s="86"/>
+      <c r="C226" s="135"/>
+      <c r="D226" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E226" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F226" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G226" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H226" s="23"/>
+      <c r="I226" s="23"/>
+      <c r="J226" s="23"/>
+      <c r="K226" s="23"/>
+      <c r="L226" s="23"/>
+      <c r="M226" s="23"/>
+      <c r="N226" s="23"/>
+      <c r="O226" s="23"/>
+      <c r="P226" s="23"/>
+      <c r="Q226" s="23"/>
+      <c r="R226" s="23"/>
+      <c r="S226" s="23"/>
+      <c r="T226" s="23"/>
+      <c r="U226" s="23"/>
+      <c r="V226" s="23"/>
+      <c r="W226" s="23"/>
+      <c r="X226" s="23"/>
+      <c r="Y226" s="23"/>
+      <c r="Z226" s="23"/>
+      <c r="AA226" s="23"/>
+      <c r="AB226" s="23"/>
+      <c r="AC226" s="23"/>
+      <c r="AD226" s="23"/>
+      <c r="AE226" s="23"/>
+      <c r="AF226" s="23"/>
+      <c r="AG226" s="23"/>
+      <c r="AH226" s="23"/>
+      <c r="AI226" s="23"/>
+      <c r="AJ226" s="23"/>
+      <c r="AK226" s="23"/>
+      <c r="AL226" s="23"/>
+      <c r="AM226" s="23"/>
+      <c r="AN226" s="23"/>
+      <c r="AO226" s="23"/>
+      <c r="AP226" s="23"/>
+      <c r="AQ226" s="23"/>
+      <c r="AR226" s="23"/>
+      <c r="AS226" s="23"/>
+      <c r="AT226" s="23"/>
+      <c r="AU226" s="23"/>
+      <c r="AV226" s="23"/>
+      <c r="AW226" s="23"/>
+      <c r="AX226" s="23"/>
+      <c r="AY226" s="23"/>
+      <c r="AZ226" s="23"/>
+      <c r="BA226" s="23"/>
+      <c r="BB226" s="23"/>
+      <c r="BC226" s="23"/>
+      <c r="BD226" s="23"/>
+      <c r="BE226" s="23"/>
+      <c r="BF226" s="23"/>
+      <c r="BG226" s="23"/>
+      <c r="BH226" s="23"/>
+      <c r="BI226" s="23"/>
+      <c r="BJ226" s="23"/>
+      <c r="BK226" s="23"/>
+      <c r="BL226" s="23"/>
+      <c r="BM226" s="23"/>
+      <c r="BN226" s="23"/>
+      <c r="BO226" s="23"/>
+    </row>
+    <row r="227" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A227" s="161">
+        <v>101</v>
+      </c>
+      <c r="B227" s="162"/>
+      <c r="C227" s="127" t="s">
+        <v>72</v>
+      </c>
+      <c r="D227" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E227" s="44">
+        <v>650</v>
+      </c>
+      <c r="F227" s="47">
+        <v>800</v>
+      </c>
+      <c r="G227" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H227" s="128"/>
+      <c r="I227" s="128"/>
+      <c r="J227" s="128"/>
+      <c r="K227" s="128"/>
+      <c r="L227" s="128"/>
+      <c r="M227" s="128"/>
+      <c r="N227" s="128"/>
+      <c r="O227" s="128"/>
+      <c r="P227" s="128"/>
+      <c r="Q227" s="128"/>
+      <c r="R227" s="128"/>
+      <c r="S227" s="128"/>
+      <c r="T227" s="128"/>
+      <c r="U227" s="128"/>
+      <c r="V227" s="128"/>
+      <c r="W227" s="128"/>
+      <c r="X227" s="128"/>
+      <c r="Y227" s="128"/>
+      <c r="Z227" s="128"/>
+      <c r="AA227" s="128"/>
+      <c r="AB227" s="128"/>
+      <c r="AC227" s="128"/>
+      <c r="AD227" s="128"/>
+      <c r="AE227" s="128"/>
+      <c r="AF227" s="128"/>
+      <c r="AG227" s="128"/>
+      <c r="AH227" s="128"/>
+      <c r="AI227" s="128"/>
+      <c r="AJ227" s="128"/>
+      <c r="AK227" s="128"/>
+      <c r="AL227" s="128"/>
+      <c r="AM227" s="128"/>
+      <c r="AN227" s="128"/>
+      <c r="AO227" s="128"/>
+      <c r="AP227" s="128"/>
+      <c r="AQ227" s="128"/>
+      <c r="AR227" s="128"/>
+      <c r="AS227" s="128"/>
+      <c r="AT227" s="128"/>
+      <c r="AU227" s="128"/>
+      <c r="AV227" s="128"/>
+      <c r="AW227" s="128"/>
+      <c r="AX227" s="128"/>
+      <c r="AY227" s="128"/>
+      <c r="AZ227" s="128"/>
+      <c r="BA227" s="128"/>
+      <c r="BB227" s="128"/>
+      <c r="BC227" s="128"/>
+      <c r="BD227" s="128"/>
+      <c r="BE227" s="128"/>
+      <c r="BF227" s="128"/>
+      <c r="BG227" s="128"/>
+      <c r="BH227" s="128"/>
+      <c r="BI227" s="128"/>
+      <c r="BJ227" s="128"/>
+      <c r="BK227" s="128"/>
+      <c r="BL227" s="128"/>
+      <c r="BM227" s="128"/>
+      <c r="BN227" s="128"/>
+      <c r="BO227" s="128"/>
+    </row>
+    <row r="228" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A228" s="164"/>
+      <c r="B228" s="162"/>
+      <c r="C228" s="127"/>
+      <c r="D228" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E228" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F228" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G228" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H228" s="23"/>
+      <c r="I228" s="23"/>
+      <c r="J228" s="23"/>
+      <c r="K228" s="23"/>
+      <c r="L228" s="23"/>
+      <c r="M228" s="23"/>
+      <c r="N228" s="23"/>
+      <c r="O228" s="23"/>
+      <c r="P228" s="23"/>
+      <c r="Q228" s="23"/>
+      <c r="R228" s="23"/>
+      <c r="S228" s="23"/>
+      <c r="T228" s="23"/>
+      <c r="U228" s="23"/>
+      <c r="V228" s="23"/>
+      <c r="W228" s="23"/>
+      <c r="X228" s="23"/>
+      <c r="Y228" s="23"/>
+      <c r="Z228" s="23"/>
+      <c r="AA228" s="23"/>
+      <c r="AB228" s="23"/>
+      <c r="AC228" s="23"/>
+      <c r="AD228" s="23"/>
+      <c r="AE228" s="23"/>
+      <c r="AF228" s="23"/>
+      <c r="AG228" s="23"/>
+      <c r="AH228" s="23"/>
+      <c r="AI228" s="23"/>
+      <c r="AJ228" s="23"/>
+      <c r="AK228" s="23"/>
+      <c r="AL228" s="23"/>
+      <c r="AM228" s="23"/>
+      <c r="AN228" s="23"/>
+      <c r="AO228" s="23"/>
+      <c r="AP228" s="23"/>
+      <c r="AQ228" s="23"/>
+      <c r="AR228" s="23"/>
+      <c r="AS228" s="23"/>
+      <c r="AT228" s="23"/>
+      <c r="AU228" s="23"/>
+      <c r="AV228" s="23"/>
+      <c r="AW228" s="23"/>
+      <c r="AX228" s="23"/>
+      <c r="AY228" s="23"/>
+      <c r="AZ228" s="23"/>
+      <c r="BA228" s="23"/>
+      <c r="BB228" s="23"/>
+      <c r="BC228" s="23"/>
+      <c r="BD228" s="23"/>
+      <c r="BE228" s="23"/>
+      <c r="BF228" s="23"/>
+      <c r="BG228" s="23"/>
+      <c r="BH228" s="23"/>
+      <c r="BI228" s="23"/>
+      <c r="BJ228" s="23"/>
+      <c r="BK228" s="23"/>
+      <c r="BL228" s="23"/>
+      <c r="BM228" s="23"/>
+      <c r="BN228" s="23"/>
+      <c r="BO228" s="23"/>
+    </row>
+    <row r="229" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A229" s="110">
+        <v>102</v>
+      </c>
+      <c r="B229" s="86"/>
+      <c r="C229" s="135" t="s">
+        <v>73</v>
+      </c>
+      <c r="D229" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E229" s="87">
+        <v>650</v>
+      </c>
+      <c r="F229" s="88">
+        <v>800</v>
+      </c>
+      <c r="G229" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H229" s="132"/>
+      <c r="I229" s="128"/>
+      <c r="J229" s="128"/>
+      <c r="K229" s="128"/>
+      <c r="L229" s="128"/>
+      <c r="M229" s="128"/>
+      <c r="N229" s="128"/>
+      <c r="O229" s="128"/>
+      <c r="P229" s="128"/>
+      <c r="Q229" s="128"/>
+      <c r="R229" s="128"/>
+      <c r="S229" s="128"/>
+      <c r="T229" s="128"/>
+      <c r="U229" s="128"/>
+      <c r="V229" s="128"/>
+      <c r="W229" s="128"/>
+      <c r="X229" s="128"/>
+      <c r="Y229" s="128"/>
+      <c r="Z229" s="128"/>
+      <c r="AA229" s="128"/>
+      <c r="AB229" s="128"/>
+      <c r="AC229" s="128"/>
+      <c r="AD229" s="128"/>
+      <c r="AE229" s="128"/>
+      <c r="AF229" s="128"/>
+      <c r="AG229" s="128"/>
+      <c r="AH229" s="128"/>
+      <c r="AI229" s="128"/>
+      <c r="AJ229" s="128"/>
+      <c r="AK229" s="128"/>
+      <c r="AL229" s="128"/>
+      <c r="AM229" s="128"/>
+      <c r="AN229" s="128"/>
+      <c r="AO229" s="128"/>
+      <c r="AP229" s="128"/>
+      <c r="AQ229" s="128"/>
+      <c r="AR229" s="128"/>
+      <c r="AS229" s="128"/>
+      <c r="AT229" s="128"/>
+      <c r="AU229" s="128"/>
+      <c r="AV229" s="128"/>
+      <c r="AW229" s="128"/>
+      <c r="AX229" s="128"/>
+      <c r="AY229" s="128"/>
+      <c r="AZ229" s="128"/>
+      <c r="BA229" s="128"/>
+      <c r="BB229" s="128"/>
+      <c r="BC229" s="128"/>
+      <c r="BD229" s="128"/>
+      <c r="BE229" s="128"/>
+      <c r="BF229" s="128"/>
+      <c r="BG229" s="128"/>
+      <c r="BH229" s="128"/>
+      <c r="BI229" s="128"/>
+      <c r="BJ229" s="128"/>
+      <c r="BK229" s="128"/>
+      <c r="BL229" s="128"/>
+      <c r="BM229" s="128"/>
+      <c r="BN229" s="128"/>
+      <c r="BO229" s="128"/>
+    </row>
+    <row r="230" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A230" s="111"/>
+      <c r="B230" s="86"/>
+      <c r="C230" s="135"/>
+      <c r="D230" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E230" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F230" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G230" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H230" s="83"/>
+      <c r="I230" s="23"/>
+      <c r="J230" s="23"/>
+      <c r="K230" s="23"/>
+      <c r="L230" s="23"/>
+      <c r="M230" s="23"/>
+      <c r="N230" s="23"/>
+      <c r="O230" s="23"/>
+      <c r="P230" s="23"/>
+      <c r="Q230" s="23"/>
+      <c r="R230" s="23"/>
+      <c r="S230" s="23"/>
+      <c r="T230" s="23"/>
+      <c r="U230" s="23"/>
+      <c r="V230" s="23"/>
+      <c r="W230" s="23"/>
+      <c r="X230" s="23"/>
+      <c r="Y230" s="23"/>
+      <c r="Z230" s="23"/>
+      <c r="AA230" s="23"/>
+      <c r="AB230" s="23"/>
+      <c r="AC230" s="23"/>
+      <c r="AD230" s="23"/>
+      <c r="AE230" s="23"/>
+      <c r="AF230" s="23"/>
+      <c r="AG230" s="23"/>
+      <c r="AH230" s="23"/>
+      <c r="AI230" s="23"/>
+      <c r="AJ230" s="23"/>
+      <c r="AK230" s="23"/>
+      <c r="AL230" s="23"/>
+      <c r="AM230" s="23"/>
+      <c r="AN230" s="23"/>
+      <c r="AO230" s="23"/>
+      <c r="AP230" s="23"/>
+      <c r="AQ230" s="23"/>
+      <c r="AR230" s="23"/>
+      <c r="AS230" s="23"/>
+      <c r="AT230" s="23"/>
+      <c r="AU230" s="23"/>
+      <c r="AV230" s="23"/>
+      <c r="AW230" s="23"/>
+      <c r="AX230" s="23"/>
+      <c r="AY230" s="23"/>
+      <c r="AZ230" s="23"/>
+      <c r="BA230" s="23"/>
+      <c r="BB230" s="23"/>
+      <c r="BC230" s="23"/>
+      <c r="BD230" s="23"/>
+      <c r="BE230" s="23"/>
+      <c r="BF230" s="23"/>
+      <c r="BG230" s="23"/>
+      <c r="BH230" s="23"/>
+      <c r="BI230" s="23"/>
+      <c r="BJ230" s="23"/>
+      <c r="BK230" s="23"/>
+      <c r="BL230" s="23"/>
+      <c r="BM230" s="23"/>
+      <c r="BN230" s="23"/>
+      <c r="BO230" s="23"/>
+    </row>
+    <row r="231" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A231" s="161">
+        <v>103</v>
+      </c>
+      <c r="B231" s="162"/>
+      <c r="C231" s="127" t="s">
+        <v>74</v>
+      </c>
+      <c r="D231" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E231" s="44">
+        <v>650</v>
+      </c>
+      <c r="F231" s="47">
+        <v>800</v>
+      </c>
+      <c r="G231" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H231" s="128"/>
+      <c r="I231" s="128"/>
+      <c r="J231" s="128"/>
+      <c r="K231" s="128"/>
+      <c r="L231" s="128"/>
+      <c r="M231" s="128"/>
+      <c r="N231" s="128"/>
+      <c r="O231" s="128"/>
+      <c r="P231" s="128"/>
+      <c r="Q231" s="128"/>
+      <c r="R231" s="128"/>
+      <c r="S231" s="128"/>
+      <c r="T231" s="128"/>
+      <c r="U231" s="128"/>
+      <c r="V231" s="128"/>
+      <c r="W231" s="128"/>
+      <c r="X231" s="128"/>
+      <c r="Y231" s="128"/>
+      <c r="Z231" s="128"/>
+      <c r="AA231" s="128"/>
+      <c r="AB231" s="128"/>
+      <c r="AC231" s="128"/>
+      <c r="AD231" s="128"/>
+      <c r="AE231" s="128"/>
+      <c r="AF231" s="128"/>
+      <c r="AG231" s="128"/>
+      <c r="AH231" s="128"/>
+      <c r="AI231" s="128"/>
+      <c r="AJ231" s="128"/>
+      <c r="AK231" s="128"/>
+      <c r="AL231" s="128"/>
+      <c r="AM231" s="128"/>
+      <c r="AN231" s="128"/>
+      <c r="AO231" s="128"/>
+      <c r="AP231" s="128"/>
+      <c r="AQ231" s="128"/>
+      <c r="AR231" s="128"/>
+      <c r="AS231" s="128"/>
+      <c r="AT231" s="128"/>
+      <c r="AU231" s="128"/>
+      <c r="AV231" s="128"/>
+      <c r="AW231" s="128"/>
+      <c r="AX231" s="128"/>
+      <c r="AY231" s="128"/>
+      <c r="AZ231" s="128"/>
+      <c r="BA231" s="128"/>
+      <c r="BB231" s="128"/>
+      <c r="BC231" s="128"/>
+      <c r="BD231" s="128"/>
+      <c r="BE231" s="128"/>
+      <c r="BF231" s="128"/>
+      <c r="BG231" s="128"/>
+      <c r="BH231" s="128"/>
+      <c r="BI231" s="128"/>
+      <c r="BJ231" s="128"/>
+      <c r="BK231" s="128"/>
+      <c r="BL231" s="128"/>
+      <c r="BM231" s="128"/>
+      <c r="BN231" s="128"/>
+      <c r="BO231" s="128"/>
+    </row>
+    <row r="232" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A232" s="164"/>
+      <c r="B232" s="162"/>
+      <c r="C232" s="127"/>
+      <c r="D232" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E232" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F232" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G232" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H232" s="23"/>
+      <c r="I232" s="23"/>
+      <c r="J232" s="23"/>
+      <c r="K232" s="23"/>
+      <c r="L232" s="23"/>
+      <c r="M232" s="23"/>
+      <c r="N232" s="23"/>
+      <c r="O232" s="23"/>
+      <c r="P232" s="23"/>
+      <c r="Q232" s="23"/>
+      <c r="R232" s="23"/>
+      <c r="S232" s="23"/>
+      <c r="T232" s="23"/>
+      <c r="U232" s="23"/>
+      <c r="V232" s="23"/>
+      <c r="W232" s="23"/>
+      <c r="X232" s="23"/>
+      <c r="Y232" s="23"/>
+      <c r="Z232" s="23"/>
+      <c r="AA232" s="23"/>
+      <c r="AB232" s="23"/>
+      <c r="AC232" s="23"/>
+      <c r="AD232" s="23"/>
+      <c r="AE232" s="23"/>
+      <c r="AF232" s="23"/>
+      <c r="AG232" s="23"/>
+      <c r="AH232" s="23"/>
+      <c r="AI232" s="23"/>
+      <c r="AJ232" s="23"/>
+      <c r="AK232" s="23"/>
+      <c r="AL232" s="23"/>
+      <c r="AM232" s="23"/>
+      <c r="AN232" s="23"/>
+      <c r="AO232" s="23"/>
+      <c r="AP232" s="23"/>
+      <c r="AQ232" s="23"/>
+      <c r="AR232" s="23"/>
+      <c r="AS232" s="23"/>
+      <c r="AT232" s="23"/>
+      <c r="AU232" s="23"/>
+      <c r="AV232" s="23"/>
+      <c r="AW232" s="23"/>
+      <c r="AX232" s="23"/>
+      <c r="AY232" s="23"/>
+      <c r="AZ232" s="23"/>
+      <c r="BA232" s="23"/>
+      <c r="BB232" s="23"/>
+      <c r="BC232" s="23"/>
+      <c r="BD232" s="23"/>
+      <c r="BE232" s="23"/>
+      <c r="BF232" s="23"/>
+      <c r="BG232" s="23"/>
+      <c r="BH232" s="23"/>
+      <c r="BI232" s="23"/>
+      <c r="BJ232" s="23"/>
+      <c r="BK232" s="23"/>
+      <c r="BL232" s="23"/>
+      <c r="BM232" s="23"/>
+      <c r="BN232" s="23"/>
+      <c r="BO232" s="23"/>
+    </row>
+    <row r="233" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A233" s="110">
+        <v>104</v>
+      </c>
+      <c r="B233" s="86"/>
+      <c r="C233" s="117" t="s">
+        <v>132</v>
+      </c>
+      <c r="D233" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E233" s="87">
+        <v>650</v>
+      </c>
+      <c r="F233" s="88">
+        <v>800</v>
+      </c>
+      <c r="G233" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H233" s="128"/>
+      <c r="I233" s="128"/>
+      <c r="J233" s="128"/>
+      <c r="K233" s="128"/>
+      <c r="L233" s="128"/>
+      <c r="M233" s="128"/>
+      <c r="N233" s="128"/>
+      <c r="O233" s="128"/>
+      <c r="P233" s="128"/>
+      <c r="Q233" s="128"/>
+      <c r="R233" s="128"/>
+      <c r="S233" s="128"/>
+      <c r="T233" s="128"/>
+      <c r="U233" s="128"/>
+      <c r="V233" s="128"/>
+      <c r="W233" s="128"/>
+      <c r="X233" s="128"/>
+      <c r="Y233" s="128"/>
+      <c r="Z233" s="128"/>
+      <c r="AA233" s="128"/>
+      <c r="AB233" s="128"/>
+      <c r="AC233" s="128"/>
+      <c r="AD233" s="128"/>
+      <c r="AE233" s="128"/>
+      <c r="AF233" s="128"/>
+      <c r="AG233" s="128"/>
+      <c r="AH233" s="128"/>
+      <c r="AI233" s="128"/>
+      <c r="AJ233" s="128"/>
+      <c r="AK233" s="128"/>
+      <c r="AL233" s="128"/>
+      <c r="AM233" s="128"/>
+      <c r="AN233" s="128"/>
+      <c r="AO233" s="128"/>
+      <c r="AP233" s="128"/>
+      <c r="AQ233" s="128"/>
+      <c r="AR233" s="128"/>
+      <c r="AS233" s="128"/>
+      <c r="AT233" s="128"/>
+      <c r="AU233" s="128"/>
+      <c r="AV233" s="128"/>
+      <c r="AW233" s="128"/>
+      <c r="AX233" s="128"/>
+      <c r="AY233" s="128"/>
+      <c r="AZ233" s="128"/>
+      <c r="BA233" s="128"/>
+      <c r="BB233" s="128"/>
+      <c r="BC233" s="128"/>
+      <c r="BD233" s="128"/>
+      <c r="BE233" s="128"/>
+      <c r="BF233" s="128"/>
+      <c r="BG233" s="128"/>
+      <c r="BH233" s="128"/>
+      <c r="BI233" s="128"/>
+      <c r="BJ233" s="128"/>
+      <c r="BK233" s="128"/>
+      <c r="BL233" s="128"/>
+      <c r="BM233" s="128"/>
+      <c r="BN233" s="128"/>
+      <c r="BO233" s="128"/>
+    </row>
+    <row r="234" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A234" s="111"/>
+      <c r="B234" s="86"/>
+      <c r="C234" s="117"/>
+      <c r="D234" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E234" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F234" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G234" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H234" s="23"/>
+      <c r="I234" s="23"/>
+      <c r="J234" s="23"/>
+      <c r="K234" s="23"/>
+      <c r="L234" s="23"/>
+      <c r="M234" s="23"/>
+      <c r="N234" s="23"/>
+      <c r="O234" s="23"/>
+      <c r="P234" s="23"/>
+      <c r="Q234" s="23"/>
+      <c r="R234" s="23"/>
+      <c r="S234" s="23"/>
+      <c r="T234" s="23"/>
+      <c r="U234" s="23"/>
+      <c r="V234" s="23"/>
+      <c r="W234" s="23"/>
+      <c r="X234" s="23"/>
+      <c r="Y234" s="23"/>
+      <c r="Z234" s="23"/>
+      <c r="AA234" s="23"/>
+      <c r="AB234" s="23"/>
+      <c r="AC234" s="23"/>
+      <c r="AD234" s="23"/>
+      <c r="AE234" s="23"/>
+      <c r="AF234" s="23"/>
+      <c r="AG234" s="23"/>
+      <c r="AH234" s="23"/>
+      <c r="AI234" s="23"/>
+      <c r="AJ234" s="23"/>
+      <c r="AK234" s="23"/>
+      <c r="AL234" s="23"/>
+      <c r="AM234" s="23"/>
+      <c r="AN234" s="23"/>
+      <c r="AO234" s="23"/>
+      <c r="AP234" s="23"/>
+      <c r="AQ234" s="23"/>
+      <c r="AR234" s="23"/>
+      <c r="AS234" s="23"/>
+      <c r="AT234" s="23"/>
+      <c r="AU234" s="23"/>
+      <c r="AV234" s="23"/>
+      <c r="AW234" s="23"/>
+      <c r="AX234" s="23"/>
+      <c r="AY234" s="23"/>
+      <c r="AZ234" s="23"/>
+      <c r="BA234" s="23"/>
+      <c r="BB234" s="23"/>
+      <c r="BC234" s="23"/>
+      <c r="BD234" s="23"/>
+      <c r="BE234" s="23"/>
+      <c r="BF234" s="23"/>
+      <c r="BG234" s="23"/>
+      <c r="BH234" s="23"/>
+      <c r="BI234" s="23"/>
+      <c r="BJ234" s="23"/>
+      <c r="BK234" s="23"/>
+      <c r="BL234" s="23"/>
+      <c r="BM234" s="23"/>
+      <c r="BN234" s="23"/>
+      <c r="BO234" s="23"/>
+    </row>
+    <row r="235" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A235" s="161">
+        <v>105</v>
+      </c>
+      <c r="B235" s="162"/>
+      <c r="C235" s="127" t="s">
+        <v>75</v>
+      </c>
+      <c r="D235" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E235" s="44">
+        <v>650</v>
+      </c>
+      <c r="F235" s="47">
+        <v>800</v>
+      </c>
+      <c r="G235" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H235" s="128"/>
+      <c r="I235" s="128"/>
+      <c r="J235" s="128"/>
+      <c r="K235" s="128"/>
+      <c r="L235" s="128"/>
+      <c r="M235" s="128"/>
+      <c r="N235" s="128"/>
+      <c r="O235" s="128"/>
+      <c r="P235" s="128"/>
+      <c r="Q235" s="128"/>
+      <c r="R235" s="128"/>
+      <c r="S235" s="128"/>
+      <c r="T235" s="128"/>
+      <c r="U235" s="128"/>
+      <c r="V235" s="128"/>
+      <c r="W235" s="128"/>
+      <c r="X235" s="128"/>
+      <c r="Y235" s="128"/>
+      <c r="Z235" s="128"/>
+      <c r="AA235" s="128"/>
+      <c r="AB235" s="128"/>
+      <c r="AC235" s="128"/>
+      <c r="AD235" s="128"/>
+      <c r="AE235" s="128"/>
+      <c r="AF235" s="128"/>
+      <c r="AG235" s="128"/>
+      <c r="AH235" s="128"/>
+      <c r="AI235" s="128"/>
+      <c r="AJ235" s="128"/>
+      <c r="AK235" s="128"/>
+      <c r="AL235" s="128"/>
+      <c r="AM235" s="128"/>
+      <c r="AN235" s="128"/>
+      <c r="AO235" s="128"/>
+      <c r="AP235" s="128"/>
+      <c r="AQ235" s="128"/>
+      <c r="AR235" s="128"/>
+      <c r="AS235" s="128"/>
+      <c r="AT235" s="128"/>
+      <c r="AU235" s="128"/>
+      <c r="AV235" s="128"/>
+      <c r="AW235" s="128"/>
+      <c r="AX235" s="128"/>
+      <c r="AY235" s="128"/>
+      <c r="AZ235" s="128"/>
+      <c r="BA235" s="128"/>
+      <c r="BB235" s="128"/>
+      <c r="BC235" s="128"/>
+      <c r="BD235" s="128"/>
+      <c r="BE235" s="128"/>
+      <c r="BF235" s="128"/>
+      <c r="BG235" s="128"/>
+      <c r="BH235" s="128"/>
+      <c r="BI235" s="128"/>
+      <c r="BJ235" s="128"/>
+      <c r="BK235" s="128"/>
+      <c r="BL235" s="128"/>
+      <c r="BM235" s="128"/>
+      <c r="BN235" s="128"/>
+      <c r="BO235" s="128"/>
+    </row>
+    <row r="236" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A236" s="164"/>
+      <c r="B236" s="162"/>
+      <c r="C236" s="127"/>
+      <c r="D236" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E236" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F236" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G236" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H236" s="23"/>
+      <c r="I236" s="23"/>
+      <c r="J236" s="23"/>
+      <c r="K236" s="23"/>
+      <c r="L236" s="23"/>
+      <c r="M236" s="23"/>
+      <c r="N236" s="23"/>
+      <c r="O236" s="23"/>
+      <c r="P236" s="23"/>
+      <c r="Q236" s="23"/>
+      <c r="R236" s="23"/>
+      <c r="S236" s="23"/>
+      <c r="T236" s="23"/>
+      <c r="U236" s="23"/>
+      <c r="V236" s="23"/>
+      <c r="W236" s="23"/>
+      <c r="X236" s="23"/>
+      <c r="Y236" s="23"/>
+      <c r="Z236" s="23"/>
+      <c r="AA236" s="23"/>
+      <c r="AB236" s="23"/>
+      <c r="AC236" s="23"/>
+      <c r="AD236" s="23"/>
+      <c r="AE236" s="23"/>
+      <c r="AF236" s="23"/>
+      <c r="AG236" s="23"/>
+      <c r="AH236" s="23"/>
+      <c r="AI236" s="23"/>
+      <c r="AJ236" s="23"/>
+      <c r="AK236" s="23"/>
+      <c r="AL236" s="23"/>
+      <c r="AM236" s="23"/>
+      <c r="AN236" s="23"/>
+      <c r="AO236" s="23"/>
+      <c r="AP236" s="23"/>
+      <c r="AQ236" s="23"/>
+      <c r="AR236" s="23"/>
+      <c r="AS236" s="23"/>
+      <c r="AT236" s="23"/>
+      <c r="AU236" s="23"/>
+      <c r="AV236" s="23"/>
+      <c r="AW236" s="23"/>
+      <c r="AX236" s="23"/>
+      <c r="AY236" s="23"/>
+      <c r="AZ236" s="23"/>
+      <c r="BA236" s="23"/>
+      <c r="BB236" s="23"/>
+      <c r="BC236" s="23"/>
+      <c r="BD236" s="23"/>
+      <c r="BE236" s="23"/>
+      <c r="BF236" s="23"/>
+      <c r="BG236" s="23"/>
+      <c r="BH236" s="23"/>
+      <c r="BI236" s="23"/>
+      <c r="BJ236" s="23"/>
+      <c r="BK236" s="23"/>
+      <c r="BL236" s="23"/>
+      <c r="BM236" s="23"/>
+      <c r="BN236" s="23"/>
+      <c r="BO236" s="23"/>
+    </row>
+    <row r="237" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A237" s="110">
+        <v>106</v>
+      </c>
+      <c r="B237" s="86"/>
+      <c r="C237" s="135" t="s">
+        <v>76</v>
+      </c>
+      <c r="D237" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E237" s="87">
+        <v>650</v>
+      </c>
+      <c r="F237" s="88">
+        <v>800</v>
+      </c>
+      <c r="G237" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H237" s="128"/>
+      <c r="I237" s="128"/>
+      <c r="J237" s="128"/>
+      <c r="K237" s="128"/>
+      <c r="L237" s="128"/>
+      <c r="M237" s="128"/>
+      <c r="N237" s="128"/>
+      <c r="O237" s="128"/>
+      <c r="P237" s="128"/>
+      <c r="Q237" s="128"/>
+      <c r="R237" s="128"/>
+      <c r="S237" s="128"/>
+      <c r="T237" s="128"/>
+      <c r="U237" s="128"/>
+      <c r="V237" s="128"/>
+      <c r="W237" s="128"/>
+      <c r="X237" s="128"/>
+      <c r="Y237" s="128"/>
+      <c r="Z237" s="128"/>
+      <c r="AA237" s="128"/>
+      <c r="AB237" s="128"/>
+      <c r="AC237" s="128"/>
+      <c r="AD237" s="128"/>
+      <c r="AE237" s="128"/>
+      <c r="AF237" s="128"/>
+      <c r="AG237" s="128"/>
+      <c r="AH237" s="128"/>
+      <c r="AI237" s="128"/>
+      <c r="AJ237" s="128"/>
+      <c r="AK237" s="128"/>
+      <c r="AL237" s="128"/>
+      <c r="AM237" s="128"/>
+      <c r="AN237" s="128"/>
+      <c r="AO237" s="128"/>
+      <c r="AP237" s="128"/>
+      <c r="AQ237" s="128"/>
+      <c r="AR237" s="128"/>
+      <c r="AS237" s="128"/>
+      <c r="AT237" s="128"/>
+      <c r="AU237" s="128"/>
+      <c r="AV237" s="128"/>
+      <c r="AW237" s="128"/>
+      <c r="AX237" s="128"/>
+      <c r="AY237" s="128"/>
+      <c r="AZ237" s="128"/>
+      <c r="BA237" s="128"/>
+      <c r="BB237" s="128"/>
+      <c r="BC237" s="128"/>
+      <c r="BD237" s="128"/>
+      <c r="BE237" s="128"/>
+      <c r="BF237" s="128"/>
+      <c r="BG237" s="128"/>
+      <c r="BH237" s="128"/>
+      <c r="BI237" s="128"/>
+      <c r="BJ237" s="128"/>
+      <c r="BK237" s="128"/>
+      <c r="BL237" s="128"/>
+      <c r="BM237" s="128"/>
+      <c r="BN237" s="128"/>
+      <c r="BO237" s="128"/>
+    </row>
+    <row r="238" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A238" s="111"/>
+      <c r="B238" s="86"/>
+      <c r="C238" s="135"/>
+      <c r="D238" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E238" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F238" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G238" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H238" s="23"/>
+      <c r="I238" s="23"/>
+      <c r="J238" s="23"/>
+      <c r="K238" s="23"/>
+      <c r="L238" s="23"/>
+      <c r="M238" s="23"/>
+      <c r="N238" s="23"/>
+      <c r="O238" s="23"/>
+      <c r="P238" s="23"/>
+      <c r="Q238" s="23"/>
+      <c r="R238" s="23"/>
+      <c r="S238" s="23"/>
+      <c r="T238" s="23"/>
+      <c r="U238" s="23"/>
+      <c r="V238" s="23"/>
+      <c r="W238" s="23"/>
+      <c r="X238" s="23"/>
+      <c r="Y238" s="23"/>
+      <c r="Z238" s="23"/>
+      <c r="AA238" s="23"/>
+      <c r="AB238" s="23"/>
+      <c r="AC238" s="23"/>
+      <c r="AD238" s="23"/>
+      <c r="AE238" s="23"/>
+      <c r="AF238" s="23"/>
+      <c r="AG238" s="23"/>
+      <c r="AH238" s="23"/>
+      <c r="AI238" s="23"/>
+      <c r="AJ238" s="23"/>
+      <c r="AK238" s="23"/>
+      <c r="AL238" s="23"/>
+      <c r="AM238" s="23"/>
+      <c r="AN238" s="23"/>
+      <c r="AO238" s="23"/>
+      <c r="AP238" s="23"/>
+      <c r="AQ238" s="23"/>
+      <c r="AR238" s="23"/>
+      <c r="AS238" s="23"/>
+      <c r="AT238" s="23"/>
+      <c r="AU238" s="23"/>
+      <c r="AV238" s="23"/>
+      <c r="AW238" s="23"/>
+      <c r="AX238" s="23"/>
+      <c r="AY238" s="23"/>
+      <c r="AZ238" s="23"/>
+      <c r="BA238" s="23"/>
+      <c r="BB238" s="23"/>
+      <c r="BC238" s="23"/>
+      <c r="BD238" s="23"/>
+      <c r="BE238" s="23"/>
+      <c r="BF238" s="23"/>
+      <c r="BG238" s="23"/>
+      <c r="BH238" s="23"/>
+      <c r="BI238" s="23"/>
+      <c r="BJ238" s="23"/>
+      <c r="BK238" s="23"/>
+      <c r="BL238" s="23"/>
+      <c r="BM238" s="23"/>
+      <c r="BN238" s="23"/>
+      <c r="BO238" s="23"/>
+    </row>
+    <row r="239" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A239" s="161">
+        <v>107</v>
+      </c>
+      <c r="B239" s="162"/>
+      <c r="C239" s="127" t="s">
+        <v>77</v>
+      </c>
+      <c r="D239" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E239" s="44">
+        <v>650</v>
+      </c>
+      <c r="F239" s="47">
+        <v>800</v>
+      </c>
+      <c r="G239" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H239" s="128"/>
+      <c r="I239" s="128"/>
+      <c r="J239" s="128"/>
+      <c r="K239" s="128"/>
+      <c r="L239" s="128"/>
+      <c r="M239" s="128"/>
+      <c r="N239" s="128"/>
+      <c r="O239" s="128"/>
+      <c r="P239" s="128"/>
+      <c r="Q239" s="128"/>
+      <c r="R239" s="128"/>
+      <c r="S239" s="128"/>
+      <c r="T239" s="128"/>
+      <c r="U239" s="128"/>
+      <c r="V239" s="128"/>
+      <c r="W239" s="128"/>
+      <c r="X239" s="128"/>
+      <c r="Y239" s="128"/>
+      <c r="Z239" s="128"/>
+      <c r="AA239" s="128"/>
+      <c r="AB239" s="128"/>
+      <c r="AC239" s="128"/>
+      <c r="AD239" s="128"/>
+      <c r="AE239" s="128"/>
+      <c r="AF239" s="128"/>
+      <c r="AG239" s="128"/>
+      <c r="AH239" s="128"/>
+      <c r="AI239" s="128"/>
+      <c r="AJ239" s="128"/>
+      <c r="AK239" s="128"/>
+      <c r="AL239" s="128"/>
+      <c r="AM239" s="128"/>
+      <c r="AN239" s="128"/>
+      <c r="AO239" s="128"/>
+      <c r="AP239" s="128"/>
+      <c r="AQ239" s="128"/>
+      <c r="AR239" s="128"/>
+      <c r="AS239" s="128"/>
+      <c r="AT239" s="128"/>
+      <c r="AU239" s="128"/>
+      <c r="AV239" s="128"/>
+      <c r="AW239" s="128"/>
+      <c r="AX239" s="128"/>
+      <c r="AY239" s="128"/>
+      <c r="AZ239" s="128"/>
+      <c r="BA239" s="128"/>
+      <c r="BB239" s="128"/>
+      <c r="BC239" s="128"/>
+      <c r="BD239" s="128"/>
+      <c r="BE239" s="128"/>
+      <c r="BF239" s="128"/>
+      <c r="BG239" s="128"/>
+      <c r="BH239" s="128"/>
+      <c r="BI239" s="128"/>
+      <c r="BJ239" s="128"/>
+      <c r="BK239" s="128"/>
+      <c r="BL239" s="128"/>
+      <c r="BM239" s="128"/>
+      <c r="BN239" s="128"/>
+      <c r="BO239" s="128"/>
+    </row>
+    <row r="240" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A240" s="164"/>
+      <c r="B240" s="162"/>
+      <c r="C240" s="127"/>
+      <c r="D240" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E240" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F240" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G240" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H240" s="23"/>
+      <c r="I240" s="23"/>
+      <c r="J240" s="23"/>
+      <c r="K240" s="23"/>
+      <c r="L240" s="23"/>
+      <c r="M240" s="23"/>
+      <c r="N240" s="23"/>
+      <c r="O240" s="23"/>
+      <c r="P240" s="23"/>
+      <c r="Q240" s="23"/>
+      <c r="R240" s="23"/>
+      <c r="S240" s="23"/>
+      <c r="T240" s="23"/>
+      <c r="U240" s="23"/>
+      <c r="V240" s="23"/>
+      <c r="W240" s="23"/>
+      <c r="X240" s="23"/>
+      <c r="Y240" s="23"/>
+      <c r="Z240" s="23"/>
+      <c r="AA240" s="23"/>
+      <c r="AB240" s="23"/>
+      <c r="AC240" s="23"/>
+      <c r="AD240" s="23"/>
+      <c r="AE240" s="23"/>
+      <c r="AF240" s="23"/>
+      <c r="AG240" s="23"/>
+      <c r="AH240" s="23"/>
+      <c r="AI240" s="23"/>
+      <c r="AJ240" s="23"/>
+      <c r="AK240" s="23"/>
+      <c r="AL240" s="23"/>
+      <c r="AM240" s="23"/>
+      <c r="AN240" s="23"/>
+      <c r="AO240" s="23"/>
+      <c r="AP240" s="23"/>
+      <c r="AQ240" s="23"/>
+      <c r="AR240" s="23"/>
+      <c r="AS240" s="23"/>
+      <c r="AT240" s="23"/>
+      <c r="AU240" s="23"/>
+      <c r="AV240" s="23"/>
+      <c r="AW240" s="23"/>
+      <c r="AX240" s="23"/>
+      <c r="AY240" s="23"/>
+      <c r="AZ240" s="23"/>
+      <c r="BA240" s="23"/>
+      <c r="BB240" s="23"/>
+      <c r="BC240" s="23"/>
+      <c r="BD240" s="23"/>
+      <c r="BE240" s="23"/>
+      <c r="BF240" s="23"/>
+      <c r="BG240" s="23"/>
+      <c r="BH240" s="23"/>
+      <c r="BI240" s="23"/>
+      <c r="BJ240" s="23"/>
+      <c r="BK240" s="23"/>
+      <c r="BL240" s="23"/>
+      <c r="BM240" s="23"/>
+      <c r="BN240" s="23"/>
+      <c r="BO240" s="23"/>
+    </row>
+    <row r="241" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A241" s="110">
+        <v>108</v>
+      </c>
+      <c r="B241" s="86"/>
+      <c r="C241" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="D241" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E241" s="87">
+        <v>650</v>
+      </c>
+      <c r="F241" s="88">
+        <v>800</v>
+      </c>
+      <c r="G241" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H241" s="128"/>
+      <c r="I241" s="128"/>
+      <c r="J241" s="128"/>
+      <c r="K241" s="128"/>
+      <c r="L241" s="128"/>
+      <c r="M241" s="128"/>
+      <c r="N241" s="128"/>
+      <c r="O241" s="128"/>
+      <c r="P241" s="128"/>
+      <c r="Q241" s="128"/>
+      <c r="R241" s="128"/>
+      <c r="S241" s="128"/>
+      <c r="T241" s="128"/>
+      <c r="U241" s="128"/>
+      <c r="V241" s="128"/>
+      <c r="W241" s="128"/>
+      <c r="X241" s="128"/>
+      <c r="Y241" s="128"/>
+      <c r="Z241" s="128"/>
+      <c r="AA241" s="128"/>
+      <c r="AB241" s="128"/>
+      <c r="AC241" s="128"/>
+      <c r="AD241" s="128"/>
+      <c r="AE241" s="128"/>
+      <c r="AF241" s="128"/>
+      <c r="AG241" s="128"/>
+      <c r="AH241" s="128"/>
+      <c r="AI241" s="128"/>
+      <c r="AJ241" s="128"/>
+      <c r="AK241" s="128"/>
+      <c r="AL241" s="128"/>
+      <c r="AM241" s="128"/>
+      <c r="AN241" s="128"/>
+      <c r="AO241" s="128"/>
+      <c r="AP241" s="128"/>
+      <c r="AQ241" s="128"/>
+      <c r="AR241" s="128"/>
+      <c r="AS241" s="128"/>
+      <c r="AT241" s="128"/>
+      <c r="AU241" s="128"/>
+      <c r="AV241" s="128"/>
+      <c r="AW241" s="128"/>
+      <c r="AX241" s="128"/>
+      <c r="AY241" s="128"/>
+      <c r="AZ241" s="128"/>
+      <c r="BA241" s="128"/>
+      <c r="BB241" s="128"/>
+      <c r="BC241" s="128"/>
+      <c r="BD241" s="128"/>
+      <c r="BE241" s="128"/>
+      <c r="BF241" s="128"/>
+      <c r="BG241" s="128"/>
+      <c r="BH241" s="128"/>
+      <c r="BI241" s="128"/>
+      <c r="BJ241" s="128"/>
+      <c r="BK241" s="128"/>
+      <c r="BL241" s="128"/>
+      <c r="BM241" s="128"/>
+      <c r="BN241" s="128"/>
+      <c r="BO241" s="128"/>
+    </row>
+    <row r="242" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A242" s="111"/>
+      <c r="B242" s="86"/>
+      <c r="C242" s="135"/>
+      <c r="D242" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E242" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F242" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G242" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H242" s="23"/>
+      <c r="I242" s="23"/>
+      <c r="J242" s="23"/>
+      <c r="K242" s="23"/>
+      <c r="L242" s="23"/>
+      <c r="M242" s="23"/>
+      <c r="N242" s="23"/>
+      <c r="O242" s="23"/>
+      <c r="P242" s="23"/>
+      <c r="Q242" s="23"/>
+      <c r="R242" s="23"/>
+      <c r="S242" s="23"/>
+      <c r="T242" s="23"/>
+      <c r="U242" s="23"/>
+      <c r="V242" s="23"/>
+      <c r="W242" s="23"/>
+      <c r="X242" s="23"/>
+      <c r="Y242" s="23"/>
+      <c r="Z242" s="23"/>
+      <c r="AA242" s="23"/>
+      <c r="AB242" s="23"/>
+      <c r="AC242" s="23"/>
+      <c r="AD242" s="23"/>
+      <c r="AE242" s="23"/>
+      <c r="AF242" s="23"/>
+      <c r="AG242" s="23"/>
+      <c r="AH242" s="23"/>
+      <c r="AI242" s="23"/>
+      <c r="AJ242" s="23"/>
+      <c r="AK242" s="23"/>
+      <c r="AL242" s="23"/>
+      <c r="AM242" s="23"/>
+      <c r="AN242" s="23"/>
+      <c r="AO242" s="23"/>
+      <c r="AP242" s="23"/>
+      <c r="AQ242" s="23"/>
+      <c r="AR242" s="23"/>
+      <c r="AS242" s="23"/>
+      <c r="AT242" s="23"/>
+      <c r="AU242" s="23"/>
+      <c r="AV242" s="23"/>
+      <c r="AW242" s="23"/>
+      <c r="AX242" s="23"/>
+      <c r="AY242" s="23"/>
+      <c r="AZ242" s="23"/>
+      <c r="BA242" s="23"/>
+      <c r="BB242" s="23"/>
+      <c r="BC242" s="23"/>
+      <c r="BD242" s="23"/>
+      <c r="BE242" s="23"/>
+      <c r="BF242" s="23"/>
+      <c r="BG242" s="23"/>
+      <c r="BH242" s="23"/>
+      <c r="BI242" s="23"/>
+      <c r="BJ242" s="23"/>
+      <c r="BK242" s="23"/>
+      <c r="BL242" s="23"/>
+      <c r="BM242" s="23"/>
+      <c r="BN242" s="23"/>
+      <c r="BO242" s="23"/>
+    </row>
+    <row r="243" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A243" s="161">
+        <v>109</v>
+      </c>
+      <c r="B243" s="162"/>
+      <c r="C243" s="127" t="s">
+        <v>79</v>
+      </c>
+      <c r="D243" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E243" s="44">
+        <v>485</v>
+      </c>
+      <c r="F243" s="47">
+        <v>580</v>
+      </c>
+      <c r="G243" s="44">
+        <v>750</v>
+      </c>
+      <c r="H243" s="128"/>
+      <c r="I243" s="128"/>
+      <c r="J243" s="128"/>
+      <c r="K243" s="128"/>
+      <c r="L243" s="128"/>
+      <c r="M243" s="128"/>
+      <c r="N243" s="128"/>
+      <c r="O243" s="128"/>
+      <c r="P243" s="128"/>
+      <c r="Q243" s="128"/>
+      <c r="R243" s="128"/>
+      <c r="S243" s="128"/>
+      <c r="T243" s="128"/>
+      <c r="U243" s="128"/>
+      <c r="V243" s="128"/>
+      <c r="W243" s="128"/>
+      <c r="X243" s="128"/>
+      <c r="Y243" s="128"/>
+      <c r="Z243" s="128"/>
+      <c r="AA243" s="128"/>
+      <c r="AB243" s="128"/>
+      <c r="AC243" s="128"/>
+      <c r="AD243" s="128"/>
+      <c r="AE243" s="128"/>
+      <c r="AF243" s="128"/>
+      <c r="AG243" s="128"/>
+      <c r="AH243" s="128"/>
+      <c r="AI243" s="128"/>
+      <c r="AJ243" s="128"/>
+      <c r="AK243" s="128"/>
+      <c r="AL243" s="128"/>
+      <c r="AM243" s="128"/>
+      <c r="AN243" s="128"/>
+      <c r="AO243" s="128"/>
+      <c r="AP243" s="128"/>
+      <c r="AQ243" s="128"/>
+      <c r="AR243" s="128"/>
+      <c r="AS243" s="128"/>
+      <c r="AT243" s="128"/>
+      <c r="AU243" s="128"/>
+      <c r="AV243" s="128"/>
+      <c r="AW243" s="128"/>
+      <c r="AX243" s="128"/>
+      <c r="AY243" s="128"/>
+      <c r="AZ243" s="128"/>
+      <c r="BA243" s="128"/>
+      <c r="BB243" s="128"/>
+      <c r="BC243" s="128"/>
+      <c r="BD243" s="128"/>
+      <c r="BE243" s="128"/>
+      <c r="BF243" s="128"/>
+      <c r="BG243" s="128"/>
+      <c r="BH243" s="128"/>
+      <c r="BI243" s="128"/>
+      <c r="BJ243" s="128"/>
+      <c r="BK243" s="128"/>
+      <c r="BL243" s="128"/>
+      <c r="BM243" s="128"/>
+      <c r="BN243" s="128"/>
+      <c r="BO243" s="128"/>
+    </row>
+    <row r="244" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A244" s="164"/>
+      <c r="B244" s="162"/>
+      <c r="C244" s="127"/>
+      <c r="D244" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E244" s="44">
+        <v>980</v>
+      </c>
+      <c r="F244" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G244" s="44">
+        <v>1568</v>
+      </c>
+      <c r="H244" s="23"/>
+      <c r="I244" s="23"/>
+      <c r="J244" s="23"/>
+      <c r="K244" s="23"/>
+      <c r="L244" s="23"/>
+      <c r="M244" s="23"/>
+      <c r="N244" s="23"/>
+      <c r="O244" s="23"/>
+      <c r="P244" s="23"/>
+      <c r="Q244" s="23"/>
+      <c r="R244" s="23"/>
+      <c r="S244" s="23"/>
+      <c r="T244" s="23"/>
+      <c r="U244" s="23"/>
+      <c r="V244" s="23"/>
+      <c r="W244" s="23"/>
+      <c r="X244" s="23"/>
+      <c r="Y244" s="23"/>
+      <c r="Z244" s="23"/>
+      <c r="AA244" s="23"/>
+      <c r="AB244" s="23"/>
+      <c r="AC244" s="23"/>
+      <c r="AD244" s="23"/>
+      <c r="AE244" s="23"/>
+      <c r="AF244" s="23"/>
+      <c r="AG244" s="23"/>
+      <c r="AH244" s="23"/>
+      <c r="AI244" s="23"/>
+      <c r="AJ244" s="23"/>
+      <c r="AK244" s="23"/>
+      <c r="AL244" s="23"/>
+      <c r="AM244" s="23"/>
+      <c r="AN244" s="23"/>
+      <c r="AO244" s="23"/>
+      <c r="AP244" s="23"/>
+      <c r="AQ244" s="23"/>
+      <c r="AR244" s="23"/>
+      <c r="AS244" s="23"/>
+      <c r="AT244" s="23"/>
+      <c r="AU244" s="23"/>
+      <c r="AV244" s="23"/>
+      <c r="AW244" s="23"/>
+      <c r="AX244" s="23"/>
+      <c r="AY244" s="23"/>
+      <c r="AZ244" s="23"/>
+      <c r="BA244" s="23"/>
+      <c r="BB244" s="23"/>
+      <c r="BC244" s="23"/>
+      <c r="BD244" s="23"/>
+      <c r="BE244" s="23"/>
+      <c r="BF244" s="23"/>
+      <c r="BG244" s="23"/>
+      <c r="BH244" s="23"/>
+      <c r="BI244" s="23"/>
+      <c r="BJ244" s="23"/>
+      <c r="BK244" s="23"/>
+      <c r="BL244" s="23"/>
+      <c r="BM244" s="23"/>
+      <c r="BN244" s="23"/>
+      <c r="BO244" s="23"/>
+    </row>
+    <row r="245" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A245" s="110">
+        <v>110</v>
+      </c>
+      <c r="B245" s="86"/>
+      <c r="C245" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="D245" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E245" s="87">
+        <v>485</v>
+      </c>
+      <c r="F245" s="88">
+        <v>580</v>
+      </c>
+      <c r="G245" s="87">
+        <v>750</v>
+      </c>
+      <c r="H245" s="128"/>
+      <c r="I245" s="128"/>
+      <c r="J245" s="128"/>
+      <c r="K245" s="128"/>
+      <c r="L245" s="128"/>
+      <c r="M245" s="128"/>
+      <c r="N245" s="128"/>
+      <c r="O245" s="128"/>
+      <c r="P245" s="128"/>
+      <c r="Q245" s="128"/>
+      <c r="R245" s="128"/>
+      <c r="S245" s="128"/>
+      <c r="T245" s="128"/>
+      <c r="U245" s="128"/>
+      <c r="V245" s="128"/>
+      <c r="W245" s="128"/>
+      <c r="X245" s="128"/>
+      <c r="Y245" s="128"/>
+      <c r="Z245" s="128"/>
+      <c r="AA245" s="128"/>
+      <c r="AB245" s="128"/>
+      <c r="AC245" s="128"/>
+      <c r="AD245" s="128"/>
+      <c r="AE245" s="128"/>
+      <c r="AF245" s="128"/>
+      <c r="AG245" s="128"/>
+      <c r="AH245" s="128"/>
+      <c r="AI245" s="128"/>
+      <c r="AJ245" s="128"/>
+      <c r="AK245" s="128"/>
+      <c r="AL245" s="128"/>
+      <c r="AM245" s="128"/>
+      <c r="AN245" s="128"/>
+      <c r="AO245" s="128"/>
+      <c r="AP245" s="128"/>
+      <c r="AQ245" s="128"/>
+      <c r="AR245" s="128"/>
+      <c r="AS245" s="128"/>
+      <c r="AT245" s="128"/>
+      <c r="AU245" s="128"/>
+      <c r="AV245" s="128"/>
+      <c r="AW245" s="128"/>
+      <c r="AX245" s="128"/>
+      <c r="AY245" s="128"/>
+      <c r="AZ245" s="128"/>
+      <c r="BA245" s="128"/>
+      <c r="BB245" s="128"/>
+      <c r="BC245" s="128"/>
+      <c r="BD245" s="128"/>
+      <c r="BE245" s="128"/>
+      <c r="BF245" s="128"/>
+      <c r="BG245" s="128"/>
+      <c r="BH245" s="128"/>
+      <c r="BI245" s="128"/>
+      <c r="BJ245" s="128"/>
+      <c r="BK245" s="128"/>
+      <c r="BL245" s="128"/>
+      <c r="BM245" s="128"/>
+      <c r="BN245" s="128"/>
+      <c r="BO245" s="128"/>
+    </row>
+    <row r="246" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A246" s="111"/>
+      <c r="B246" s="86"/>
+      <c r="C246" s="135"/>
+      <c r="D246" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E246" s="87">
+        <v>980</v>
+      </c>
+      <c r="F246" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G246" s="87">
+        <v>1568</v>
+      </c>
+      <c r="H246" s="23"/>
+      <c r="I246" s="23"/>
+      <c r="J246" s="23"/>
+      <c r="K246" s="23"/>
+      <c r="L246" s="23"/>
+      <c r="M246" s="23"/>
+      <c r="N246" s="23"/>
+      <c r="O246" s="23"/>
+      <c r="P246" s="23"/>
+      <c r="Q246" s="23"/>
+      <c r="R246" s="23"/>
+      <c r="S246" s="23"/>
+      <c r="T246" s="23"/>
+      <c r="U246" s="23"/>
+      <c r="V246" s="23"/>
+      <c r="W246" s="23"/>
+      <c r="X246" s="23"/>
+      <c r="Y246" s="23"/>
+      <c r="Z246" s="23"/>
+      <c r="AA246" s="23"/>
+      <c r="AB246" s="23"/>
+      <c r="AC246" s="23"/>
+      <c r="AD246" s="23"/>
+      <c r="AE246" s="23"/>
+      <c r="AF246" s="23"/>
+      <c r="AG246" s="23"/>
+      <c r="AH246" s="23"/>
+      <c r="AI246" s="23"/>
+      <c r="AJ246" s="23"/>
+      <c r="AK246" s="23"/>
+      <c r="AL246" s="23"/>
+      <c r="AM246" s="23"/>
+      <c r="AN246" s="23"/>
+      <c r="AO246" s="23"/>
+      <c r="AP246" s="23"/>
+      <c r="AQ246" s="23"/>
+      <c r="AR246" s="23"/>
+      <c r="AS246" s="23"/>
+      <c r="AT246" s="23"/>
+      <c r="AU246" s="23"/>
+      <c r="AV246" s="23"/>
+      <c r="AW246" s="23"/>
+      <c r="AX246" s="23"/>
+      <c r="AY246" s="23"/>
+      <c r="AZ246" s="23"/>
+      <c r="BA246" s="23"/>
+      <c r="BB246" s="23"/>
+      <c r="BC246" s="23"/>
+      <c r="BD246" s="23"/>
+      <c r="BE246" s="23"/>
+      <c r="BF246" s="23"/>
+      <c r="BG246" s="23"/>
+      <c r="BH246" s="23"/>
+      <c r="BI246" s="23"/>
+      <c r="BJ246" s="23"/>
+      <c r="BK246" s="23"/>
+      <c r="BL246" s="23"/>
+      <c r="BM246" s="23"/>
+      <c r="BN246" s="23"/>
+      <c r="BO246" s="23"/>
+    </row>
+    <row r="247" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A247" s="161">
+        <v>111</v>
+      </c>
+      <c r="B247" s="162"/>
+      <c r="C247" s="127" t="s">
+        <v>81</v>
+      </c>
+      <c r="D247" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E247" s="44">
+        <v>485</v>
+      </c>
+      <c r="F247" s="47">
+        <v>580</v>
+      </c>
+      <c r="G247" s="44">
+        <v>750</v>
+      </c>
+      <c r="H247" s="128"/>
+      <c r="I247" s="128"/>
+      <c r="J247" s="128"/>
+      <c r="K247" s="128"/>
+      <c r="L247" s="128"/>
+      <c r="M247" s="128"/>
+      <c r="N247" s="128"/>
+      <c r="O247" s="128"/>
+      <c r="P247" s="128"/>
+      <c r="Q247" s="128"/>
+      <c r="R247" s="128"/>
+      <c r="S247" s="128"/>
+      <c r="T247" s="128"/>
+      <c r="U247" s="128"/>
+      <c r="V247" s="128"/>
+      <c r="W247" s="128"/>
+      <c r="X247" s="128"/>
+      <c r="Y247" s="128"/>
+      <c r="Z247" s="128"/>
+      <c r="AA247" s="128"/>
+      <c r="AB247" s="128"/>
+      <c r="AC247" s="128"/>
+      <c r="AD247" s="128"/>
+      <c r="AE247" s="128"/>
+      <c r="AF247" s="128"/>
+      <c r="AG247" s="128"/>
+      <c r="AH247" s="128"/>
+      <c r="AI247" s="128"/>
+      <c r="AJ247" s="128"/>
+      <c r="AK247" s="128"/>
+      <c r="AL247" s="128"/>
+      <c r="AM247" s="128"/>
+      <c r="AN247" s="128"/>
+      <c r="AO247" s="128"/>
+      <c r="AP247" s="128"/>
+      <c r="AQ247" s="128"/>
+      <c r="AR247" s="128"/>
+      <c r="AS247" s="128"/>
+      <c r="AT247" s="128"/>
+      <c r="AU247" s="128"/>
+      <c r="AV247" s="128"/>
+      <c r="AW247" s="128"/>
+      <c r="AX247" s="128"/>
+      <c r="AY247" s="128"/>
+      <c r="AZ247" s="128"/>
+      <c r="BA247" s="128"/>
+      <c r="BB247" s="128"/>
+      <c r="BC247" s="128"/>
+      <c r="BD247" s="128"/>
+      <c r="BE247" s="128"/>
+      <c r="BF247" s="128"/>
+      <c r="BG247" s="128"/>
+      <c r="BH247" s="128"/>
+      <c r="BI247" s="128"/>
+      <c r="BJ247" s="128"/>
+      <c r="BK247" s="128"/>
+      <c r="BL247" s="128"/>
+      <c r="BM247" s="128"/>
+      <c r="BN247" s="128"/>
+      <c r="BO247" s="128"/>
+    </row>
+    <row r="248" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A248" s="164"/>
+      <c r="B248" s="162"/>
+      <c r="C248" s="127"/>
+      <c r="D248" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E248" s="44">
+        <v>980</v>
+      </c>
+      <c r="F248" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G248" s="44">
+        <v>1568</v>
+      </c>
+      <c r="H248" s="23"/>
+      <c r="I248" s="23"/>
+      <c r="J248" s="23"/>
+      <c r="K248" s="23"/>
+      <c r="L248" s="23"/>
+      <c r="M248" s="23"/>
+      <c r="N248" s="23"/>
+      <c r="O248" s="23"/>
+      <c r="P248" s="23"/>
+      <c r="Q248" s="23"/>
+      <c r="R248" s="23"/>
+      <c r="S248" s="23"/>
+      <c r="T248" s="23"/>
+      <c r="U248" s="23"/>
+      <c r="V248" s="23"/>
+      <c r="W248" s="23"/>
+      <c r="X248" s="23"/>
+      <c r="Y248" s="23"/>
+      <c r="Z248" s="23"/>
+      <c r="AA248" s="23"/>
+      <c r="AB248" s="23"/>
+      <c r="AC248" s="23"/>
+      <c r="AD248" s="23"/>
+      <c r="AE248" s="23"/>
+      <c r="AF248" s="23"/>
+      <c r="AG248" s="23"/>
+      <c r="AH248" s="23"/>
+      <c r="AI248" s="23"/>
+      <c r="AJ248" s="23"/>
+      <c r="AK248" s="23"/>
+      <c r="AL248" s="23"/>
+      <c r="AM248" s="23"/>
+      <c r="AN248" s="23"/>
+      <c r="AO248" s="23"/>
+      <c r="AP248" s="23"/>
+      <c r="AQ248" s="23"/>
+      <c r="AR248" s="23"/>
+      <c r="AS248" s="23"/>
+      <c r="AT248" s="23"/>
+      <c r="AU248" s="23"/>
+      <c r="AV248" s="23"/>
+      <c r="AW248" s="23"/>
+      <c r="AX248" s="23"/>
+      <c r="AY248" s="23"/>
+      <c r="AZ248" s="23"/>
+      <c r="BA248" s="23"/>
+      <c r="BB248" s="23"/>
+      <c r="BC248" s="23"/>
+      <c r="BD248" s="23"/>
+      <c r="BE248" s="23"/>
+      <c r="BF248" s="23"/>
+      <c r="BG248" s="23"/>
+      <c r="BH248" s="23"/>
+      <c r="BI248" s="23"/>
+      <c r="BJ248" s="23"/>
+      <c r="BK248" s="23"/>
+      <c r="BL248" s="23"/>
+      <c r="BM248" s="23"/>
+      <c r="BN248" s="23"/>
+      <c r="BO248" s="23"/>
+    </row>
+    <row r="249" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A249" s="110">
+        <v>112</v>
+      </c>
+      <c r="B249" s="86"/>
+      <c r="C249" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="D249" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E249" s="87">
+        <v>485</v>
+      </c>
+      <c r="F249" s="88">
+        <v>580</v>
+      </c>
+      <c r="G249" s="87">
+        <v>750</v>
+      </c>
+      <c r="H249" s="128"/>
+      <c r="I249" s="128"/>
+      <c r="J249" s="128"/>
+      <c r="K249" s="128"/>
+      <c r="L249" s="128"/>
+      <c r="M249" s="128"/>
+      <c r="N249" s="128"/>
+      <c r="O249" s="128"/>
+      <c r="P249" s="128"/>
+      <c r="Q249" s="128"/>
+      <c r="R249" s="128"/>
+      <c r="S249" s="128"/>
+      <c r="T249" s="128"/>
+      <c r="U249" s="128"/>
+      <c r="V249" s="128"/>
+      <c r="W249" s="128"/>
+      <c r="X249" s="128"/>
+      <c r="Y249" s="128"/>
+      <c r="Z249" s="128"/>
+      <c r="AA249" s="128"/>
+      <c r="AB249" s="128"/>
+      <c r="AC249" s="128"/>
+      <c r="AD249" s="128"/>
+      <c r="AE249" s="128"/>
+      <c r="AF249" s="128"/>
+      <c r="AG249" s="128"/>
+      <c r="AH249" s="128"/>
+      <c r="AI249" s="128"/>
+      <c r="AJ249" s="128"/>
+      <c r="AK249" s="128"/>
+      <c r="AL249" s="128"/>
+      <c r="AM249" s="128"/>
+      <c r="AN249" s="128"/>
+      <c r="AO249" s="128"/>
+      <c r="AP249" s="128"/>
+      <c r="AQ249" s="128"/>
+      <c r="AR249" s="128"/>
+      <c r="AS249" s="128"/>
+      <c r="AT249" s="128"/>
+      <c r="AU249" s="128"/>
+      <c r="AV249" s="128"/>
+      <c r="AW249" s="128"/>
+      <c r="AX249" s="128"/>
+      <c r="AY249" s="128"/>
+      <c r="AZ249" s="128"/>
+      <c r="BA249" s="128"/>
+      <c r="BB249" s="128"/>
+      <c r="BC249" s="128"/>
+      <c r="BD249" s="128"/>
+      <c r="BE249" s="128"/>
+      <c r="BF249" s="128"/>
+      <c r="BG249" s="128"/>
+      <c r="BH249" s="128"/>
+      <c r="BI249" s="128"/>
+      <c r="BJ249" s="128"/>
+      <c r="BK249" s="128"/>
+      <c r="BL249" s="128"/>
+      <c r="BM249" s="128"/>
+      <c r="BN249" s="128"/>
+      <c r="BO249" s="128"/>
+    </row>
+    <row r="250" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A250" s="111"/>
+      <c r="B250" s="86"/>
+      <c r="C250" s="135"/>
+      <c r="D250" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E250" s="87">
+        <v>980</v>
+      </c>
+      <c r="F250" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G250" s="87">
+        <v>1568</v>
+      </c>
+      <c r="H250" s="23"/>
+      <c r="I250" s="23"/>
+      <c r="J250" s="23"/>
+      <c r="K250" s="23"/>
+      <c r="L250" s="23"/>
+      <c r="M250" s="23"/>
+      <c r="N250" s="23"/>
+      <c r="O250" s="23"/>
+      <c r="P250" s="23"/>
+      <c r="Q250" s="23"/>
+      <c r="R250" s="23"/>
+      <c r="S250" s="23"/>
+      <c r="T250" s="23"/>
+      <c r="U250" s="23"/>
+      <c r="V250" s="23"/>
+      <c r="W250" s="23"/>
+      <c r="X250" s="23"/>
+      <c r="Y250" s="23"/>
+      <c r="Z250" s="23"/>
+      <c r="AA250" s="23"/>
+      <c r="AB250" s="23"/>
+      <c r="AC250" s="23"/>
+      <c r="AD250" s="23"/>
+      <c r="AE250" s="23"/>
+      <c r="AF250" s="23"/>
+      <c r="AG250" s="23"/>
+      <c r="AH250" s="23"/>
+      <c r="AI250" s="23"/>
+      <c r="AJ250" s="23"/>
+      <c r="AK250" s="23"/>
+      <c r="AL250" s="23"/>
+      <c r="AM250" s="23"/>
+      <c r="AN250" s="23"/>
+      <c r="AO250" s="23"/>
+      <c r="AP250" s="23"/>
+      <c r="AQ250" s="23"/>
+      <c r="AR250" s="23"/>
+      <c r="AS250" s="23"/>
+      <c r="AT250" s="23"/>
+      <c r="AU250" s="23"/>
+      <c r="AV250" s="23"/>
+      <c r="AW250" s="23"/>
+      <c r="AX250" s="23"/>
+      <c r="AY250" s="23"/>
+      <c r="AZ250" s="23"/>
+      <c r="BA250" s="23"/>
+      <c r="BB250" s="23"/>
+      <c r="BC250" s="23"/>
+      <c r="BD250" s="23"/>
+      <c r="BE250" s="23"/>
+      <c r="BF250" s="23"/>
+      <c r="BG250" s="23"/>
+      <c r="BH250" s="23"/>
+      <c r="BI250" s="23"/>
+      <c r="BJ250" s="23"/>
+      <c r="BK250" s="23"/>
+      <c r="BL250" s="23"/>
+      <c r="BM250" s="23"/>
+      <c r="BN250" s="23"/>
+      <c r="BO250" s="23"/>
+    </row>
+    <row r="251" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A251" s="161">
+        <v>113</v>
+      </c>
+      <c r="B251" s="162"/>
+      <c r="C251" s="127" t="s">
+        <v>83</v>
+      </c>
+      <c r="D251" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E251" s="44">
+        <v>485</v>
+      </c>
+      <c r="F251" s="47">
+        <v>580</v>
+      </c>
+      <c r="G251" s="44">
+        <v>750</v>
+      </c>
+      <c r="H251" s="128"/>
+      <c r="I251" s="128"/>
+      <c r="J251" s="128"/>
+      <c r="K251" s="128"/>
+      <c r="L251" s="128"/>
+      <c r="M251" s="128"/>
+      <c r="N251" s="128"/>
+      <c r="O251" s="128"/>
+      <c r="P251" s="128"/>
+      <c r="Q251" s="128"/>
+      <c r="R251" s="128"/>
+      <c r="S251" s="128"/>
+      <c r="T251" s="128"/>
+      <c r="U251" s="128"/>
+      <c r="V251" s="128"/>
+      <c r="W251" s="128"/>
+      <c r="X251" s="128"/>
+      <c r="Y251" s="128"/>
+      <c r="Z251" s="128"/>
+      <c r="AA251" s="128"/>
+      <c r="AB251" s="128"/>
+      <c r="AC251" s="128"/>
+      <c r="AD251" s="128"/>
+      <c r="AE251" s="128"/>
+      <c r="AF251" s="128"/>
+      <c r="AG251" s="128"/>
+      <c r="AH251" s="128"/>
+      <c r="AI251" s="128"/>
+      <c r="AJ251" s="128"/>
+      <c r="AK251" s="128"/>
+      <c r="AL251" s="128"/>
+      <c r="AM251" s="128"/>
+      <c r="AN251" s="128"/>
+      <c r="AO251" s="128"/>
+      <c r="AP251" s="128"/>
+      <c r="AQ251" s="128"/>
+      <c r="AR251" s="128"/>
+      <c r="AS251" s="128"/>
+      <c r="AT251" s="128"/>
+      <c r="AU251" s="128"/>
+      <c r="AV251" s="128"/>
+      <c r="AW251" s="128"/>
+      <c r="AX251" s="128"/>
+      <c r="AY251" s="128"/>
+      <c r="AZ251" s="128"/>
+      <c r="BA251" s="128"/>
+      <c r="BB251" s="128"/>
+      <c r="BC251" s="128"/>
+      <c r="BD251" s="128"/>
+      <c r="BE251" s="128"/>
+      <c r="BF251" s="128"/>
+      <c r="BG251" s="128"/>
+      <c r="BH251" s="128"/>
+      <c r="BI251" s="128"/>
+      <c r="BJ251" s="128"/>
+      <c r="BK251" s="128"/>
+      <c r="BL251" s="128"/>
+      <c r="BM251" s="128"/>
+      <c r="BN251" s="128"/>
+      <c r="BO251" s="128"/>
+    </row>
+    <row r="252" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A252" s="164"/>
+      <c r="B252" s="162"/>
+      <c r="C252" s="127"/>
+      <c r="D252" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E252" s="44">
+        <v>980</v>
+      </c>
+      <c r="F252" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G252" s="44">
+        <v>1568</v>
+      </c>
+      <c r="H252" s="23"/>
+      <c r="I252" s="23"/>
+      <c r="J252" s="23"/>
+      <c r="K252" s="23"/>
+      <c r="L252" s="23"/>
+      <c r="M252" s="23"/>
+      <c r="N252" s="23"/>
+      <c r="O252" s="23"/>
+      <c r="P252" s="23"/>
+      <c r="Q252" s="23"/>
+      <c r="R252" s="23"/>
+      <c r="S252" s="23"/>
+      <c r="T252" s="23"/>
+      <c r="U252" s="23"/>
+      <c r="V252" s="23"/>
+      <c r="W252" s="23"/>
+      <c r="X252" s="23"/>
+      <c r="Y252" s="23"/>
+      <c r="Z252" s="23"/>
+      <c r="AA252" s="23"/>
+      <c r="AB252" s="23"/>
+      <c r="AC252" s="23"/>
+      <c r="AD252" s="23"/>
+      <c r="AE252" s="23"/>
+      <c r="AF252" s="23"/>
+      <c r="AG252" s="23"/>
+      <c r="AH252" s="23"/>
+      <c r="AI252" s="23"/>
+      <c r="AJ252" s="23"/>
+      <c r="AK252" s="23"/>
+      <c r="AL252" s="23"/>
+      <c r="AM252" s="23"/>
+      <c r="AN252" s="23"/>
+      <c r="AO252" s="23"/>
+      <c r="AP252" s="23"/>
+      <c r="AQ252" s="23"/>
+      <c r="AR252" s="23"/>
+      <c r="AS252" s="23"/>
+      <c r="AT252" s="23"/>
+      <c r="AU252" s="23"/>
+      <c r="AV252" s="23"/>
+      <c r="AW252" s="23"/>
+      <c r="AX252" s="23"/>
+      <c r="AY252" s="23"/>
+      <c r="AZ252" s="23"/>
+      <c r="BA252" s="23"/>
+      <c r="BB252" s="23"/>
+      <c r="BC252" s="23"/>
+      <c r="BD252" s="23"/>
+      <c r="BE252" s="23"/>
+      <c r="BF252" s="23"/>
+      <c r="BG252" s="23"/>
+      <c r="BH252" s="23"/>
+      <c r="BI252" s="23"/>
+      <c r="BJ252" s="23"/>
+      <c r="BK252" s="23"/>
+      <c r="BL252" s="23"/>
+      <c r="BM252" s="23"/>
+      <c r="BN252" s="23"/>
+      <c r="BO252" s="23"/>
+    </row>
+    <row r="253" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A253" s="110">
+        <v>114</v>
+      </c>
+      <c r="B253" s="86"/>
+      <c r="C253" s="135" t="s">
+        <v>84</v>
+      </c>
+      <c r="D253" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E253" s="87">
+        <v>485</v>
+      </c>
+      <c r="F253" s="88">
+        <v>580</v>
+      </c>
+      <c r="G253" s="87">
+        <v>750</v>
+      </c>
+      <c r="H253" s="128"/>
+      <c r="I253" s="128"/>
+      <c r="J253" s="128"/>
+      <c r="K253" s="128"/>
+      <c r="L253" s="128"/>
+      <c r="M253" s="128"/>
+      <c r="N253" s="128"/>
+      <c r="O253" s="128"/>
+      <c r="P253" s="128"/>
+      <c r="Q253" s="128"/>
+      <c r="R253" s="128"/>
+      <c r="S253" s="128"/>
+      <c r="T253" s="128"/>
+      <c r="U253" s="128"/>
+      <c r="V253" s="128"/>
+      <c r="W253" s="128"/>
+      <c r="X253" s="128"/>
+      <c r="Y253" s="128"/>
+      <c r="Z253" s="128"/>
+      <c r="AA253" s="128"/>
+      <c r="AB253" s="128"/>
+      <c r="AC253" s="128"/>
+      <c r="AD253" s="128"/>
+      <c r="AE253" s="128"/>
+      <c r="AF253" s="128"/>
+      <c r="AG253" s="128"/>
+      <c r="AH253" s="128"/>
+      <c r="AI253" s="128"/>
+      <c r="AJ253" s="128"/>
+      <c r="AK253" s="128"/>
+      <c r="AL253" s="128"/>
+      <c r="AM253" s="128"/>
+      <c r="AN253" s="128"/>
+      <c r="AO253" s="128"/>
+      <c r="AP253" s="128"/>
+      <c r="AQ253" s="128"/>
+      <c r="AR253" s="128"/>
+      <c r="AS253" s="128"/>
+      <c r="AT253" s="128"/>
+      <c r="AU253" s="128"/>
+      <c r="AV253" s="128"/>
+      <c r="AW253" s="128"/>
+      <c r="AX253" s="128"/>
+      <c r="AY253" s="128"/>
+      <c r="AZ253" s="128"/>
+      <c r="BA253" s="128"/>
+      <c r="BB253" s="128"/>
+      <c r="BC253" s="128"/>
+      <c r="BD253" s="128"/>
+      <c r="BE253" s="128"/>
+      <c r="BF253" s="128"/>
+      <c r="BG253" s="128"/>
+      <c r="BH253" s="128"/>
+      <c r="BI253" s="128"/>
+      <c r="BJ253" s="128"/>
+      <c r="BK253" s="128"/>
+      <c r="BL253" s="128"/>
+      <c r="BM253" s="128"/>
+      <c r="BN253" s="128"/>
+      <c r="BO253" s="128"/>
+    </row>
+    <row r="254" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A254" s="111"/>
+      <c r="B254" s="86"/>
+      <c r="C254" s="135"/>
+      <c r="D254" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E254" s="87">
+        <v>980</v>
+      </c>
+      <c r="F254" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G254" s="87">
+        <v>1568</v>
+      </c>
+      <c r="H254" s="23"/>
+      <c r="I254" s="23"/>
+      <c r="J254" s="23"/>
+      <c r="K254" s="23"/>
+      <c r="L254" s="23"/>
+      <c r="M254" s="23"/>
+      <c r="N254" s="23"/>
+      <c r="O254" s="23"/>
+      <c r="P254" s="23"/>
+      <c r="Q254" s="23"/>
+      <c r="R254" s="23"/>
+      <c r="S254" s="23"/>
+      <c r="T254" s="23"/>
+      <c r="U254" s="23"/>
+      <c r="V254" s="23"/>
+      <c r="W254" s="23"/>
+      <c r="X254" s="23"/>
+      <c r="Y254" s="23"/>
+      <c r="Z254" s="23"/>
+      <c r="AA254" s="23"/>
+      <c r="AB254" s="23"/>
+      <c r="AC254" s="23"/>
+      <c r="AD254" s="23"/>
+      <c r="AE254" s="23"/>
+      <c r="AF254" s="23"/>
+      <c r="AG254" s="23"/>
+      <c r="AH254" s="23"/>
+      <c r="AI254" s="23"/>
+      <c r="AJ254" s="23"/>
+      <c r="AK254" s="23"/>
+      <c r="AL254" s="23"/>
+      <c r="AM254" s="23"/>
+      <c r="AN254" s="23"/>
+      <c r="AO254" s="23"/>
+      <c r="AP254" s="23"/>
+      <c r="AQ254" s="23"/>
+      <c r="AR254" s="23"/>
+      <c r="AS254" s="23"/>
+      <c r="AT254" s="23"/>
+      <c r="AU254" s="23"/>
+      <c r="AV254" s="23"/>
+      <c r="AW254" s="23"/>
+      <c r="AX254" s="23"/>
+      <c r="AY254" s="23"/>
+      <c r="AZ254" s="23"/>
+      <c r="BA254" s="23"/>
+      <c r="BB254" s="23"/>
+      <c r="BC254" s="23"/>
+      <c r="BD254" s="23"/>
+      <c r="BE254" s="23"/>
+      <c r="BF254" s="23"/>
+      <c r="BG254" s="23"/>
+      <c r="BH254" s="23"/>
+      <c r="BI254" s="23"/>
+      <c r="BJ254" s="23"/>
+      <c r="BK254" s="23"/>
+      <c r="BL254" s="23"/>
+      <c r="BM254" s="23"/>
+      <c r="BN254" s="23"/>
+      <c r="BO254" s="23"/>
+    </row>
+    <row r="255" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A255" s="161">
+        <v>115</v>
+      </c>
+      <c r="B255" s="162"/>
+      <c r="C255" s="127" t="s">
+        <v>85</v>
+      </c>
+      <c r="D255" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E255" s="44">
+        <v>485</v>
+      </c>
+      <c r="F255" s="47">
+        <v>580</v>
+      </c>
+      <c r="G255" s="44">
+        <v>750</v>
+      </c>
+      <c r="H255" s="128"/>
+      <c r="I255" s="128"/>
+      <c r="J255" s="128"/>
+      <c r="K255" s="128"/>
+      <c r="L255" s="128"/>
+      <c r="M255" s="128"/>
+      <c r="N255" s="128"/>
+      <c r="O255" s="128"/>
+      <c r="P255" s="128"/>
+      <c r="Q255" s="128"/>
+      <c r="R255" s="128"/>
+      <c r="S255" s="128"/>
+      <c r="T255" s="128"/>
+      <c r="U255" s="128"/>
+      <c r="V255" s="128"/>
+      <c r="W255" s="128"/>
+      <c r="X255" s="128"/>
+      <c r="Y255" s="128"/>
+      <c r="Z255" s="128"/>
+      <c r="AA255" s="128"/>
+      <c r="AB255" s="128"/>
+      <c r="AC255" s="128"/>
+      <c r="AD255" s="128"/>
+      <c r="AE255" s="128"/>
+      <c r="AF255" s="128"/>
+      <c r="AG255" s="128"/>
+      <c r="AH255" s="128"/>
+      <c r="AI255" s="128"/>
+      <c r="AJ255" s="128"/>
+      <c r="AK255" s="128"/>
+      <c r="AL255" s="128"/>
+      <c r="AM255" s="128"/>
+      <c r="AN255" s="128"/>
+      <c r="AO255" s="128"/>
+      <c r="AP255" s="128"/>
+      <c r="AQ255" s="128"/>
+      <c r="AR255" s="128"/>
+      <c r="AS255" s="128"/>
+      <c r="AT255" s="128"/>
+      <c r="AU255" s="128"/>
+      <c r="AV255" s="128"/>
+      <c r="AW255" s="128"/>
+      <c r="AX255" s="128"/>
+      <c r="AY255" s="128"/>
+      <c r="AZ255" s="128"/>
+      <c r="BA255" s="128"/>
+      <c r="BB255" s="128"/>
+      <c r="BC255" s="128"/>
+      <c r="BD255" s="128"/>
+      <c r="BE255" s="128"/>
+      <c r="BF255" s="128"/>
+      <c r="BG255" s="128"/>
+      <c r="BH255" s="128"/>
+      <c r="BI255" s="128"/>
+      <c r="BJ255" s="128"/>
+      <c r="BK255" s="128"/>
+      <c r="BL255" s="128"/>
+      <c r="BM255" s="128"/>
+      <c r="BN255" s="128"/>
+      <c r="BO255" s="128"/>
+    </row>
+    <row r="256" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A256" s="164"/>
+      <c r="B256" s="162"/>
+      <c r="C256" s="127"/>
+      <c r="D256" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E256" s="44">
+        <v>980</v>
+      </c>
+      <c r="F256" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G256" s="44">
+        <v>1568</v>
+      </c>
+      <c r="H256" s="23"/>
+      <c r="I256" s="23"/>
+      <c r="J256" s="23"/>
+      <c r="K256" s="23"/>
+      <c r="L256" s="23"/>
+      <c r="M256" s="23"/>
+      <c r="N256" s="23"/>
+      <c r="O256" s="23"/>
+      <c r="P256" s="23"/>
+      <c r="Q256" s="23"/>
+      <c r="R256" s="23"/>
+      <c r="S256" s="23"/>
+      <c r="T256" s="23"/>
+      <c r="U256" s="23"/>
+      <c r="V256" s="23"/>
+      <c r="W256" s="23"/>
+      <c r="X256" s="23"/>
+      <c r="Y256" s="23"/>
+      <c r="Z256" s="23"/>
+      <c r="AA256" s="23"/>
+      <c r="AB256" s="23"/>
+      <c r="AC256" s="23"/>
+      <c r="AD256" s="23"/>
+      <c r="AE256" s="23"/>
+      <c r="AF256" s="23"/>
+      <c r="AG256" s="23"/>
+      <c r="AH256" s="23"/>
+      <c r="AI256" s="23"/>
+      <c r="AJ256" s="23"/>
+      <c r="AK256" s="23"/>
+      <c r="AL256" s="23"/>
+      <c r="AM256" s="23"/>
+      <c r="AN256" s="23"/>
+      <c r="AO256" s="23"/>
+      <c r="AP256" s="23"/>
+      <c r="AQ256" s="23"/>
+      <c r="AR256" s="23"/>
+      <c r="AS256" s="23"/>
+      <c r="AT256" s="23"/>
+      <c r="AU256" s="23"/>
+      <c r="AV256" s="23"/>
+      <c r="AW256" s="23"/>
+      <c r="AX256" s="23"/>
+      <c r="AY256" s="23"/>
+      <c r="AZ256" s="23"/>
+      <c r="BA256" s="23"/>
+      <c r="BB256" s="23"/>
+      <c r="BC256" s="23"/>
+      <c r="BD256" s="23"/>
+      <c r="BE256" s="23"/>
+      <c r="BF256" s="23"/>
+      <c r="BG256" s="23"/>
+      <c r="BH256" s="23"/>
+      <c r="BI256" s="23"/>
+      <c r="BJ256" s="23"/>
+      <c r="BK256" s="23"/>
+      <c r="BL256" s="23"/>
+      <c r="BM256" s="23"/>
+      <c r="BN256" s="23"/>
+      <c r="BO256" s="23"/>
+    </row>
+    <row r="257" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A257" s="110">
+        <v>116</v>
+      </c>
+      <c r="B257" s="86"/>
+      <c r="C257" s="135" t="s">
+        <v>86</v>
+      </c>
+      <c r="D257" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E257" s="87">
+        <v>485</v>
+      </c>
+      <c r="F257" s="88">
+        <v>580</v>
+      </c>
+      <c r="G257" s="87">
+        <v>750</v>
+      </c>
+      <c r="H257" s="128"/>
+      <c r="I257" s="128"/>
+      <c r="J257" s="128"/>
+      <c r="K257" s="128"/>
+      <c r="L257" s="128"/>
+      <c r="M257" s="128"/>
+      <c r="N257" s="128"/>
+      <c r="O257" s="128"/>
+      <c r="P257" s="128"/>
+      <c r="Q257" s="128"/>
+      <c r="R257" s="128"/>
+      <c r="S257" s="128"/>
+      <c r="T257" s="128"/>
+      <c r="U257" s="128"/>
+      <c r="V257" s="128"/>
+      <c r="W257" s="128"/>
+      <c r="X257" s="128"/>
+      <c r="Y257" s="128"/>
+      <c r="Z257" s="128"/>
+      <c r="AA257" s="128"/>
+      <c r="AB257" s="128"/>
+      <c r="AC257" s="128"/>
+      <c r="AD257" s="128"/>
+      <c r="AE257" s="128"/>
+      <c r="AF257" s="128"/>
+      <c r="AG257" s="128"/>
+      <c r="AH257" s="128"/>
+      <c r="AI257" s="128"/>
+      <c r="AJ257" s="128"/>
+      <c r="AK257" s="128"/>
+      <c r="AL257" s="128"/>
+      <c r="AM257" s="128"/>
+      <c r="AN257" s="128"/>
+      <c r="AO257" s="128"/>
+      <c r="AP257" s="128"/>
+      <c r="AQ257" s="128"/>
+      <c r="AR257" s="128"/>
+      <c r="AS257" s="128"/>
+      <c r="AT257" s="128"/>
+      <c r="AU257" s="128"/>
+      <c r="AV257" s="128"/>
+      <c r="AW257" s="128"/>
+      <c r="AX257" s="128"/>
+      <c r="AY257" s="128"/>
+      <c r="AZ257" s="128"/>
+      <c r="BA257" s="128"/>
+      <c r="BB257" s="128"/>
+      <c r="BC257" s="128"/>
+      <c r="BD257" s="128"/>
+      <c r="BE257" s="128"/>
+      <c r="BF257" s="128"/>
+      <c r="BG257" s="128"/>
+      <c r="BH257" s="128"/>
+      <c r="BI257" s="128"/>
+      <c r="BJ257" s="128"/>
+      <c r="BK257" s="128"/>
+      <c r="BL257" s="128"/>
+      <c r="BM257" s="128"/>
+      <c r="BN257" s="128"/>
+      <c r="BO257" s="128"/>
+    </row>
+    <row r="258" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A258" s="111"/>
+      <c r="B258" s="86"/>
+      <c r="C258" s="135"/>
+      <c r="D258" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E258" s="87">
+        <v>980</v>
+      </c>
+      <c r="F258" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G258" s="87">
+        <v>1568</v>
+      </c>
+      <c r="H258" s="23"/>
+      <c r="I258" s="23"/>
+      <c r="J258" s="23"/>
+      <c r="K258" s="23"/>
+      <c r="L258" s="23"/>
+      <c r="M258" s="23"/>
+      <c r="N258" s="23"/>
+      <c r="O258" s="23"/>
+      <c r="P258" s="23"/>
+      <c r="Q258" s="23"/>
+      <c r="R258" s="23"/>
+      <c r="S258" s="23"/>
+      <c r="T258" s="23"/>
+      <c r="U258" s="23"/>
+      <c r="V258" s="23"/>
+      <c r="W258" s="23"/>
+      <c r="X258" s="23"/>
+      <c r="Y258" s="23"/>
+      <c r="Z258" s="23"/>
+      <c r="AA258" s="23"/>
+      <c r="AB258" s="23"/>
+      <c r="AC258" s="23"/>
+      <c r="AD258" s="23"/>
+      <c r="AE258" s="23"/>
+      <c r="AF258" s="23"/>
+      <c r="AG258" s="23"/>
+      <c r="AH258" s="23"/>
+      <c r="AI258" s="23"/>
+      <c r="AJ258" s="23"/>
+      <c r="AK258" s="23"/>
+      <c r="AL258" s="23"/>
+      <c r="AM258" s="23"/>
+      <c r="AN258" s="23"/>
+      <c r="AO258" s="23"/>
+      <c r="AP258" s="23"/>
+      <c r="AQ258" s="23"/>
+      <c r="AR258" s="23"/>
+      <c r="AS258" s="23"/>
+      <c r="AT258" s="23"/>
+      <c r="AU258" s="23"/>
+      <c r="AV258" s="23"/>
+      <c r="AW258" s="23"/>
+      <c r="AX258" s="23"/>
+      <c r="AY258" s="23"/>
+      <c r="AZ258" s="23"/>
+      <c r="BA258" s="23"/>
+      <c r="BB258" s="23"/>
+      <c r="BC258" s="23"/>
+      <c r="BD258" s="23"/>
+      <c r="BE258" s="23"/>
+      <c r="BF258" s="23"/>
+      <c r="BG258" s="23"/>
+      <c r="BH258" s="23"/>
+      <c r="BI258" s="23"/>
+      <c r="BJ258" s="23"/>
+      <c r="BK258" s="23"/>
+      <c r="BL258" s="23"/>
+      <c r="BM258" s="23"/>
+      <c r="BN258" s="23"/>
+      <c r="BO258" s="23"/>
+    </row>
+    <row r="259" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A259" s="161">
+        <v>117</v>
+      </c>
+      <c r="B259" s="162"/>
+      <c r="C259" s="127" t="s">
+        <v>87</v>
+      </c>
+      <c r="D259" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E259" s="44">
+        <v>485</v>
+      </c>
+      <c r="F259" s="47">
+        <v>580</v>
+      </c>
+      <c r="G259" s="44">
+        <v>750</v>
+      </c>
+      <c r="H259" s="128"/>
+      <c r="I259" s="128"/>
+      <c r="J259" s="128"/>
+      <c r="K259" s="128"/>
+      <c r="L259" s="128"/>
+      <c r="M259" s="128"/>
+      <c r="N259" s="128"/>
+      <c r="O259" s="128"/>
+      <c r="P259" s="128"/>
+      <c r="Q259" s="128"/>
+      <c r="R259" s="128"/>
+      <c r="S259" s="128"/>
+      <c r="T259" s="128"/>
+      <c r="U259" s="128"/>
+      <c r="V259" s="128"/>
+      <c r="W259" s="128"/>
+      <c r="X259" s="128"/>
+      <c r="Y259" s="128"/>
+      <c r="Z259" s="128"/>
+      <c r="AA259" s="128"/>
+      <c r="AB259" s="128"/>
+      <c r="AC259" s="128"/>
+      <c r="AD259" s="128"/>
+      <c r="AE259" s="128"/>
+      <c r="AF259" s="128"/>
+      <c r="AG259" s="128"/>
+      <c r="AH259" s="128"/>
+      <c r="AI259" s="128"/>
+      <c r="AJ259" s="128"/>
+      <c r="AK259" s="128"/>
+      <c r="AL259" s="128"/>
+      <c r="AM259" s="128"/>
+      <c r="AN259" s="128"/>
+      <c r="AO259" s="128"/>
+      <c r="AP259" s="128"/>
+      <c r="AQ259" s="128"/>
+      <c r="AR259" s="128"/>
+      <c r="AS259" s="128"/>
+      <c r="AT259" s="128"/>
+      <c r="AU259" s="128"/>
+      <c r="AV259" s="128"/>
+      <c r="AW259" s="128"/>
+      <c r="AX259" s="128"/>
+      <c r="AY259" s="128"/>
+      <c r="AZ259" s="128"/>
+      <c r="BA259" s="128"/>
+      <c r="BB259" s="128"/>
+      <c r="BC259" s="128"/>
+      <c r="BD259" s="128"/>
+      <c r="BE259" s="128"/>
+      <c r="BF259" s="128"/>
+      <c r="BG259" s="128"/>
+      <c r="BH259" s="128"/>
+      <c r="BI259" s="128"/>
+      <c r="BJ259" s="128"/>
+      <c r="BK259" s="128"/>
+      <c r="BL259" s="128"/>
+      <c r="BM259" s="128"/>
+      <c r="BN259" s="128"/>
+      <c r="BO259" s="128"/>
+    </row>
+    <row r="260" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A260" s="164"/>
+      <c r="B260" s="162"/>
+      <c r="C260" s="127"/>
+      <c r="D260" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E260" s="44">
+        <v>980</v>
+      </c>
+      <c r="F260" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G260" s="44">
+        <v>1568</v>
+      </c>
+      <c r="H260" s="23"/>
+      <c r="I260" s="23"/>
+      <c r="J260" s="23"/>
+      <c r="K260" s="23"/>
+      <c r="L260" s="23"/>
+      <c r="M260" s="23"/>
+      <c r="N260" s="23"/>
+      <c r="O260" s="23"/>
+      <c r="P260" s="23"/>
+      <c r="Q260" s="23"/>
+      <c r="R260" s="23"/>
+      <c r="S260" s="23"/>
+      <c r="T260" s="23"/>
+      <c r="U260" s="23"/>
+      <c r="V260" s="23"/>
+      <c r="W260" s="23"/>
+      <c r="X260" s="23"/>
+      <c r="Y260" s="23"/>
+      <c r="Z260" s="23"/>
+      <c r="AA260" s="23"/>
+      <c r="AB260" s="23"/>
+      <c r="AC260" s="23"/>
+      <c r="AD260" s="23"/>
+      <c r="AE260" s="23"/>
+      <c r="AF260" s="23"/>
+      <c r="AG260" s="23"/>
+      <c r="AH260" s="23"/>
+      <c r="AI260" s="23"/>
+      <c r="AJ260" s="23"/>
+      <c r="AK260" s="23"/>
+      <c r="AL260" s="23"/>
+      <c r="AM260" s="23"/>
+      <c r="AN260" s="23"/>
+      <c r="AO260" s="23"/>
+      <c r="AP260" s="23"/>
+      <c r="AQ260" s="23"/>
+      <c r="AR260" s="23"/>
+      <c r="AS260" s="23"/>
+      <c r="AT260" s="23"/>
+      <c r="AU260" s="23"/>
+      <c r="AV260" s="23"/>
+      <c r="AW260" s="23"/>
+      <c r="AX260" s="23"/>
+      <c r="AY260" s="23"/>
+      <c r="AZ260" s="23"/>
+      <c r="BA260" s="23"/>
+      <c r="BB260" s="23"/>
+      <c r="BC260" s="23"/>
+      <c r="BD260" s="23"/>
+      <c r="BE260" s="23"/>
+      <c r="BF260" s="23"/>
+      <c r="BG260" s="23"/>
+      <c r="BH260" s="23"/>
+      <c r="BI260" s="23"/>
+      <c r="BJ260" s="23"/>
+      <c r="BK260" s="23"/>
+      <c r="BL260" s="23"/>
+      <c r="BM260" s="23"/>
+      <c r="BN260" s="23"/>
+      <c r="BO260" s="23"/>
+    </row>
+    <row r="261" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A261" s="110">
+        <v>118</v>
+      </c>
+      <c r="B261" s="86"/>
+      <c r="C261" s="135" t="s">
+        <v>88</v>
+      </c>
+      <c r="D261" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E261" s="87">
+        <v>485</v>
+      </c>
+      <c r="F261" s="88">
+        <v>580</v>
+      </c>
+      <c r="G261" s="87">
+        <v>750</v>
+      </c>
+      <c r="H261" s="128"/>
+      <c r="I261" s="128"/>
+      <c r="J261" s="128"/>
+      <c r="K261" s="128"/>
+      <c r="L261" s="128"/>
+      <c r="M261" s="128"/>
+      <c r="N261" s="128"/>
+      <c r="O261" s="128"/>
+      <c r="P261" s="128"/>
+      <c r="Q261" s="128"/>
+      <c r="R261" s="128"/>
+      <c r="S261" s="128"/>
+      <c r="T261" s="128"/>
+      <c r="U261" s="128"/>
+      <c r="V261" s="128"/>
+      <c r="W261" s="128"/>
+      <c r="X261" s="128"/>
+      <c r="Y261" s="128"/>
+      <c r="Z261" s="128"/>
+      <c r="AA261" s="128"/>
+      <c r="AB261" s="128"/>
+      <c r="AC261" s="128"/>
+      <c r="AD261" s="128"/>
+      <c r="AE261" s="128"/>
+      <c r="AF261" s="128"/>
+      <c r="AG261" s="128"/>
+      <c r="AH261" s="128"/>
+      <c r="AI261" s="128"/>
+      <c r="AJ261" s="128"/>
+      <c r="AK261" s="128"/>
+      <c r="AL261" s="128"/>
+      <c r="AM261" s="128"/>
+      <c r="AN261" s="128"/>
+      <c r="AO261" s="128"/>
+      <c r="AP261" s="128"/>
+      <c r="AQ261" s="128"/>
+      <c r="AR261" s="128"/>
+      <c r="AS261" s="128"/>
+      <c r="AT261" s="128"/>
+      <c r="AU261" s="128"/>
+      <c r="AV261" s="128"/>
+      <c r="AW261" s="128"/>
+      <c r="AX261" s="128"/>
+      <c r="AY261" s="128"/>
+      <c r="AZ261" s="128"/>
+      <c r="BA261" s="128"/>
+      <c r="BB261" s="128"/>
+      <c r="BC261" s="128"/>
+      <c r="BD261" s="128"/>
+      <c r="BE261" s="128"/>
+      <c r="BF261" s="128"/>
+      <c r="BG261" s="128"/>
+      <c r="BH261" s="128"/>
+      <c r="BI261" s="128"/>
+      <c r="BJ261" s="128"/>
+      <c r="BK261" s="128"/>
+      <c r="BL261" s="128"/>
+      <c r="BM261" s="128"/>
+      <c r="BN261" s="128"/>
+      <c r="BO261" s="128"/>
+    </row>
+    <row r="262" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A262" s="111"/>
+      <c r="B262" s="86"/>
+      <c r="C262" s="135"/>
+      <c r="D262" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E262" s="87">
+        <v>980</v>
+      </c>
+      <c r="F262" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G262" s="87">
+        <v>1568</v>
+      </c>
+      <c r="H262" s="23"/>
+      <c r="I262" s="23"/>
+      <c r="J262" s="23"/>
+      <c r="K262" s="23"/>
+      <c r="L262" s="23"/>
+      <c r="M262" s="23"/>
+      <c r="N262" s="23"/>
+      <c r="O262" s="23"/>
+      <c r="P262" s="23"/>
+      <c r="Q262" s="23"/>
+      <c r="R262" s="23"/>
+      <c r="S262" s="23"/>
+      <c r="T262" s="23"/>
+      <c r="U262" s="23"/>
+      <c r="V262" s="23"/>
+      <c r="W262" s="23"/>
+      <c r="X262" s="23"/>
+      <c r="Y262" s="23"/>
+      <c r="Z262" s="23"/>
+      <c r="AA262" s="23"/>
+      <c r="AB262" s="23"/>
+      <c r="AC262" s="23"/>
+      <c r="AD262" s="23"/>
+      <c r="AE262" s="23"/>
+      <c r="AF262" s="23"/>
+      <c r="AG262" s="23"/>
+      <c r="AH262" s="23"/>
+      <c r="AI262" s="23"/>
+      <c r="AJ262" s="23"/>
+      <c r="AK262" s="23"/>
+      <c r="AL262" s="23"/>
+      <c r="AM262" s="23"/>
+      <c r="AN262" s="23"/>
+      <c r="AO262" s="23"/>
+      <c r="AP262" s="23"/>
+      <c r="AQ262" s="23"/>
+      <c r="AR262" s="23"/>
+      <c r="AS262" s="23"/>
+      <c r="AT262" s="23"/>
+      <c r="AU262" s="23"/>
+      <c r="AV262" s="23"/>
+      <c r="AW262" s="23"/>
+      <c r="AX262" s="23"/>
+      <c r="AY262" s="23"/>
+      <c r="AZ262" s="23"/>
+      <c r="BA262" s="23"/>
+      <c r="BB262" s="23"/>
+      <c r="BC262" s="23"/>
+      <c r="BD262" s="23"/>
+      <c r="BE262" s="23"/>
+      <c r="BF262" s="23"/>
+      <c r="BG262" s="23"/>
+      <c r="BH262" s="23"/>
+      <c r="BI262" s="23"/>
+      <c r="BJ262" s="23"/>
+      <c r="BK262" s="23"/>
+      <c r="BL262" s="23"/>
+      <c r="BM262" s="23"/>
+      <c r="BN262" s="23"/>
+      <c r="BO262" s="23"/>
+    </row>
+    <row r="263" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A263" s="161">
+        <v>119</v>
+      </c>
+      <c r="B263" s="162"/>
+      <c r="C263" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="D263" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E263" s="44">
+        <v>485</v>
+      </c>
+      <c r="F263" s="47">
+        <v>580</v>
+      </c>
+      <c r="G263" s="44">
+        <v>750</v>
+      </c>
+      <c r="H263" s="128"/>
+      <c r="I263" s="128"/>
+      <c r="J263" s="128"/>
+      <c r="K263" s="128"/>
+      <c r="L263" s="128"/>
+      <c r="M263" s="128"/>
+      <c r="N263" s="128"/>
+      <c r="O263" s="128"/>
+      <c r="P263" s="128"/>
+      <c r="Q263" s="128"/>
+      <c r="R263" s="128"/>
+      <c r="S263" s="128"/>
+      <c r="T263" s="128"/>
+      <c r="U263" s="128"/>
+      <c r="V263" s="128"/>
+      <c r="W263" s="128"/>
+      <c r="X263" s="128"/>
+      <c r="Y263" s="128"/>
+      <c r="Z263" s="128"/>
+      <c r="AA263" s="128"/>
+      <c r="AB263" s="128"/>
+      <c r="AC263" s="128"/>
+      <c r="AD263" s="128"/>
+      <c r="AE263" s="128"/>
+      <c r="AF263" s="128"/>
+      <c r="AG263" s="128"/>
+      <c r="AH263" s="128"/>
+      <c r="AI263" s="128"/>
+      <c r="AJ263" s="128"/>
+      <c r="AK263" s="128"/>
+      <c r="AL263" s="128"/>
+      <c r="AM263" s="128"/>
+      <c r="AN263" s="128"/>
+      <c r="AO263" s="128"/>
+      <c r="AP263" s="128"/>
+      <c r="AQ263" s="128"/>
+      <c r="AR263" s="128"/>
+      <c r="AS263" s="128"/>
+      <c r="AT263" s="128"/>
+      <c r="AU263" s="128"/>
+      <c r="AV263" s="128"/>
+      <c r="AW263" s="128"/>
+      <c r="AX263" s="128"/>
+      <c r="AY263" s="128"/>
+      <c r="AZ263" s="128"/>
+      <c r="BA263" s="128"/>
+      <c r="BB263" s="128"/>
+      <c r="BC263" s="128"/>
+      <c r="BD263" s="128"/>
+      <c r="BE263" s="128"/>
+      <c r="BF263" s="128"/>
+      <c r="BG263" s="128"/>
+      <c r="BH263" s="128"/>
+      <c r="BI263" s="128"/>
+      <c r="BJ263" s="128"/>
+      <c r="BK263" s="128"/>
+      <c r="BL263" s="128"/>
+      <c r="BM263" s="128"/>
+      <c r="BN263" s="128"/>
+      <c r="BO263" s="128"/>
+    </row>
+    <row r="264" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A264" s="164"/>
+      <c r="B264" s="162"/>
+      <c r="C264" s="127"/>
+      <c r="D264" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E264" s="44">
+        <v>980</v>
+      </c>
+      <c r="F264" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G264" s="44">
+        <v>1568</v>
+      </c>
+      <c r="H264" s="23"/>
+      <c r="I264" s="23"/>
+      <c r="J264" s="23"/>
+      <c r="K264" s="23"/>
+      <c r="L264" s="23"/>
+      <c r="M264" s="23"/>
+      <c r="N264" s="23"/>
+      <c r="O264" s="23"/>
+      <c r="P264" s="23"/>
+      <c r="Q264" s="23"/>
+      <c r="R264" s="23"/>
+      <c r="S264" s="23"/>
+      <c r="T264" s="23"/>
+      <c r="U264" s="23"/>
+      <c r="V264" s="23"/>
+      <c r="W264" s="23"/>
+      <c r="X264" s="23"/>
+      <c r="Y264" s="23"/>
+      <c r="Z264" s="23"/>
+      <c r="AA264" s="23"/>
+      <c r="AB264" s="23"/>
+      <c r="AC264" s="23"/>
+      <c r="AD264" s="23"/>
+      <c r="AE264" s="23"/>
+      <c r="AF264" s="23"/>
+      <c r="AG264" s="23"/>
+      <c r="AH264" s="23"/>
+      <c r="AI264" s="23"/>
+      <c r="AJ264" s="23"/>
+      <c r="AK264" s="23"/>
+      <c r="AL264" s="23"/>
+      <c r="AM264" s="23"/>
+      <c r="AN264" s="23"/>
+      <c r="AO264" s="23"/>
+      <c r="AP264" s="23"/>
+      <c r="AQ264" s="23"/>
+      <c r="AR264" s="23"/>
+      <c r="AS264" s="23"/>
+      <c r="AT264" s="23"/>
+      <c r="AU264" s="23"/>
+      <c r="AV264" s="23"/>
+      <c r="AW264" s="23"/>
+      <c r="AX264" s="23"/>
+      <c r="AY264" s="23"/>
+      <c r="AZ264" s="23"/>
+      <c r="BA264" s="23"/>
+      <c r="BB264" s="23"/>
+      <c r="BC264" s="23"/>
+      <c r="BD264" s="23"/>
+      <c r="BE264" s="23"/>
+      <c r="BF264" s="23"/>
+      <c r="BG264" s="23"/>
+      <c r="BH264" s="23"/>
+      <c r="BI264" s="23"/>
+      <c r="BJ264" s="23"/>
+      <c r="BK264" s="23"/>
+      <c r="BL264" s="23"/>
+      <c r="BM264" s="23"/>
+      <c r="BN264" s="23"/>
+      <c r="BO264" s="23"/>
+    </row>
+    <row r="265" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A265" s="110">
+        <v>120</v>
+      </c>
+      <c r="B265" s="86"/>
+      <c r="C265" s="135" t="s">
+        <v>90</v>
+      </c>
+      <c r="D265" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E265" s="87">
+        <v>485</v>
+      </c>
+      <c r="F265" s="88">
+        <v>580</v>
+      </c>
+      <c r="G265" s="87">
+        <v>750</v>
+      </c>
+      <c r="H265" s="128"/>
+      <c r="I265" s="128"/>
+      <c r="J265" s="128"/>
+      <c r="K265" s="128"/>
+      <c r="L265" s="128"/>
+      <c r="M265" s="128"/>
+      <c r="N265" s="128"/>
+      <c r="O265" s="128"/>
+      <c r="P265" s="128"/>
+      <c r="Q265" s="128"/>
+      <c r="R265" s="128"/>
+      <c r="S265" s="128"/>
+      <c r="T265" s="128"/>
+      <c r="U265" s="128"/>
+      <c r="V265" s="128"/>
+      <c r="W265" s="128"/>
+      <c r="X265" s="128"/>
+      <c r="Y265" s="128"/>
+      <c r="Z265" s="128"/>
+      <c r="AA265" s="128"/>
+      <c r="AB265" s="128"/>
+      <c r="AC265" s="128"/>
+      <c r="AD265" s="128"/>
+      <c r="AE265" s="128"/>
+      <c r="AF265" s="128"/>
+      <c r="AG265" s="128"/>
+      <c r="AH265" s="128"/>
+      <c r="AI265" s="128"/>
+      <c r="AJ265" s="128"/>
+      <c r="AK265" s="128"/>
+      <c r="AL265" s="128"/>
+      <c r="AM265" s="128"/>
+      <c r="AN265" s="128"/>
+      <c r="AO265" s="128"/>
+      <c r="AP265" s="128"/>
+      <c r="AQ265" s="128"/>
+      <c r="AR265" s="128"/>
+      <c r="AS265" s="128"/>
+      <c r="AT265" s="128"/>
+      <c r="AU265" s="128"/>
+      <c r="AV265" s="128"/>
+      <c r="AW265" s="128"/>
+      <c r="AX265" s="128"/>
+      <c r="AY265" s="128"/>
+      <c r="AZ265" s="128"/>
+      <c r="BA265" s="128"/>
+      <c r="BB265" s="128"/>
+      <c r="BC265" s="128"/>
+      <c r="BD265" s="128"/>
+      <c r="BE265" s="128"/>
+      <c r="BF265" s="128"/>
+      <c r="BG265" s="128"/>
+      <c r="BH265" s="128"/>
+      <c r="BI265" s="128"/>
+      <c r="BJ265" s="128"/>
+      <c r="BK265" s="128"/>
+      <c r="BL265" s="128"/>
+      <c r="BM265" s="128"/>
+      <c r="BN265" s="128"/>
+      <c r="BO265" s="128"/>
+    </row>
+    <row r="266" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A266" s="111"/>
+      <c r="B266" s="86"/>
+      <c r="C266" s="135"/>
+      <c r="D266" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E266" s="87">
+        <v>980</v>
+      </c>
+      <c r="F266" s="88">
+        <v>1300</v>
+      </c>
+      <c r="G266" s="87">
+        <v>1568</v>
+      </c>
+      <c r="H266" s="23"/>
+      <c r="I266" s="23"/>
+      <c r="J266" s="23"/>
+      <c r="K266" s="23"/>
+      <c r="L266" s="23"/>
+      <c r="M266" s="23"/>
+      <c r="N266" s="23"/>
+      <c r="O266" s="23"/>
+      <c r="P266" s="23"/>
+      <c r="Q266" s="23"/>
+      <c r="R266" s="23"/>
+      <c r="S266" s="23"/>
+      <c r="T266" s="23"/>
+      <c r="U266" s="23"/>
+      <c r="V266" s="23"/>
+      <c r="W266" s="23"/>
+      <c r="X266" s="23"/>
+      <c r="Y266" s="23"/>
+      <c r="Z266" s="23"/>
+      <c r="AA266" s="23"/>
+      <c r="AB266" s="23"/>
+      <c r="AC266" s="23"/>
+      <c r="AD266" s="23"/>
+      <c r="AE266" s="23"/>
+      <c r="AF266" s="23"/>
+      <c r="AG266" s="23"/>
+      <c r="AH266" s="23"/>
+      <c r="AI266" s="23"/>
+      <c r="AJ266" s="23"/>
+      <c r="AK266" s="23"/>
+      <c r="AL266" s="23"/>
+      <c r="AM266" s="23"/>
+      <c r="AN266" s="23"/>
+      <c r="AO266" s="23"/>
+      <c r="AP266" s="23"/>
+      <c r="AQ266" s="23"/>
+      <c r="AR266" s="23"/>
+      <c r="AS266" s="23"/>
+      <c r="AT266" s="23"/>
+      <c r="AU266" s="23"/>
+      <c r="AV266" s="23"/>
+      <c r="AW266" s="23"/>
+      <c r="AX266" s="23"/>
+      <c r="AY266" s="23"/>
+      <c r="AZ266" s="23"/>
+      <c r="BA266" s="23"/>
+      <c r="BB266" s="23"/>
+      <c r="BC266" s="23"/>
+      <c r="BD266" s="23"/>
+      <c r="BE266" s="23"/>
+      <c r="BF266" s="23"/>
+      <c r="BG266" s="23"/>
+      <c r="BH266" s="23"/>
+      <c r="BI266" s="23"/>
+      <c r="BJ266" s="23"/>
+      <c r="BK266" s="23"/>
+      <c r="BL266" s="23"/>
+      <c r="BM266" s="23"/>
+      <c r="BN266" s="23"/>
+      <c r="BO266" s="23"/>
+    </row>
+    <row r="267" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A267" s="161">
+        <v>121</v>
+      </c>
+      <c r="B267" s="162"/>
+      <c r="C267" s="127" t="s">
+        <v>91</v>
+      </c>
+      <c r="D267" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E267" s="44">
+        <v>485</v>
+      </c>
+      <c r="F267" s="47">
+        <v>580</v>
+      </c>
+      <c r="G267" s="44">
+        <v>750</v>
+      </c>
+      <c r="H267" s="128"/>
+      <c r="I267" s="128"/>
+      <c r="J267" s="128"/>
+      <c r="K267" s="128"/>
+      <c r="L267" s="128"/>
+      <c r="M267" s="128"/>
+      <c r="N267" s="128"/>
+      <c r="O267" s="128"/>
+      <c r="P267" s="128"/>
+      <c r="Q267" s="128"/>
+      <c r="R267" s="128"/>
+      <c r="S267" s="128"/>
+      <c r="T267" s="128"/>
+      <c r="U267" s="128"/>
+      <c r="V267" s="128"/>
+      <c r="W267" s="128"/>
+      <c r="X267" s="128"/>
+      <c r="Y267" s="128"/>
+      <c r="Z267" s="128"/>
+      <c r="AA267" s="128"/>
+      <c r="AB267" s="128"/>
+      <c r="AC267" s="128"/>
+      <c r="AD267" s="128"/>
+      <c r="AE267" s="128"/>
+      <c r="AF267" s="128"/>
+      <c r="AG267" s="128"/>
+      <c r="AH267" s="128"/>
+      <c r="AI267" s="128"/>
+      <c r="AJ267" s="128"/>
+      <c r="AK267" s="128"/>
+      <c r="AL267" s="128"/>
+      <c r="AM267" s="128"/>
+      <c r="AN267" s="128"/>
+      <c r="AO267" s="128"/>
+      <c r="AP267" s="128"/>
+      <c r="AQ267" s="128"/>
+      <c r="AR267" s="128"/>
+      <c r="AS267" s="128"/>
+      <c r="AT267" s="128"/>
+      <c r="AU267" s="128"/>
+      <c r="AV267" s="128"/>
+      <c r="AW267" s="128"/>
+      <c r="AX267" s="128"/>
+      <c r="AY267" s="128"/>
+      <c r="AZ267" s="128"/>
+      <c r="BA267" s="128"/>
+      <c r="BB267" s="128"/>
+      <c r="BC267" s="128"/>
+      <c r="BD267" s="128"/>
+      <c r="BE267" s="128"/>
+      <c r="BF267" s="128"/>
+      <c r="BG267" s="128"/>
+      <c r="BH267" s="128"/>
+      <c r="BI267" s="128"/>
+      <c r="BJ267" s="128"/>
+      <c r="BK267" s="128"/>
+      <c r="BL267" s="128"/>
+      <c r="BM267" s="128"/>
+      <c r="BN267" s="128"/>
+      <c r="BO267" s="128"/>
+    </row>
+    <row r="268" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A268" s="164"/>
+      <c r="B268" s="162"/>
+      <c r="C268" s="127"/>
+      <c r="D268" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E268" s="44">
+        <v>980</v>
+      </c>
+      <c r="F268" s="47">
+        <v>1300</v>
+      </c>
+      <c r="G268" s="44">
+        <v>1568</v>
+      </c>
+      <c r="H268" s="23"/>
+      <c r="I268" s="23"/>
+      <c r="J268" s="23"/>
+      <c r="K268" s="23"/>
+      <c r="L268" s="23"/>
+      <c r="M268" s="23"/>
+      <c r="N268" s="23"/>
+      <c r="O268" s="23"/>
+      <c r="P268" s="23"/>
+      <c r="Q268" s="23"/>
+      <c r="R268" s="23"/>
+      <c r="S268" s="23"/>
+      <c r="T268" s="23"/>
+      <c r="U268" s="23"/>
+      <c r="V268" s="23"/>
+      <c r="W268" s="23"/>
+      <c r="X268" s="23"/>
+      <c r="Y268" s="23"/>
+      <c r="Z268" s="23"/>
+      <c r="AA268" s="23"/>
+      <c r="AB268" s="23"/>
+      <c r="AC268" s="23"/>
+      <c r="AD268" s="23"/>
+      <c r="AE268" s="23"/>
+      <c r="AF268" s="23"/>
+      <c r="AG268" s="23"/>
+      <c r="AH268" s="23"/>
+      <c r="AI268" s="23"/>
+      <c r="AJ268" s="23"/>
+      <c r="AK268" s="23"/>
+      <c r="AL268" s="23"/>
+      <c r="AM268" s="23"/>
+      <c r="AN268" s="23"/>
+      <c r="AO268" s="23"/>
+      <c r="AP268" s="23"/>
+      <c r="AQ268" s="23"/>
+      <c r="AR268" s="23"/>
+      <c r="AS268" s="23"/>
+      <c r="AT268" s="23"/>
+      <c r="AU268" s="23"/>
+      <c r="AV268" s="23"/>
+      <c r="AW268" s="23"/>
+      <c r="AX268" s="23"/>
+      <c r="AY268" s="23"/>
+      <c r="AZ268" s="23"/>
+      <c r="BA268" s="23"/>
+      <c r="BB268" s="23"/>
+      <c r="BC268" s="23"/>
+      <c r="BD268" s="23"/>
+      <c r="BE268" s="23"/>
+      <c r="BF268" s="23"/>
+      <c r="BG268" s="23"/>
+      <c r="BH268" s="23"/>
+      <c r="BI268" s="23"/>
+      <c r="BJ268" s="23"/>
+      <c r="BK268" s="23"/>
+      <c r="BL268" s="23"/>
+      <c r="BM268" s="23"/>
+      <c r="BN268" s="23"/>
+      <c r="BO268" s="23"/>
+    </row>
+    <row r="269" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A269" s="110">
+        <v>122</v>
+      </c>
+      <c r="B269" s="86"/>
+      <c r="C269" s="135" t="s">
+        <v>92</v>
+      </c>
+      <c r="D269" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E269" s="87">
+        <v>750</v>
+      </c>
+      <c r="F269" s="93" t="s">
+        <v>327</v>
+      </c>
+      <c r="G269" s="87">
+        <v>1500</v>
+      </c>
+      <c r="H269" s="128"/>
+      <c r="I269" s="128"/>
+      <c r="J269" s="128"/>
+      <c r="K269" s="128"/>
+      <c r="L269" s="128"/>
+      <c r="M269" s="128"/>
+      <c r="N269" s="128"/>
+      <c r="O269" s="128"/>
+      <c r="P269" s="128"/>
+      <c r="Q269" s="128"/>
+      <c r="R269" s="128"/>
+      <c r="S269" s="128"/>
+      <c r="T269" s="128"/>
+      <c r="U269" s="128"/>
+      <c r="V269" s="128"/>
+      <c r="W269" s="128"/>
+      <c r="X269" s="128"/>
+      <c r="Y269" s="128"/>
+      <c r="Z269" s="128"/>
+      <c r="AA269" s="128"/>
+      <c r="AB269" s="128"/>
+      <c r="AC269" s="128"/>
+      <c r="AD269" s="128"/>
+      <c r="AE269" s="128"/>
+      <c r="AF269" s="128"/>
+      <c r="AG269" s="128"/>
+      <c r="AH269" s="128"/>
+      <c r="AI269" s="128"/>
+      <c r="AJ269" s="128"/>
+      <c r="AK269" s="128"/>
+      <c r="AL269" s="128"/>
+      <c r="AM269" s="128"/>
+      <c r="AN269" s="128"/>
+      <c r="AO269" s="128"/>
+      <c r="AP269" s="128"/>
+      <c r="AQ269" s="128"/>
+      <c r="AR269" s="128"/>
+      <c r="AS269" s="128"/>
+      <c r="AT269" s="128"/>
+      <c r="AU269" s="128"/>
+      <c r="AV269" s="128"/>
+      <c r="AW269" s="128"/>
+      <c r="AX269" s="128"/>
+      <c r="AY269" s="128"/>
+      <c r="AZ269" s="128"/>
+      <c r="BA269" s="128"/>
+      <c r="BB269" s="128"/>
+      <c r="BC269" s="128"/>
+      <c r="BD269" s="128"/>
+      <c r="BE269" s="128"/>
+      <c r="BF269" s="128"/>
+      <c r="BG269" s="128"/>
+      <c r="BH269" s="128"/>
+      <c r="BI269" s="128"/>
+      <c r="BJ269" s="128"/>
+      <c r="BK269" s="128"/>
+      <c r="BL269" s="128"/>
+      <c r="BM269" s="128"/>
+      <c r="BN269" s="128"/>
+      <c r="BO269" s="128"/>
+    </row>
+    <row r="270" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A270" s="111"/>
+      <c r="B270" s="86"/>
+      <c r="C270" s="135"/>
+      <c r="D270" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E270" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F270" s="93" t="s">
+        <v>326</v>
+      </c>
+      <c r="G270" s="87">
+        <v>2800</v>
+      </c>
+      <c r="H270" s="23"/>
+      <c r="I270" s="23"/>
+      <c r="J270" s="23"/>
+      <c r="K270" s="23"/>
+      <c r="L270" s="23"/>
+      <c r="M270" s="23"/>
+      <c r="N270" s="23"/>
+      <c r="O270" s="23"/>
+      <c r="P270" s="23"/>
+      <c r="Q270" s="23"/>
+      <c r="R270" s="23"/>
+      <c r="S270" s="23"/>
+      <c r="T270" s="23"/>
+      <c r="U270" s="23"/>
+      <c r="V270" s="23"/>
+      <c r="W270" s="23"/>
+      <c r="X270" s="23"/>
+      <c r="Y270" s="23"/>
+      <c r="Z270" s="23"/>
+      <c r="AA270" s="23"/>
+      <c r="AB270" s="23"/>
+      <c r="AC270" s="23"/>
+      <c r="AD270" s="23"/>
+      <c r="AE270" s="23"/>
+      <c r="AF270" s="23"/>
+      <c r="AG270" s="23"/>
+      <c r="AH270" s="23"/>
+      <c r="AI270" s="23"/>
+      <c r="AJ270" s="23"/>
+      <c r="AK270" s="23"/>
+      <c r="AL270" s="23"/>
+      <c r="AM270" s="23"/>
+      <c r="AN270" s="23"/>
+      <c r="AO270" s="23"/>
+      <c r="AP270" s="23"/>
+      <c r="AQ270" s="23"/>
+      <c r="AR270" s="23"/>
+      <c r="AS270" s="23"/>
+      <c r="AT270" s="23"/>
+      <c r="AU270" s="23"/>
+      <c r="AV270" s="23"/>
+      <c r="AW270" s="23"/>
+      <c r="AX270" s="23"/>
+      <c r="AY270" s="23"/>
+      <c r="AZ270" s="23"/>
+      <c r="BA270" s="23"/>
+      <c r="BB270" s="23"/>
+      <c r="BC270" s="23"/>
+      <c r="BD270" s="23"/>
+      <c r="BE270" s="23"/>
+      <c r="BF270" s="23"/>
+      <c r="BG270" s="23"/>
+      <c r="BH270" s="23"/>
+      <c r="BI270" s="23"/>
+      <c r="BJ270" s="23"/>
+      <c r="BK270" s="23"/>
+      <c r="BL270" s="23"/>
+      <c r="BM270" s="23"/>
+      <c r="BN270" s="23"/>
+      <c r="BO270" s="23"/>
+    </row>
+    <row r="271" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A271" s="161">
+        <v>123</v>
+      </c>
+      <c r="B271" s="162"/>
+      <c r="C271" s="127" t="s">
+        <v>93</v>
+      </c>
+      <c r="D271" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E271" s="44">
+        <v>750</v>
+      </c>
+      <c r="F271" s="47" t="s">
+        <v>327</v>
+      </c>
+      <c r="G271" s="44">
+        <v>1500</v>
+      </c>
+      <c r="H271" s="128"/>
+      <c r="I271" s="128"/>
+      <c r="J271" s="128"/>
+      <c r="K271" s="128"/>
+      <c r="L271" s="128"/>
+      <c r="M271" s="128"/>
+      <c r="N271" s="128"/>
+      <c r="O271" s="128"/>
+      <c r="P271" s="128"/>
+      <c r="Q271" s="128"/>
+      <c r="R271" s="128"/>
+      <c r="S271" s="128"/>
+      <c r="T271" s="128"/>
+      <c r="U271" s="128"/>
+      <c r="V271" s="128"/>
+      <c r="W271" s="128"/>
+      <c r="X271" s="128"/>
+      <c r="Y271" s="128"/>
+      <c r="Z271" s="128"/>
+      <c r="AA271" s="128"/>
+      <c r="AB271" s="128"/>
+      <c r="AC271" s="128"/>
+      <c r="AD271" s="128"/>
+      <c r="AE271" s="128"/>
+      <c r="AF271" s="128"/>
+      <c r="AG271" s="128"/>
+      <c r="AH271" s="128"/>
+      <c r="AI271" s="128"/>
+      <c r="AJ271" s="128"/>
+      <c r="AK271" s="128"/>
+      <c r="AL271" s="128"/>
+      <c r="AM271" s="128"/>
+      <c r="AN271" s="128"/>
+      <c r="AO271" s="128"/>
+      <c r="AP271" s="128"/>
+      <c r="AQ271" s="128"/>
+      <c r="AR271" s="128"/>
+      <c r="AS271" s="128"/>
+      <c r="AT271" s="128"/>
+      <c r="AU271" s="128"/>
+      <c r="AV271" s="128"/>
+      <c r="AW271" s="128"/>
+      <c r="AX271" s="128"/>
+      <c r="AY271" s="128"/>
+      <c r="AZ271" s="128"/>
+      <c r="BA271" s="128"/>
+      <c r="BB271" s="128"/>
+      <c r="BC271" s="128"/>
+      <c r="BD271" s="128"/>
+      <c r="BE271" s="128"/>
+      <c r="BF271" s="128"/>
+      <c r="BG271" s="128"/>
+      <c r="BH271" s="128"/>
+      <c r="BI271" s="128"/>
+      <c r="BJ271" s="128"/>
+      <c r="BK271" s="128"/>
+      <c r="BL271" s="128"/>
+      <c r="BM271" s="128"/>
+      <c r="BN271" s="128"/>
+      <c r="BO271" s="128"/>
+    </row>
+    <row r="272" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A272" s="164"/>
+      <c r="B272" s="162"/>
+      <c r="C272" s="127"/>
+      <c r="D272" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E272" s="44">
+        <v>1800</v>
+      </c>
+      <c r="F272" s="47" t="s">
+        <v>326</v>
+      </c>
+      <c r="G272" s="44">
+        <v>2800</v>
+      </c>
+      <c r="H272" s="23"/>
+      <c r="I272" s="23"/>
+      <c r="J272" s="23"/>
+      <c r="K272" s="23"/>
+      <c r="L272" s="23"/>
+      <c r="M272" s="23"/>
+      <c r="N272" s="23"/>
+      <c r="O272" s="23"/>
+      <c r="P272" s="23"/>
+      <c r="Q272" s="23"/>
+      <c r="R272" s="23"/>
+      <c r="S272" s="23"/>
+      <c r="T272" s="23"/>
+      <c r="U272" s="23"/>
+      <c r="V272" s="23"/>
+      <c r="W272" s="23"/>
+      <c r="X272" s="23"/>
+      <c r="Y272" s="23"/>
+      <c r="Z272" s="23"/>
+      <c r="AA272" s="23"/>
+      <c r="AB272" s="23"/>
+      <c r="AC272" s="23"/>
+      <c r="AD272" s="23"/>
+      <c r="AE272" s="23"/>
+      <c r="AF272" s="23"/>
+      <c r="AG272" s="23"/>
+      <c r="AH272" s="23"/>
+      <c r="AI272" s="23"/>
+      <c r="AJ272" s="23"/>
+      <c r="AK272" s="23"/>
+      <c r="AL272" s="23"/>
+      <c r="AM272" s="23"/>
+      <c r="AN272" s="23"/>
+      <c r="AO272" s="23"/>
+      <c r="AP272" s="23"/>
+      <c r="AQ272" s="23"/>
+      <c r="AR272" s="23"/>
+      <c r="AS272" s="23"/>
+      <c r="AT272" s="23"/>
+      <c r="AU272" s="23"/>
+      <c r="AV272" s="23"/>
+      <c r="AW272" s="23"/>
+      <c r="AX272" s="23"/>
+      <c r="AY272" s="23"/>
+      <c r="AZ272" s="23"/>
+      <c r="BA272" s="23"/>
+      <c r="BB272" s="23"/>
+      <c r="BC272" s="23"/>
+      <c r="BD272" s="23"/>
+      <c r="BE272" s="23"/>
+      <c r="BF272" s="23"/>
+      <c r="BG272" s="23"/>
+      <c r="BH272" s="23"/>
+      <c r="BI272" s="23"/>
+      <c r="BJ272" s="23"/>
+      <c r="BK272" s="23"/>
+      <c r="BL272" s="23"/>
+      <c r="BM272" s="23"/>
+      <c r="BN272" s="23"/>
+      <c r="BO272" s="23"/>
+    </row>
+    <row r="273" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A273" s="110">
+        <v>124</v>
+      </c>
+      <c r="B273" s="86"/>
+      <c r="C273" s="135" t="s">
+        <v>94</v>
+      </c>
+      <c r="D273" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E273" s="87">
+        <v>750</v>
+      </c>
+      <c r="F273" s="93" t="s">
+        <v>327</v>
+      </c>
+      <c r="G273" s="87">
+        <v>1500</v>
+      </c>
+      <c r="H273" s="128"/>
+      <c r="I273" s="128"/>
+      <c r="J273" s="128"/>
+      <c r="K273" s="128"/>
+      <c r="L273" s="128"/>
+      <c r="M273" s="128"/>
+      <c r="N273" s="128"/>
+      <c r="O273" s="128"/>
+      <c r="P273" s="128"/>
+      <c r="Q273" s="128"/>
+      <c r="R273" s="128"/>
+      <c r="S273" s="128"/>
+      <c r="T273" s="128"/>
+      <c r="U273" s="128"/>
+      <c r="V273" s="128"/>
+      <c r="W273" s="128"/>
+      <c r="X273" s="128"/>
+      <c r="Y273" s="128"/>
+      <c r="Z273" s="128"/>
+      <c r="AA273" s="128"/>
+      <c r="AB273" s="128"/>
+      <c r="AC273" s="128"/>
+      <c r="AD273" s="128"/>
+      <c r="AE273" s="128"/>
+      <c r="AF273" s="128"/>
+      <c r="AG273" s="128"/>
+      <c r="AH273" s="128"/>
+      <c r="AI273" s="128"/>
+      <c r="AJ273" s="128"/>
+      <c r="AK273" s="128"/>
+      <c r="AL273" s="128"/>
+      <c r="AM273" s="128"/>
+      <c r="AN273" s="128"/>
+      <c r="AO273" s="128"/>
+      <c r="AP273" s="128"/>
+      <c r="AQ273" s="128"/>
+      <c r="AR273" s="128"/>
+      <c r="AS273" s="128"/>
+      <c r="AT273" s="128"/>
+      <c r="AU273" s="128"/>
+      <c r="AV273" s="128"/>
+      <c r="AW273" s="128"/>
+      <c r="AX273" s="128"/>
+      <c r="AY273" s="128"/>
+      <c r="AZ273" s="128"/>
+      <c r="BA273" s="128"/>
+      <c r="BB273" s="128"/>
+      <c r="BC273" s="128"/>
+      <c r="BD273" s="128"/>
+      <c r="BE273" s="128"/>
+      <c r="BF273" s="128"/>
+      <c r="BG273" s="128"/>
+      <c r="BH273" s="128"/>
+      <c r="BI273" s="128"/>
+      <c r="BJ273" s="128"/>
+      <c r="BK273" s="128"/>
+      <c r="BL273" s="128"/>
+      <c r="BM273" s="128"/>
+      <c r="BN273" s="128"/>
+      <c r="BO273" s="128"/>
+    </row>
+    <row r="274" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A274" s="111"/>
+      <c r="B274" s="86"/>
+      <c r="C274" s="135"/>
+      <c r="D274" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E274" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F274" s="93" t="s">
+        <v>326</v>
+      </c>
+      <c r="G274" s="87">
+        <v>2800</v>
+      </c>
+      <c r="H274" s="23"/>
+      <c r="I274" s="23"/>
+      <c r="J274" s="23"/>
+      <c r="K274" s="23"/>
+      <c r="L274" s="23"/>
+      <c r="M274" s="23"/>
+      <c r="N274" s="23"/>
+      <c r="O274" s="23"/>
+      <c r="P274" s="23"/>
+      <c r="Q274" s="23"/>
+      <c r="R274" s="23"/>
+      <c r="S274" s="23"/>
+      <c r="T274" s="23"/>
+      <c r="U274" s="23"/>
+      <c r="V274" s="23"/>
+      <c r="W274" s="23"/>
+      <c r="X274" s="23"/>
+      <c r="Y274" s="23"/>
+      <c r="Z274" s="23"/>
+      <c r="AA274" s="23"/>
+      <c r="AB274" s="23"/>
+      <c r="AC274" s="23"/>
+      <c r="AD274" s="23"/>
+      <c r="AE274" s="23"/>
+      <c r="AF274" s="23"/>
+      <c r="AG274" s="23"/>
+      <c r="AH274" s="23"/>
+      <c r="AI274" s="23"/>
+      <c r="AJ274" s="23"/>
+      <c r="AK274" s="23"/>
+      <c r="AL274" s="23"/>
+      <c r="AM274" s="23"/>
+      <c r="AN274" s="23"/>
+      <c r="AO274" s="23"/>
+      <c r="AP274" s="23"/>
+      <c r="AQ274" s="23"/>
+      <c r="AR274" s="23"/>
+      <c r="AS274" s="23"/>
+      <c r="AT274" s="23"/>
+      <c r="AU274" s="23"/>
+      <c r="AV274" s="23"/>
+      <c r="AW274" s="23"/>
+      <c r="AX274" s="23"/>
+      <c r="AY274" s="23"/>
+      <c r="AZ274" s="23"/>
+      <c r="BA274" s="23"/>
+      <c r="BB274" s="23"/>
+      <c r="BC274" s="23"/>
+      <c r="BD274" s="23"/>
+      <c r="BE274" s="23"/>
+      <c r="BF274" s="23"/>
+      <c r="BG274" s="23"/>
+      <c r="BH274" s="23"/>
+      <c r="BI274" s="23"/>
+      <c r="BJ274" s="23"/>
+      <c r="BK274" s="23"/>
+      <c r="BL274" s="23"/>
+      <c r="BM274" s="23"/>
+      <c r="BN274" s="23"/>
+      <c r="BO274" s="23"/>
+    </row>
+    <row r="275" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A275" s="161">
+        <v>125</v>
+      </c>
+      <c r="B275" s="162"/>
+      <c r="C275" s="127" t="s">
+        <v>95</v>
+      </c>
+      <c r="D275" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E275" s="44">
+        <v>750</v>
+      </c>
+      <c r="F275" s="47" t="s">
+        <v>327</v>
+      </c>
+      <c r="G275" s="44">
+        <v>1500</v>
+      </c>
+      <c r="H275" s="128"/>
+      <c r="I275" s="128"/>
+      <c r="J275" s="128"/>
+      <c r="K275" s="128"/>
+      <c r="L275" s="128"/>
+      <c r="M275" s="128"/>
+      <c r="N275" s="128"/>
+      <c r="O275" s="128"/>
+      <c r="P275" s="128"/>
+      <c r="Q275" s="128"/>
+      <c r="R275" s="128"/>
+      <c r="S275" s="128"/>
+      <c r="T275" s="128"/>
+      <c r="U275" s="128"/>
+      <c r="V275" s="128"/>
+      <c r="W275" s="128"/>
+      <c r="X275" s="128"/>
+      <c r="Y275" s="128"/>
+      <c r="Z275" s="128"/>
+      <c r="AA275" s="128"/>
+      <c r="AB275" s="128"/>
+      <c r="AC275" s="128"/>
+      <c r="AD275" s="128"/>
+      <c r="AE275" s="128"/>
+      <c r="AF275" s="128"/>
+      <c r="AG275" s="128"/>
+      <c r="AH275" s="128"/>
+      <c r="AI275" s="128"/>
+      <c r="AJ275" s="128"/>
+      <c r="AK275" s="128"/>
+      <c r="AL275" s="128"/>
+      <c r="AM275" s="128"/>
+      <c r="AN275" s="128"/>
+      <c r="AO275" s="128"/>
+      <c r="AP275" s="128"/>
+      <c r="AQ275" s="128"/>
+      <c r="AR275" s="128"/>
+      <c r="AS275" s="128"/>
+      <c r="AT275" s="128"/>
+      <c r="AU275" s="128"/>
+      <c r="AV275" s="128"/>
+      <c r="AW275" s="128"/>
+      <c r="AX275" s="128"/>
+      <c r="AY275" s="128"/>
+      <c r="AZ275" s="128"/>
+      <c r="BA275" s="128"/>
+      <c r="BB275" s="128"/>
+      <c r="BC275" s="128"/>
+      <c r="BD275" s="128"/>
+      <c r="BE275" s="128"/>
+      <c r="BF275" s="128"/>
+      <c r="BG275" s="128"/>
+      <c r="BH275" s="128"/>
+      <c r="BI275" s="128"/>
+      <c r="BJ275" s="128"/>
+      <c r="BK275" s="128"/>
+      <c r="BL275" s="128"/>
+      <c r="BM275" s="128"/>
+      <c r="BN275" s="128"/>
+      <c r="BO275" s="128"/>
+    </row>
+    <row r="276" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A276" s="164"/>
+      <c r="B276" s="162"/>
+      <c r="C276" s="127"/>
+      <c r="D276" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E276" s="44">
+        <v>1800</v>
+      </c>
+      <c r="F276" s="47" t="s">
+        <v>326</v>
+      </c>
+      <c r="G276" s="44">
+        <v>2800</v>
+      </c>
+      <c r="H276" s="23"/>
+      <c r="I276" s="23"/>
+      <c r="J276" s="23"/>
+      <c r="K276" s="23"/>
+      <c r="L276" s="23"/>
+      <c r="M276" s="23"/>
+      <c r="N276" s="23"/>
+      <c r="O276" s="23"/>
+      <c r="P276" s="23"/>
+      <c r="Q276" s="23"/>
+      <c r="R276" s="23"/>
+      <c r="S276" s="23"/>
+      <c r="T276" s="23"/>
+      <c r="U276" s="23"/>
+      <c r="V276" s="23"/>
+      <c r="W276" s="23"/>
+      <c r="X276" s="23"/>
+      <c r="Y276" s="23"/>
+      <c r="Z276" s="23"/>
+      <c r="AA276" s="23"/>
+      <c r="AB276" s="23"/>
+      <c r="AC276" s="23"/>
+      <c r="AD276" s="23"/>
+      <c r="AE276" s="23"/>
+      <c r="AF276" s="23"/>
+      <c r="AG276" s="23"/>
+      <c r="AH276" s="23"/>
+      <c r="AI276" s="23"/>
+      <c r="AJ276" s="23"/>
+      <c r="AK276" s="23"/>
+      <c r="AL276" s="23"/>
+      <c r="AM276" s="23"/>
+      <c r="AN276" s="23"/>
+      <c r="AO276" s="23"/>
+      <c r="AP276" s="23"/>
+      <c r="AQ276" s="23"/>
+      <c r="AR276" s="23"/>
+      <c r="AS276" s="23"/>
+      <c r="AT276" s="23"/>
+      <c r="AU276" s="23"/>
+      <c r="AV276" s="23"/>
+      <c r="AW276" s="23"/>
+      <c r="AX276" s="23"/>
+      <c r="AY276" s="23"/>
+      <c r="AZ276" s="23"/>
+      <c r="BA276" s="23"/>
+      <c r="BB276" s="23"/>
+      <c r="BC276" s="23"/>
+      <c r="BD276" s="23"/>
+      <c r="BE276" s="23"/>
+      <c r="BF276" s="23"/>
+      <c r="BG276" s="23"/>
+      <c r="BH276" s="23"/>
+      <c r="BI276" s="23"/>
+      <c r="BJ276" s="23"/>
+      <c r="BK276" s="23"/>
+      <c r="BL276" s="23"/>
+      <c r="BM276" s="23"/>
+      <c r="BN276" s="23"/>
+      <c r="BO276" s="23"/>
+    </row>
+    <row r="277" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A277" s="110">
+        <v>126</v>
+      </c>
+      <c r="B277" s="86"/>
+      <c r="C277" s="135" t="s">
+        <v>96</v>
+      </c>
+      <c r="D277" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E277" s="87">
+        <v>750</v>
+      </c>
+      <c r="F277" s="93" t="s">
+        <v>327</v>
+      </c>
+      <c r="G277" s="87">
+        <v>1500</v>
+      </c>
+      <c r="H277" s="128"/>
+      <c r="I277" s="128"/>
+      <c r="J277" s="128"/>
+      <c r="K277" s="128"/>
+      <c r="L277" s="128"/>
+      <c r="M277" s="128"/>
+      <c r="N277" s="128"/>
+      <c r="O277" s="128"/>
+      <c r="P277" s="128"/>
+      <c r="Q277" s="128"/>
+      <c r="R277" s="128"/>
+      <c r="S277" s="128"/>
+      <c r="T277" s="128"/>
+      <c r="U277" s="128"/>
+      <c r="V277" s="128"/>
+      <c r="W277" s="128"/>
+      <c r="X277" s="128"/>
+      <c r="Y277" s="128"/>
+      <c r="Z277" s="128"/>
+      <c r="AA277" s="128"/>
+      <c r="AB277" s="128"/>
+      <c r="AC277" s="128"/>
+      <c r="AD277" s="128"/>
+      <c r="AE277" s="128"/>
+      <c r="AF277" s="128"/>
+      <c r="AG277" s="128"/>
+      <c r="AH277" s="128"/>
+      <c r="AI277" s="128"/>
+      <c r="AJ277" s="128"/>
+      <c r="AK277" s="128"/>
+      <c r="AL277" s="128"/>
+      <c r="AM277" s="128"/>
+      <c r="AN277" s="128"/>
+      <c r="AO277" s="128"/>
+      <c r="AP277" s="128"/>
+      <c r="AQ277" s="128"/>
+      <c r="AR277" s="128"/>
+      <c r="AS277" s="128"/>
+      <c r="AT277" s="128"/>
+      <c r="AU277" s="128"/>
+      <c r="AV277" s="128"/>
+      <c r="AW277" s="128"/>
+      <c r="AX277" s="128"/>
+      <c r="AY277" s="128"/>
+      <c r="AZ277" s="128"/>
+      <c r="BA277" s="128"/>
+      <c r="BB277" s="128"/>
+      <c r="BC277" s="128"/>
+      <c r="BD277" s="128"/>
+      <c r="BE277" s="128"/>
+      <c r="BF277" s="128"/>
+      <c r="BG277" s="128"/>
+      <c r="BH277" s="128"/>
+      <c r="BI277" s="128"/>
+      <c r="BJ277" s="128"/>
+      <c r="BK277" s="128"/>
+      <c r="BL277" s="128"/>
+      <c r="BM277" s="128"/>
+      <c r="BN277" s="128"/>
+      <c r="BO277" s="128"/>
+    </row>
+    <row r="278" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A278" s="111"/>
+      <c r="B278" s="86"/>
+      <c r="C278" s="135"/>
+      <c r="D278" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E278" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F278" s="93" t="s">
+        <v>326</v>
+      </c>
+      <c r="G278" s="87">
+        <v>2800</v>
+      </c>
+      <c r="H278" s="23"/>
+      <c r="I278" s="23"/>
+      <c r="J278" s="23"/>
+      <c r="K278" s="23"/>
+      <c r="L278" s="23"/>
+      <c r="M278" s="23"/>
+      <c r="N278" s="23"/>
+      <c r="O278" s="23"/>
+      <c r="P278" s="23"/>
+      <c r="Q278" s="23"/>
+      <c r="R278" s="23"/>
+      <c r="S278" s="23"/>
+      <c r="T278" s="23"/>
+      <c r="U278" s="23"/>
+      <c r="V278" s="23"/>
+      <c r="W278" s="23"/>
+      <c r="X278" s="23"/>
+      <c r="Y278" s="23"/>
+      <c r="Z278" s="23"/>
+      <c r="AA278" s="23"/>
+      <c r="AB278" s="23"/>
+      <c r="AC278" s="23"/>
+      <c r="AD278" s="23"/>
+      <c r="AE278" s="23"/>
+      <c r="AF278" s="23"/>
+      <c r="AG278" s="23"/>
+      <c r="AH278" s="23"/>
+      <c r="AI278" s="23"/>
+      <c r="AJ278" s="23"/>
+      <c r="AK278" s="23"/>
+      <c r="AL278" s="23"/>
+      <c r="AM278" s="23"/>
+      <c r="AN278" s="23"/>
+      <c r="AO278" s="23"/>
+      <c r="AP278" s="23"/>
+      <c r="AQ278" s="23"/>
+      <c r="AR278" s="23"/>
+      <c r="AS278" s="23"/>
+      <c r="AT278" s="23"/>
+      <c r="AU278" s="23"/>
+      <c r="AV278" s="23"/>
+      <c r="AW278" s="23"/>
+      <c r="AX278" s="23"/>
+      <c r="AY278" s="23"/>
+      <c r="AZ278" s="23"/>
+      <c r="BA278" s="23"/>
+      <c r="BB278" s="23"/>
+      <c r="BC278" s="23"/>
+      <c r="BD278" s="23"/>
+      <c r="BE278" s="23"/>
+      <c r="BF278" s="23"/>
+      <c r="BG278" s="23"/>
+      <c r="BH278" s="23"/>
+      <c r="BI278" s="23"/>
+      <c r="BJ278" s="23"/>
+      <c r="BK278" s="23"/>
+      <c r="BL278" s="23"/>
+      <c r="BM278" s="23"/>
+      <c r="BN278" s="23"/>
+      <c r="BO278" s="23"/>
+    </row>
+    <row r="279" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A279" s="161">
+        <v>127</v>
+      </c>
+      <c r="B279" s="162"/>
+      <c r="C279" s="127" t="s">
+        <v>97</v>
+      </c>
+      <c r="D279" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E279" s="44">
+        <v>750</v>
+      </c>
+      <c r="F279" s="47" t="s">
+        <v>327</v>
+      </c>
+      <c r="G279" s="44">
+        <v>1500</v>
+      </c>
+      <c r="H279" s="128"/>
+      <c r="I279" s="128"/>
+      <c r="J279" s="128"/>
+      <c r="K279" s="128"/>
+      <c r="L279" s="128"/>
+      <c r="M279" s="128"/>
+      <c r="N279" s="128"/>
+      <c r="O279" s="128"/>
+      <c r="P279" s="128"/>
+      <c r="Q279" s="128"/>
+      <c r="R279" s="128"/>
+      <c r="S279" s="128"/>
+      <c r="T279" s="128"/>
+      <c r="U279" s="128"/>
+      <c r="V279" s="128"/>
+      <c r="W279" s="128"/>
+      <c r="X279" s="128"/>
+      <c r="Y279" s="128"/>
+      <c r="Z279" s="128"/>
+      <c r="AA279" s="128"/>
+      <c r="AB279" s="128"/>
+      <c r="AC279" s="128"/>
+      <c r="AD279" s="128"/>
+      <c r="AE279" s="128"/>
+      <c r="AF279" s="128"/>
+      <c r="AG279" s="128"/>
+      <c r="AH279" s="128"/>
+      <c r="AI279" s="128"/>
+      <c r="AJ279" s="128"/>
+      <c r="AK279" s="128"/>
+      <c r="AL279" s="128"/>
+      <c r="AM279" s="128"/>
+      <c r="AN279" s="128"/>
+      <c r="AO279" s="128"/>
+      <c r="AP279" s="128"/>
+      <c r="AQ279" s="128"/>
+      <c r="AR279" s="128"/>
+      <c r="AS279" s="128"/>
+      <c r="AT279" s="128"/>
+      <c r="AU279" s="128"/>
+      <c r="AV279" s="128"/>
+      <c r="AW279" s="128"/>
+      <c r="AX279" s="128"/>
+      <c r="AY279" s="128"/>
+      <c r="AZ279" s="128"/>
+      <c r="BA279" s="128"/>
+      <c r="BB279" s="128"/>
+      <c r="BC279" s="128"/>
+      <c r="BD279" s="128"/>
+      <c r="BE279" s="128"/>
+      <c r="BF279" s="128"/>
+      <c r="BG279" s="128"/>
+      <c r="BH279" s="128"/>
+      <c r="BI279" s="128"/>
+      <c r="BJ279" s="128"/>
+      <c r="BK279" s="128"/>
+      <c r="BL279" s="128"/>
+      <c r="BM279" s="128"/>
+      <c r="BN279" s="128"/>
+      <c r="BO279" s="128"/>
+    </row>
+    <row r="280" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A280" s="164"/>
+      <c r="B280" s="162"/>
+      <c r="C280" s="127"/>
+      <c r="D280" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E280" s="44">
+        <v>1800</v>
+      </c>
+      <c r="F280" s="47" t="s">
+        <v>326</v>
+      </c>
+      <c r="G280" s="44">
+        <v>2800</v>
+      </c>
+      <c r="H280" s="23"/>
+      <c r="I280" s="23"/>
+      <c r="J280" s="23"/>
+      <c r="K280" s="23"/>
+      <c r="L280" s="23"/>
+      <c r="M280" s="23"/>
+      <c r="N280" s="23"/>
+      <c r="O280" s="23"/>
+      <c r="P280" s="23"/>
+      <c r="Q280" s="23"/>
+      <c r="R280" s="23"/>
+      <c r="S280" s="23"/>
+      <c r="T280" s="23"/>
+      <c r="U280" s="23"/>
+      <c r="V280" s="23"/>
+      <c r="W280" s="23"/>
+      <c r="X280" s="23"/>
+      <c r="Y280" s="23"/>
+      <c r="Z280" s="23"/>
+      <c r="AA280" s="23"/>
+      <c r="AB280" s="23"/>
+      <c r="AC280" s="23"/>
+      <c r="AD280" s="23"/>
+      <c r="AE280" s="23"/>
+      <c r="AF280" s="23"/>
+      <c r="AG280" s="23"/>
+      <c r="AH280" s="23"/>
+      <c r="AI280" s="23"/>
+      <c r="AJ280" s="23"/>
+      <c r="AK280" s="23"/>
+      <c r="AL280" s="23"/>
+      <c r="AM280" s="23"/>
+      <c r="AN280" s="23"/>
+      <c r="AO280" s="23"/>
+      <c r="AP280" s="23"/>
+      <c r="AQ280" s="23"/>
+      <c r="AR280" s="23"/>
+      <c r="AS280" s="23"/>
+      <c r="AT280" s="23"/>
+      <c r="AU280" s="23"/>
+      <c r="AV280" s="23"/>
+      <c r="AW280" s="23"/>
+      <c r="AX280" s="23"/>
+      <c r="AY280" s="23"/>
+      <c r="AZ280" s="23"/>
+      <c r="BA280" s="23"/>
+      <c r="BB280" s="23"/>
+      <c r="BC280" s="23"/>
+      <c r="BD280" s="23"/>
+      <c r="BE280" s="23"/>
+      <c r="BF280" s="23"/>
+      <c r="BG280" s="23"/>
+      <c r="BH280" s="23"/>
+      <c r="BI280" s="23"/>
+      <c r="BJ280" s="23"/>
+      <c r="BK280" s="23"/>
+      <c r="BL280" s="23"/>
+      <c r="BM280" s="23"/>
+      <c r="BN280" s="23"/>
+      <c r="BO280" s="23"/>
+    </row>
+    <row r="281" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A281" s="110">
+        <v>128</v>
+      </c>
+      <c r="B281" s="86"/>
+      <c r="C281" s="160" t="s">
+        <v>98</v>
+      </c>
+      <c r="D281" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E281" s="87">
+        <v>750</v>
+      </c>
+      <c r="F281" s="93" t="s">
+        <v>327</v>
+      </c>
+      <c r="G281" s="87">
+        <v>1500</v>
+      </c>
+      <c r="H281" s="128"/>
+      <c r="I281" s="128"/>
+      <c r="J281" s="128"/>
+      <c r="K281" s="128"/>
+      <c r="L281" s="128"/>
+      <c r="M281" s="128"/>
+      <c r="N281" s="128"/>
+      <c r="O281" s="128"/>
+      <c r="P281" s="128"/>
+      <c r="Q281" s="128"/>
+      <c r="R281" s="128"/>
+      <c r="S281" s="128"/>
+      <c r="T281" s="128"/>
+      <c r="U281" s="128"/>
+      <c r="V281" s="128"/>
+      <c r="W281" s="128"/>
+      <c r="X281" s="128"/>
+      <c r="Y281" s="128"/>
+      <c r="Z281" s="128"/>
+      <c r="AA281" s="128"/>
+      <c r="AB281" s="128"/>
+      <c r="AC281" s="128"/>
+      <c r="AD281" s="128"/>
+      <c r="AE281" s="128"/>
+      <c r="AF281" s="128"/>
+      <c r="AG281" s="128"/>
+      <c r="AH281" s="128"/>
+      <c r="AI281" s="128"/>
+      <c r="AJ281" s="128"/>
+      <c r="AK281" s="128"/>
+      <c r="AL281" s="128"/>
+      <c r="AM281" s="128"/>
+      <c r="AN281" s="128"/>
+      <c r="AO281" s="128"/>
+      <c r="AP281" s="128"/>
+      <c r="AQ281" s="128"/>
+      <c r="AR281" s="128"/>
+      <c r="AS281" s="128"/>
+      <c r="AT281" s="128"/>
+      <c r="AU281" s="128"/>
+      <c r="AV281" s="128"/>
+      <c r="AW281" s="128"/>
+      <c r="AX281" s="128"/>
+      <c r="AY281" s="128"/>
+      <c r="AZ281" s="128"/>
+      <c r="BA281" s="128"/>
+      <c r="BB281" s="128"/>
+      <c r="BC281" s="128"/>
+      <c r="BD281" s="128"/>
+      <c r="BE281" s="128"/>
+      <c r="BF281" s="128"/>
+      <c r="BG281" s="128"/>
+      <c r="BH281" s="128"/>
+      <c r="BI281" s="128"/>
+      <c r="BJ281" s="128"/>
+      <c r="BK281" s="128"/>
+      <c r="BL281" s="128"/>
+      <c r="BM281" s="128"/>
+      <c r="BN281" s="128"/>
+      <c r="BO281" s="128"/>
+    </row>
+    <row r="282" spans="1:67" ht="37.5" customHeight="1">
+      <c r="A282" s="115"/>
+      <c r="B282" s="86"/>
+      <c r="C282" s="165"/>
+      <c r="D282" s="92" t="s">
+        <v>322</v>
+      </c>
+      <c r="E282" s="87">
+        <v>1800</v>
+      </c>
+      <c r="F282" s="93" t="s">
+        <v>326</v>
+      </c>
+      <c r="G282" s="87">
+        <v>2800</v>
+      </c>
+      <c r="H282" s="23"/>
+      <c r="I282" s="23"/>
+      <c r="J282" s="23"/>
+      <c r="K282" s="23"/>
+      <c r="L282" s="23"/>
+      <c r="M282" s="23"/>
+      <c r="N282" s="23"/>
+      <c r="O282" s="23"/>
+      <c r="P282" s="23"/>
+      <c r="Q282" s="23"/>
+      <c r="R282" s="23"/>
+      <c r="S282" s="23"/>
+      <c r="T282" s="23"/>
+      <c r="U282" s="23"/>
+      <c r="V282" s="23"/>
+      <c r="W282" s="23"/>
+      <c r="X282" s="23"/>
+      <c r="Y282" s="23"/>
+      <c r="Z282" s="23"/>
+      <c r="AA282" s="23"/>
+      <c r="AB282" s="23"/>
+      <c r="AC282" s="23"/>
+      <c r="AD282" s="23"/>
+      <c r="AE282" s="23"/>
+      <c r="AF282" s="23"/>
+      <c r="AG282" s="23"/>
+      <c r="AH282" s="23"/>
+      <c r="AI282" s="23"/>
+      <c r="AJ282" s="23"/>
+      <c r="AK282" s="23"/>
+      <c r="AL282" s="23"/>
+      <c r="AM282" s="23"/>
+      <c r="AN282" s="23"/>
+      <c r="AO282" s="23"/>
+      <c r="AP282" s="23"/>
+      <c r="AQ282" s="23"/>
+      <c r="AR282" s="23"/>
+      <c r="AS282" s="23"/>
+      <c r="AT282" s="23"/>
+      <c r="AU282" s="23"/>
+      <c r="AV282" s="23"/>
+      <c r="AW282" s="23"/>
+      <c r="AX282" s="23"/>
+      <c r="AY282" s="23"/>
+      <c r="AZ282" s="23"/>
+      <c r="BA282" s="23"/>
+      <c r="BB282" s="23"/>
+      <c r="BC282" s="23"/>
+      <c r="BD282" s="23"/>
+      <c r="BE282" s="23"/>
+      <c r="BF282" s="23"/>
+      <c r="BG282" s="23"/>
+      <c r="BH282" s="23"/>
+      <c r="BI282" s="23"/>
+      <c r="BJ282" s="23"/>
+      <c r="BK282" s="23"/>
+      <c r="BL282" s="23"/>
+      <c r="BM282" s="23"/>
+      <c r="BN282" s="23"/>
+      <c r="BO282" s="23"/>
+    </row>
+    <row r="283" spans="1:67" ht="48" customHeight="1">
+      <c r="A283" s="115"/>
+      <c r="B283" s="86"/>
+      <c r="C283" s="165"/>
+      <c r="D283" s="92" t="s">
+        <v>323</v>
+      </c>
+      <c r="E283" s="87">
+        <v>3200</v>
+      </c>
+      <c r="F283" s="166">
+        <f>G283*0.8</f>
+        <v>5200</v>
+      </c>
+      <c r="G283" s="87">
+        <v>6500</v>
+      </c>
+      <c r="H283" s="23"/>
+      <c r="I283" s="23"/>
+      <c r="J283" s="23"/>
+      <c r="K283" s="23"/>
+      <c r="L283" s="23"/>
+      <c r="M283" s="23"/>
+      <c r="N283" s="23"/>
+      <c r="O283" s="23"/>
+      <c r="P283" s="23"/>
+      <c r="Q283" s="23"/>
+      <c r="R283" s="23"/>
+      <c r="S283" s="23"/>
+      <c r="T283" s="23"/>
+      <c r="U283" s="23"/>
+      <c r="V283" s="23"/>
+      <c r="W283" s="23"/>
+      <c r="X283" s="23"/>
+      <c r="Y283" s="23"/>
+      <c r="Z283" s="23"/>
+      <c r="AA283" s="23"/>
+      <c r="AB283" s="23"/>
+      <c r="AC283" s="23"/>
+      <c r="AD283" s="23"/>
+      <c r="AE283" s="23"/>
+      <c r="AF283" s="23"/>
+      <c r="AG283" s="23"/>
+      <c r="AH283" s="23"/>
+      <c r="AI283" s="23"/>
+      <c r="AJ283" s="23"/>
+      <c r="AK283" s="23"/>
+      <c r="AL283" s="23"/>
+      <c r="AM283" s="23"/>
+      <c r="AN283" s="23"/>
+      <c r="AO283" s="23"/>
+      <c r="AP283" s="23"/>
+      <c r="AQ283" s="23"/>
+      <c r="AR283" s="23"/>
+      <c r="AS283" s="23"/>
+      <c r="AT283" s="23"/>
+      <c r="AU283" s="23"/>
+      <c r="AV283" s="23"/>
+      <c r="AW283" s="23"/>
+      <c r="AX283" s="23"/>
+      <c r="AY283" s="23"/>
+      <c r="AZ283" s="23"/>
+      <c r="BA283" s="23"/>
+      <c r="BB283" s="23"/>
+      <c r="BC283" s="23"/>
+      <c r="BD283" s="23"/>
+      <c r="BE283" s="23"/>
+      <c r="BF283" s="23"/>
+      <c r="BG283" s="23"/>
+      <c r="BH283" s="23"/>
+      <c r="BI283" s="23"/>
+      <c r="BJ283" s="23"/>
+      <c r="BK283" s="23"/>
+      <c r="BL283" s="23"/>
+      <c r="BM283" s="23"/>
+      <c r="BN283" s="23"/>
+      <c r="BO283" s="23"/>
+    </row>
+    <row r="284" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A284" s="111"/>
+      <c r="B284" s="86"/>
+      <c r="C284" s="167"/>
+      <c r="D284" s="92" t="s">
+        <v>309</v>
+      </c>
+      <c r="E284" s="87">
+        <v>4800</v>
+      </c>
+      <c r="F284" s="93" t="s">
+        <v>324</v>
+      </c>
+      <c r="G284" s="87">
+        <v>8500</v>
+      </c>
+      <c r="H284" s="23"/>
+      <c r="I284" s="23"/>
+      <c r="J284" s="23"/>
+      <c r="K284" s="23"/>
+      <c r="L284" s="23"/>
+      <c r="M284" s="23"/>
+      <c r="N284" s="23"/>
+      <c r="O284" s="23"/>
+      <c r="P284" s="23"/>
+      <c r="Q284" s="23"/>
+      <c r="R284" s="23"/>
+      <c r="S284" s="23"/>
+      <c r="T284" s="23"/>
+      <c r="U284" s="23"/>
+      <c r="V284" s="23"/>
+      <c r="W284" s="23"/>
+      <c r="X284" s="23"/>
+      <c r="Y284" s="23"/>
+      <c r="Z284" s="23"/>
+      <c r="AA284" s="23"/>
+      <c r="AB284" s="23"/>
+      <c r="AC284" s="23"/>
+      <c r="AD284" s="23"/>
+      <c r="AE284" s="23"/>
+      <c r="AF284" s="23"/>
+      <c r="AG284" s="23"/>
+      <c r="AH284" s="23"/>
+      <c r="AI284" s="23"/>
+      <c r="AJ284" s="23"/>
+      <c r="AK284" s="23"/>
+      <c r="AL284" s="23"/>
+      <c r="AM284" s="23"/>
+      <c r="AN284" s="23"/>
+      <c r="AO284" s="23"/>
+      <c r="AP284" s="23"/>
+      <c r="AQ284" s="23"/>
+      <c r="AR284" s="23"/>
+      <c r="AS284" s="23"/>
+      <c r="AT284" s="23"/>
+      <c r="AU284" s="23"/>
+      <c r="AV284" s="23"/>
+      <c r="AW284" s="23"/>
+      <c r="AX284" s="23"/>
+      <c r="AY284" s="23"/>
+      <c r="AZ284" s="23"/>
+      <c r="BA284" s="23"/>
+      <c r="BB284" s="23"/>
+      <c r="BC284" s="23"/>
+      <c r="BD284" s="23"/>
+      <c r="BE284" s="23"/>
+      <c r="BF284" s="23"/>
+      <c r="BG284" s="23"/>
+      <c r="BH284" s="23"/>
+      <c r="BI284" s="23"/>
+      <c r="BJ284" s="23"/>
+      <c r="BK284" s="23"/>
+      <c r="BL284" s="23"/>
+      <c r="BM284" s="23"/>
+      <c r="BN284" s="23"/>
+      <c r="BO284" s="23"/>
+    </row>
+    <row r="285" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A285" s="161">
+        <v>129</v>
+      </c>
+      <c r="B285" s="162"/>
+      <c r="C285" s="127" t="s">
+        <v>99</v>
+      </c>
+      <c r="D285" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E285" s="44">
+        <v>700</v>
+      </c>
+      <c r="F285" s="47">
+        <v>850</v>
+      </c>
+      <c r="G285" s="44">
+        <v>1300</v>
+      </c>
+      <c r="H285" s="128"/>
+      <c r="I285" s="128"/>
+      <c r="J285" s="128"/>
+      <c r="K285" s="128"/>
+      <c r="L285" s="128"/>
+      <c r="M285" s="128"/>
+      <c r="N285" s="128"/>
+      <c r="O285" s="128"/>
+      <c r="P285" s="128"/>
+      <c r="Q285" s="128"/>
+      <c r="R285" s="128"/>
+      <c r="S285" s="128"/>
+      <c r="T285" s="128"/>
+      <c r="U285" s="128"/>
+      <c r="V285" s="128"/>
+      <c r="W285" s="128"/>
+      <c r="X285" s="128"/>
+      <c r="Y285" s="128"/>
+      <c r="Z285" s="128"/>
+      <c r="AA285" s="128"/>
+      <c r="AB285" s="128"/>
+      <c r="AC285" s="128"/>
+      <c r="AD285" s="128"/>
+      <c r="AE285" s="128"/>
+      <c r="AF285" s="128"/>
+      <c r="AG285" s="128"/>
+      <c r="AH285" s="128"/>
+      <c r="AI285" s="128"/>
+      <c r="AJ285" s="128"/>
+      <c r="AK285" s="128"/>
+      <c r="AL285" s="128"/>
+      <c r="AM285" s="128"/>
+      <c r="AN285" s="128"/>
+      <c r="AO285" s="128"/>
+      <c r="AP285" s="128"/>
+      <c r="AQ285" s="128"/>
+      <c r="AR285" s="128"/>
+      <c r="AS285" s="128"/>
+      <c r="AT285" s="128"/>
+      <c r="AU285" s="128"/>
+      <c r="AV285" s="128"/>
+      <c r="AW285" s="128"/>
+      <c r="AX285" s="128"/>
+      <c r="AY285" s="128"/>
+      <c r="AZ285" s="128"/>
+      <c r="BA285" s="128"/>
+      <c r="BB285" s="128"/>
+      <c r="BC285" s="128"/>
+      <c r="BD285" s="128"/>
+      <c r="BE285" s="128"/>
+      <c r="BF285" s="128"/>
+      <c r="BG285" s="128"/>
+      <c r="BH285" s="128"/>
+      <c r="BI285" s="128"/>
+      <c r="BJ285" s="128"/>
+      <c r="BK285" s="128"/>
+      <c r="BL285" s="128"/>
+      <c r="BM285" s="128"/>
+      <c r="BN285" s="128"/>
+      <c r="BO285" s="128"/>
+    </row>
+    <row r="286" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A286" s="164"/>
+      <c r="B286" s="162"/>
+      <c r="C286" s="127"/>
+      <c r="D286" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E286" s="44">
+        <v>1540</v>
+      </c>
+      <c r="F286" s="47">
+        <v>1850</v>
+      </c>
+      <c r="G286" s="44">
+        <v>2500</v>
+      </c>
+      <c r="H286" s="23"/>
+      <c r="I286" s="23"/>
+      <c r="J286" s="23"/>
+      <c r="K286" s="23"/>
+      <c r="L286" s="23"/>
+      <c r="M286" s="23"/>
+      <c r="N286" s="23"/>
+      <c r="O286" s="23"/>
+      <c r="P286" s="23"/>
+      <c r="Q286" s="23"/>
+      <c r="R286" s="23"/>
+      <c r="S286" s="23"/>
+      <c r="T286" s="23"/>
+      <c r="U286" s="23"/>
+      <c r="V286" s="23"/>
+      <c r="W286" s="23"/>
+      <c r="X286" s="23"/>
+      <c r="Y286" s="23"/>
+      <c r="Z286" s="23"/>
+      <c r="AA286" s="23"/>
+      <c r="AB286" s="23"/>
+      <c r="AC286" s="23"/>
+      <c r="AD286" s="23"/>
+      <c r="AE286" s="23"/>
+      <c r="AF286" s="23"/>
+      <c r="AG286" s="23"/>
+      <c r="AH286" s="23"/>
+      <c r="AI286" s="23"/>
+      <c r="AJ286" s="23"/>
+      <c r="AK286" s="23"/>
+      <c r="AL286" s="23"/>
+      <c r="AM286" s="23"/>
+      <c r="AN286" s="23"/>
+      <c r="AO286" s="23"/>
+      <c r="AP286" s="23"/>
+      <c r="AQ286" s="23"/>
+      <c r="AR286" s="23"/>
+      <c r="AS286" s="23"/>
+      <c r="AT286" s="23"/>
+      <c r="AU286" s="23"/>
+      <c r="AV286" s="23"/>
+      <c r="AW286" s="23"/>
+      <c r="AX286" s="23"/>
+      <c r="AY286" s="23"/>
+      <c r="AZ286" s="23"/>
+      <c r="BA286" s="23"/>
+      <c r="BB286" s="23"/>
+      <c r="BC286" s="23"/>
+      <c r="BD286" s="23"/>
+      <c r="BE286" s="23"/>
+      <c r="BF286" s="23"/>
+      <c r="BG286" s="23"/>
+      <c r="BH286" s="23"/>
+      <c r="BI286" s="23"/>
+      <c r="BJ286" s="23"/>
+      <c r="BK286" s="23"/>
+      <c r="BL286" s="23"/>
+      <c r="BM286" s="23"/>
+      <c r="BN286" s="23"/>
+      <c r="BO286" s="23"/>
+    </row>
+    <row r="287" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A287" s="110">
+        <v>130</v>
+      </c>
+      <c r="B287" s="86"/>
+      <c r="C287" s="117" t="s">
+        <v>316</v>
+      </c>
+      <c r="D287" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E287" s="87">
+        <v>650</v>
+      </c>
+      <c r="F287" s="88">
+        <v>800</v>
+      </c>
+      <c r="G287" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H287" s="128"/>
+      <c r="I287" s="128"/>
+      <c r="J287" s="128"/>
+      <c r="K287" s="128"/>
+      <c r="L287" s="128"/>
+      <c r="M287" s="128"/>
+      <c r="N287" s="128"/>
+      <c r="O287" s="128"/>
+      <c r="P287" s="128"/>
+      <c r="Q287" s="128"/>
+      <c r="R287" s="128"/>
+      <c r="S287" s="128"/>
+      <c r="T287" s="128"/>
+      <c r="U287" s="128"/>
+      <c r="V287" s="128"/>
+      <c r="W287" s="128"/>
+      <c r="X287" s="128"/>
+      <c r="Y287" s="128"/>
+      <c r="Z287" s="128"/>
+      <c r="AA287" s="128"/>
+      <c r="AB287" s="128"/>
+      <c r="AC287" s="128"/>
+      <c r="AD287" s="128"/>
+      <c r="AE287" s="128"/>
+      <c r="AF287" s="128"/>
+      <c r="AG287" s="128"/>
+      <c r="AH287" s="128"/>
+      <c r="AI287" s="128"/>
+      <c r="AJ287" s="128"/>
+      <c r="AK287" s="128"/>
+      <c r="AL287" s="128"/>
+      <c r="AM287" s="128"/>
+      <c r="AN287" s="128"/>
+      <c r="AO287" s="128"/>
+      <c r="AP287" s="128"/>
+      <c r="AQ287" s="128"/>
+      <c r="AR287" s="128"/>
+      <c r="AS287" s="128"/>
+      <c r="AT287" s="128"/>
+      <c r="AU287" s="128"/>
+      <c r="AV287" s="128"/>
+      <c r="AW287" s="128"/>
+      <c r="AX287" s="128"/>
+      <c r="AY287" s="128"/>
+      <c r="AZ287" s="128"/>
+      <c r="BA287" s="128"/>
+      <c r="BB287" s="128"/>
+      <c r="BC287" s="128"/>
+      <c r="BD287" s="128"/>
+      <c r="BE287" s="128"/>
+      <c r="BF287" s="128"/>
+      <c r="BG287" s="128"/>
+      <c r="BH287" s="128"/>
+      <c r="BI287" s="128"/>
+      <c r="BJ287" s="128"/>
+      <c r="BK287" s="128"/>
+      <c r="BL287" s="128"/>
+      <c r="BM287" s="128"/>
+      <c r="BN287" s="128"/>
+      <c r="BO287" s="128"/>
+    </row>
+    <row r="288" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A288" s="111"/>
+      <c r="B288" s="86"/>
+      <c r="C288" s="117"/>
+      <c r="D288" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E288" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F288" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G288" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H288" s="23"/>
+      <c r="I288" s="23"/>
+      <c r="J288" s="23"/>
+      <c r="K288" s="23"/>
+      <c r="L288" s="23"/>
+      <c r="M288" s="23"/>
+      <c r="N288" s="23"/>
+      <c r="O288" s="23"/>
+      <c r="P288" s="23"/>
+      <c r="Q288" s="23"/>
+      <c r="R288" s="23"/>
+      <c r="S288" s="23"/>
+      <c r="T288" s="23"/>
+      <c r="U288" s="23"/>
+      <c r="V288" s="23"/>
+      <c r="W288" s="23"/>
+      <c r="X288" s="23"/>
+      <c r="Y288" s="23"/>
+      <c r="Z288" s="23"/>
+      <c r="AA288" s="23"/>
+      <c r="AB288" s="23"/>
+      <c r="AC288" s="23"/>
+      <c r="AD288" s="23"/>
+      <c r="AE288" s="23"/>
+      <c r="AF288" s="23"/>
+      <c r="AG288" s="23"/>
+      <c r="AH288" s="23"/>
+      <c r="AI288" s="23"/>
+      <c r="AJ288" s="23"/>
+      <c r="AK288" s="23"/>
+      <c r="AL288" s="23"/>
+      <c r="AM288" s="23"/>
+      <c r="AN288" s="23"/>
+      <c r="AO288" s="23"/>
+      <c r="AP288" s="23"/>
+      <c r="AQ288" s="23"/>
+      <c r="AR288" s="23"/>
+      <c r="AS288" s="23"/>
+      <c r="AT288" s="23"/>
+      <c r="AU288" s="23"/>
+      <c r="AV288" s="23"/>
+      <c r="AW288" s="23"/>
+      <c r="AX288" s="23"/>
+      <c r="AY288" s="23"/>
+      <c r="AZ288" s="23"/>
+      <c r="BA288" s="23"/>
+      <c r="BB288" s="23"/>
+      <c r="BC288" s="23"/>
+      <c r="BD288" s="23"/>
+      <c r="BE288" s="23"/>
+      <c r="BF288" s="23"/>
+      <c r="BG288" s="23"/>
+      <c r="BH288" s="23"/>
+      <c r="BI288" s="23"/>
+      <c r="BJ288" s="23"/>
+      <c r="BK288" s="23"/>
+      <c r="BL288" s="23"/>
+      <c r="BM288" s="23"/>
+      <c r="BN288" s="23"/>
+      <c r="BO288" s="23"/>
+    </row>
+    <row r="289" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A289" s="161">
+        <v>131</v>
+      </c>
+      <c r="B289" s="162"/>
+      <c r="C289" s="116" t="s">
+        <v>130</v>
+      </c>
+      <c r="D289" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E289" s="44">
+        <v>650</v>
+      </c>
+      <c r="F289" s="47">
+        <v>800</v>
+      </c>
+      <c r="G289" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H289" s="128"/>
+      <c r="I289" s="128"/>
+      <c r="J289" s="128"/>
+      <c r="K289" s="128"/>
+      <c r="L289" s="128"/>
+      <c r="M289" s="128"/>
+      <c r="N289" s="128"/>
+      <c r="O289" s="128"/>
+      <c r="P289" s="128"/>
+      <c r="Q289" s="128"/>
+      <c r="R289" s="128"/>
+      <c r="S289" s="128"/>
+      <c r="T289" s="128"/>
+      <c r="U289" s="128"/>
+      <c r="V289" s="128"/>
+      <c r="W289" s="128"/>
+      <c r="X289" s="128"/>
+      <c r="Y289" s="128"/>
+      <c r="Z289" s="128"/>
+      <c r="AA289" s="128"/>
+      <c r="AB289" s="128"/>
+      <c r="AC289" s="128"/>
+      <c r="AD289" s="128"/>
+      <c r="AE289" s="128"/>
+      <c r="AF289" s="128"/>
+      <c r="AG289" s="128"/>
+      <c r="AH289" s="128"/>
+      <c r="AI289" s="128"/>
+      <c r="AJ289" s="128"/>
+      <c r="AK289" s="128"/>
+      <c r="AL289" s="128"/>
+      <c r="AM289" s="128"/>
+      <c r="AN289" s="128"/>
+      <c r="AO289" s="128"/>
+      <c r="AP289" s="128"/>
+      <c r="AQ289" s="128"/>
+      <c r="AR289" s="128"/>
+      <c r="AS289" s="128"/>
+      <c r="AT289" s="128"/>
+      <c r="AU289" s="128"/>
+      <c r="AV289" s="128"/>
+      <c r="AW289" s="128"/>
+      <c r="AX289" s="128"/>
+      <c r="AY289" s="128"/>
+      <c r="AZ289" s="128"/>
+      <c r="BA289" s="128"/>
+      <c r="BB289" s="128"/>
+      <c r="BC289" s="128"/>
+      <c r="BD289" s="128"/>
+      <c r="BE289" s="128"/>
+      <c r="BF289" s="128"/>
+      <c r="BG289" s="128"/>
+      <c r="BH289" s="128"/>
+      <c r="BI289" s="128"/>
+      <c r="BJ289" s="128"/>
+      <c r="BK289" s="128"/>
+      <c r="BL289" s="128"/>
+      <c r="BM289" s="128"/>
+      <c r="BN289" s="128"/>
+      <c r="BO289" s="128"/>
+    </row>
+    <row r="290" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A290" s="164"/>
+      <c r="B290" s="162"/>
+      <c r="C290" s="116"/>
+      <c r="D290" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E290" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F290" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G290" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H290" s="23"/>
+      <c r="I290" s="23"/>
+      <c r="J290" s="23"/>
+      <c r="K290" s="23"/>
+      <c r="L290" s="23"/>
+      <c r="M290" s="23"/>
+      <c r="N290" s="23"/>
+      <c r="O290" s="23"/>
+      <c r="P290" s="23"/>
+      <c r="Q290" s="23"/>
+      <c r="R290" s="23"/>
+      <c r="S290" s="23"/>
+      <c r="T290" s="23"/>
+      <c r="U290" s="23"/>
+      <c r="V290" s="23"/>
+      <c r="W290" s="23"/>
+      <c r="X290" s="23"/>
+      <c r="Y290" s="23"/>
+      <c r="Z290" s="23"/>
+      <c r="AA290" s="23"/>
+      <c r="AB290" s="23"/>
+      <c r="AC290" s="23"/>
+      <c r="AD290" s="23"/>
+      <c r="AE290" s="23"/>
+      <c r="AF290" s="23"/>
+      <c r="AG290" s="23"/>
+      <c r="AH290" s="23"/>
+      <c r="AI290" s="23"/>
+      <c r="AJ290" s="23"/>
+      <c r="AK290" s="23"/>
+      <c r="AL290" s="23"/>
+      <c r="AM290" s="23"/>
+      <c r="AN290" s="23"/>
+      <c r="AO290" s="23"/>
+      <c r="AP290" s="23"/>
+      <c r="AQ290" s="23"/>
+      <c r="AR290" s="23"/>
+      <c r="AS290" s="23"/>
+      <c r="AT290" s="23"/>
+      <c r="AU290" s="23"/>
+      <c r="AV290" s="23"/>
+      <c r="AW290" s="23"/>
+      <c r="AX290" s="23"/>
+      <c r="AY290" s="23"/>
+      <c r="AZ290" s="23"/>
+      <c r="BA290" s="23"/>
+      <c r="BB290" s="23"/>
+      <c r="BC290" s="23"/>
+      <c r="BD290" s="23"/>
+      <c r="BE290" s="23"/>
+      <c r="BF290" s="23"/>
+      <c r="BG290" s="23"/>
+      <c r="BH290" s="23"/>
+      <c r="BI290" s="23"/>
+      <c r="BJ290" s="23"/>
+      <c r="BK290" s="23"/>
+      <c r="BL290" s="23"/>
+      <c r="BM290" s="23"/>
+      <c r="BN290" s="23"/>
+      <c r="BO290" s="23"/>
+    </row>
+    <row r="291" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A291" s="110">
+        <v>132</v>
+      </c>
+      <c r="B291" s="86"/>
+      <c r="C291" s="117" t="s">
+        <v>131</v>
+      </c>
+      <c r="D291" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E291" s="87">
+        <v>650</v>
+      </c>
+      <c r="F291" s="88">
+        <v>800</v>
+      </c>
+      <c r="G291" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H291" s="128"/>
+      <c r="I291" s="128"/>
+      <c r="J291" s="128"/>
+      <c r="K291" s="128"/>
+      <c r="L291" s="128"/>
+      <c r="M291" s="128"/>
+      <c r="N291" s="128"/>
+      <c r="O291" s="128"/>
+      <c r="P291" s="128"/>
+      <c r="Q291" s="128"/>
+      <c r="R291" s="128"/>
+      <c r="S291" s="128"/>
+      <c r="T291" s="128"/>
+      <c r="U291" s="128"/>
+      <c r="V291" s="128"/>
+      <c r="W291" s="128"/>
+      <c r="X291" s="128"/>
+      <c r="Y291" s="128"/>
+      <c r="Z291" s="128"/>
+      <c r="AA291" s="128"/>
+      <c r="AB291" s="128"/>
+      <c r="AC291" s="128"/>
+      <c r="AD291" s="128"/>
+      <c r="AE291" s="128"/>
+      <c r="AF291" s="128"/>
+      <c r="AG291" s="128"/>
+      <c r="AH291" s="128"/>
+      <c r="AI291" s="128"/>
+      <c r="AJ291" s="128"/>
+      <c r="AK291" s="128"/>
+      <c r="AL291" s="128"/>
+      <c r="AM291" s="128"/>
+      <c r="AN291" s="128"/>
+      <c r="AO291" s="128"/>
+      <c r="AP291" s="128"/>
+      <c r="AQ291" s="128"/>
+      <c r="AR291" s="128"/>
+      <c r="AS291" s="128"/>
+      <c r="AT291" s="128"/>
+      <c r="AU291" s="128"/>
+      <c r="AV291" s="128"/>
+      <c r="AW291" s="128"/>
+      <c r="AX291" s="128"/>
+      <c r="AY291" s="128"/>
+      <c r="AZ291" s="128"/>
+      <c r="BA291" s="128"/>
+      <c r="BB291" s="128"/>
+      <c r="BC291" s="128"/>
+      <c r="BD291" s="128"/>
+      <c r="BE291" s="128"/>
+      <c r="BF291" s="128"/>
+      <c r="BG291" s="128"/>
+      <c r="BH291" s="128"/>
+      <c r="BI291" s="128"/>
+      <c r="BJ291" s="128"/>
+      <c r="BK291" s="128"/>
+      <c r="BL291" s="128"/>
+      <c r="BM291" s="128"/>
+      <c r="BN291" s="128"/>
+      <c r="BO291" s="128"/>
+    </row>
+    <row r="292" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A292" s="111"/>
+      <c r="B292" s="86"/>
+      <c r="C292" s="117"/>
+      <c r="D292" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E292" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F292" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G292" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H292" s="23"/>
+      <c r="I292" s="23"/>
+      <c r="J292" s="23"/>
+      <c r="K292" s="23"/>
+      <c r="L292" s="23"/>
+      <c r="M292" s="23"/>
+      <c r="N292" s="23"/>
+      <c r="O292" s="23"/>
+      <c r="P292" s="23"/>
+      <c r="Q292" s="23"/>
+      <c r="R292" s="23"/>
+      <c r="S292" s="23"/>
+      <c r="T292" s="23"/>
+      <c r="U292" s="23"/>
+      <c r="V292" s="23"/>
+      <c r="W292" s="23"/>
+      <c r="X292" s="23"/>
+      <c r="Y292" s="23"/>
+      <c r="Z292" s="23"/>
+      <c r="AA292" s="23"/>
+      <c r="AB292" s="23"/>
+      <c r="AC292" s="23"/>
+      <c r="AD292" s="23"/>
+      <c r="AE292" s="23"/>
+      <c r="AF292" s="23"/>
+      <c r="AG292" s="23"/>
+      <c r="AH292" s="23"/>
+      <c r="AI292" s="23"/>
+      <c r="AJ292" s="23"/>
+      <c r="AK292" s="23"/>
+      <c r="AL292" s="23"/>
+      <c r="AM292" s="23"/>
+      <c r="AN292" s="23"/>
+      <c r="AO292" s="23"/>
+      <c r="AP292" s="23"/>
+      <c r="AQ292" s="23"/>
+      <c r="AR292" s="23"/>
+      <c r="AS292" s="23"/>
+      <c r="AT292" s="23"/>
+      <c r="AU292" s="23"/>
+      <c r="AV292" s="23"/>
+      <c r="AW292" s="23"/>
+      <c r="AX292" s="23"/>
+      <c r="AY292" s="23"/>
+      <c r="AZ292" s="23"/>
+      <c r="BA292" s="23"/>
+      <c r="BB292" s="23"/>
+      <c r="BC292" s="23"/>
+      <c r="BD292" s="23"/>
+      <c r="BE292" s="23"/>
+      <c r="BF292" s="23"/>
+      <c r="BG292" s="23"/>
+      <c r="BH292" s="23"/>
+      <c r="BI292" s="23"/>
+      <c r="BJ292" s="23"/>
+      <c r="BK292" s="23"/>
+      <c r="BL292" s="23"/>
+      <c r="BM292" s="23"/>
+      <c r="BN292" s="23"/>
+      <c r="BO292" s="23"/>
+    </row>
+    <row r="293" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A293" s="161">
+        <v>133</v>
+      </c>
+      <c r="B293" s="162"/>
+      <c r="C293" s="127" t="s">
+        <v>100</v>
+      </c>
+      <c r="D293" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E293" s="44">
+        <v>650</v>
+      </c>
+      <c r="F293" s="47">
+        <v>800</v>
+      </c>
+      <c r="G293" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H293" s="128"/>
+      <c r="I293" s="128"/>
+      <c r="J293" s="128"/>
+      <c r="K293" s="128"/>
+      <c r="L293" s="128"/>
+      <c r="M293" s="128"/>
+      <c r="N293" s="128"/>
+      <c r="O293" s="128"/>
+      <c r="P293" s="128"/>
+      <c r="Q293" s="128"/>
+      <c r="R293" s="128"/>
+      <c r="S293" s="128"/>
+      <c r="T293" s="128"/>
+      <c r="U293" s="128"/>
+      <c r="V293" s="128"/>
+      <c r="W293" s="128"/>
+      <c r="X293" s="128"/>
+      <c r="Y293" s="128"/>
+      <c r="Z293" s="128"/>
+      <c r="AA293" s="128"/>
+      <c r="AB293" s="128"/>
+      <c r="AC293" s="128"/>
+      <c r="AD293" s="128"/>
+      <c r="AE293" s="128"/>
+      <c r="AF293" s="128"/>
+      <c r="AG293" s="128"/>
+      <c r="AH293" s="128"/>
+      <c r="AI293" s="128"/>
+      <c r="AJ293" s="128"/>
+      <c r="AK293" s="128"/>
+      <c r="AL293" s="128"/>
+      <c r="AM293" s="128"/>
+      <c r="AN293" s="128"/>
+      <c r="AO293" s="128"/>
+      <c r="AP293" s="128"/>
+      <c r="AQ293" s="128"/>
+      <c r="AR293" s="128"/>
+      <c r="AS293" s="128"/>
+      <c r="AT293" s="128"/>
+      <c r="AU293" s="128"/>
+      <c r="AV293" s="128"/>
+      <c r="AW293" s="128"/>
+      <c r="AX293" s="128"/>
+      <c r="AY293" s="128"/>
+      <c r="AZ293" s="128"/>
+      <c r="BA293" s="128"/>
+      <c r="BB293" s="128"/>
+      <c r="BC293" s="128"/>
+      <c r="BD293" s="128"/>
+      <c r="BE293" s="128"/>
+      <c r="BF293" s="128"/>
+      <c r="BG293" s="128"/>
+      <c r="BH293" s="128"/>
+      <c r="BI293" s="128"/>
+      <c r="BJ293" s="128"/>
+      <c r="BK293" s="128"/>
+      <c r="BL293" s="128"/>
+      <c r="BM293" s="128"/>
+      <c r="BN293" s="128"/>
+      <c r="BO293" s="128"/>
+    </row>
+    <row r="294" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A294" s="164"/>
+      <c r="B294" s="162"/>
+      <c r="C294" s="127"/>
+      <c r="D294" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E294" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F294" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G294" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H294" s="23"/>
+      <c r="I294" s="23"/>
+      <c r="J294" s="23"/>
+      <c r="K294" s="23"/>
+      <c r="L294" s="23"/>
+      <c r="M294" s="23"/>
+      <c r="N294" s="23"/>
+      <c r="O294" s="23"/>
+      <c r="P294" s="23"/>
+      <c r="Q294" s="23"/>
+      <c r="R294" s="23"/>
+      <c r="S294" s="23"/>
+      <c r="T294" s="23"/>
+      <c r="U294" s="23"/>
+      <c r="V294" s="23"/>
+      <c r="W294" s="23"/>
+      <c r="X294" s="23"/>
+      <c r="Y294" s="23"/>
+      <c r="Z294" s="23"/>
+      <c r="AA294" s="23"/>
+      <c r="AB294" s="23"/>
+      <c r="AC294" s="23"/>
+      <c r="AD294" s="23"/>
+      <c r="AE294" s="23"/>
+      <c r="AF294" s="23"/>
+      <c r="AG294" s="23"/>
+      <c r="AH294" s="23"/>
+      <c r="AI294" s="23"/>
+      <c r="AJ294" s="23"/>
+      <c r="AK294" s="23"/>
+      <c r="AL294" s="23"/>
+      <c r="AM294" s="23"/>
+      <c r="AN294" s="23"/>
+      <c r="AO294" s="23"/>
+      <c r="AP294" s="23"/>
+      <c r="AQ294" s="23"/>
+      <c r="AR294" s="23"/>
+      <c r="AS294" s="23"/>
+      <c r="AT294" s="23"/>
+      <c r="AU294" s="23"/>
+      <c r="AV294" s="23"/>
+      <c r="AW294" s="23"/>
+      <c r="AX294" s="23"/>
+      <c r="AY294" s="23"/>
+      <c r="AZ294" s="23"/>
+      <c r="BA294" s="23"/>
+      <c r="BB294" s="23"/>
+      <c r="BC294" s="23"/>
+      <c r="BD294" s="23"/>
+      <c r="BE294" s="23"/>
+      <c r="BF294" s="23"/>
+      <c r="BG294" s="23"/>
+      <c r="BH294" s="23"/>
+      <c r="BI294" s="23"/>
+      <c r="BJ294" s="23"/>
+      <c r="BK294" s="23"/>
+      <c r="BL294" s="23"/>
+      <c r="BM294" s="23"/>
+      <c r="BN294" s="23"/>
+      <c r="BO294" s="23"/>
+    </row>
+    <row r="295" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A295" s="110">
+        <v>134</v>
+      </c>
+      <c r="B295" s="86"/>
+      <c r="C295" s="135" t="s">
+        <v>101</v>
+      </c>
+      <c r="D295" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E295" s="87">
+        <v>650</v>
+      </c>
+      <c r="F295" s="88">
+        <v>800</v>
+      </c>
+      <c r="G295" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H295" s="128"/>
+      <c r="I295" s="128"/>
+      <c r="J295" s="128"/>
+      <c r="K295" s="128"/>
+      <c r="L295" s="128"/>
+      <c r="M295" s="128"/>
+      <c r="N295" s="128"/>
+      <c r="O295" s="128"/>
+      <c r="P295" s="128"/>
+      <c r="Q295" s="128"/>
+      <c r="R295" s="128"/>
+      <c r="S295" s="128"/>
+      <c r="T295" s="128"/>
+      <c r="U295" s="128"/>
+      <c r="V295" s="128"/>
+      <c r="W295" s="128"/>
+      <c r="X295" s="128"/>
+      <c r="Y295" s="128"/>
+      <c r="Z295" s="128"/>
+      <c r="AA295" s="128"/>
+      <c r="AB295" s="128"/>
+      <c r="AC295" s="128"/>
+      <c r="AD295" s="128"/>
+      <c r="AE295" s="128"/>
+      <c r="AF295" s="128"/>
+      <c r="AG295" s="128"/>
+      <c r="AH295" s="128"/>
+      <c r="AI295" s="128"/>
+      <c r="AJ295" s="128"/>
+      <c r="AK295" s="128"/>
+      <c r="AL295" s="128"/>
+      <c r="AM295" s="128"/>
+      <c r="AN295" s="128"/>
+      <c r="AO295" s="128"/>
+      <c r="AP295" s="128"/>
+      <c r="AQ295" s="128"/>
+      <c r="AR295" s="128"/>
+      <c r="AS295" s="128"/>
+      <c r="AT295" s="128"/>
+      <c r="AU295" s="128"/>
+      <c r="AV295" s="128"/>
+      <c r="AW295" s="128"/>
+      <c r="AX295" s="128"/>
+      <c r="AY295" s="128"/>
+      <c r="AZ295" s="128"/>
+      <c r="BA295" s="128"/>
+      <c r="BB295" s="128"/>
+      <c r="BC295" s="128"/>
+      <c r="BD295" s="128"/>
+      <c r="BE295" s="128"/>
+      <c r="BF295" s="128"/>
+      <c r="BG295" s="128"/>
+      <c r="BH295" s="128"/>
+      <c r="BI295" s="128"/>
+      <c r="BJ295" s="128"/>
+      <c r="BK295" s="128"/>
+      <c r="BL295" s="128"/>
+      <c r="BM295" s="128"/>
+      <c r="BN295" s="128"/>
+      <c r="BO295" s="128"/>
+    </row>
+    <row r="296" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A296" s="111"/>
+      <c r="B296" s="86"/>
+      <c r="C296" s="135"/>
+      <c r="D296" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E296" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F296" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G296" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H296" s="23"/>
+      <c r="I296" s="23"/>
+      <c r="J296" s="23"/>
+      <c r="K296" s="23"/>
+      <c r="L296" s="23"/>
+      <c r="M296" s="23"/>
+      <c r="N296" s="23"/>
+      <c r="O296" s="23"/>
+      <c r="P296" s="23"/>
+      <c r="Q296" s="23"/>
+      <c r="R296" s="23"/>
+      <c r="S296" s="23"/>
+      <c r="T296" s="23"/>
+      <c r="U296" s="23"/>
+      <c r="V296" s="23"/>
+      <c r="W296" s="23"/>
+      <c r="X296" s="23"/>
+      <c r="Y296" s="23"/>
+      <c r="Z296" s="23"/>
+      <c r="AA296" s="23"/>
+      <c r="AB296" s="23"/>
+      <c r="AC296" s="23"/>
+      <c r="AD296" s="23"/>
+      <c r="AE296" s="23"/>
+      <c r="AF296" s="23"/>
+      <c r="AG296" s="23"/>
+      <c r="AH296" s="23"/>
+      <c r="AI296" s="23"/>
+      <c r="AJ296" s="23"/>
+      <c r="AK296" s="23"/>
+      <c r="AL296" s="23"/>
+      <c r="AM296" s="23"/>
+      <c r="AN296" s="23"/>
+      <c r="AO296" s="23"/>
+      <c r="AP296" s="23"/>
+      <c r="AQ296" s="23"/>
+      <c r="AR296" s="23"/>
+      <c r="AS296" s="23"/>
+      <c r="AT296" s="23"/>
+      <c r="AU296" s="23"/>
+      <c r="AV296" s="23"/>
+      <c r="AW296" s="23"/>
+      <c r="AX296" s="23"/>
+      <c r="AY296" s="23"/>
+      <c r="AZ296" s="23"/>
+      <c r="BA296" s="23"/>
+      <c r="BB296" s="23"/>
+      <c r="BC296" s="23"/>
+      <c r="BD296" s="23"/>
+      <c r="BE296" s="23"/>
+      <c r="BF296" s="23"/>
+      <c r="BG296" s="23"/>
+      <c r="BH296" s="23"/>
+      <c r="BI296" s="23"/>
+      <c r="BJ296" s="23"/>
+      <c r="BK296" s="23"/>
+      <c r="BL296" s="23"/>
+      <c r="BM296" s="23"/>
+      <c r="BN296" s="23"/>
+      <c r="BO296" s="23"/>
+    </row>
+    <row r="297" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A297" s="161">
+        <v>135</v>
+      </c>
+      <c r="B297" s="162"/>
+      <c r="C297" s="127" t="s">
+        <v>102</v>
+      </c>
+      <c r="D297" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E297" s="44">
+        <v>650</v>
+      </c>
+      <c r="F297" s="47">
+        <v>800</v>
+      </c>
+      <c r="G297" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H297" s="128"/>
+      <c r="I297" s="128"/>
+      <c r="J297" s="128"/>
+      <c r="K297" s="128"/>
+      <c r="L297" s="128"/>
+      <c r="M297" s="128"/>
+      <c r="N297" s="128"/>
+      <c r="O297" s="128"/>
+      <c r="P297" s="128"/>
+      <c r="Q297" s="128"/>
+      <c r="R297" s="128"/>
+      <c r="S297" s="128"/>
+      <c r="T297" s="128"/>
+      <c r="U297" s="128"/>
+      <c r="V297" s="128"/>
+      <c r="W297" s="128"/>
+      <c r="X297" s="128"/>
+      <c r="Y297" s="128"/>
+      <c r="Z297" s="128"/>
+      <c r="AA297" s="128"/>
+      <c r="AB297" s="128"/>
+      <c r="AC297" s="128"/>
+      <c r="AD297" s="128"/>
+      <c r="AE297" s="128"/>
+      <c r="AF297" s="128"/>
+      <c r="AG297" s="128"/>
+      <c r="AH297" s="128"/>
+      <c r="AI297" s="128"/>
+      <c r="AJ297" s="128"/>
+      <c r="AK297" s="128"/>
+      <c r="AL297" s="128"/>
+      <c r="AM297" s="128"/>
+      <c r="AN297" s="128"/>
+      <c r="AO297" s="128"/>
+      <c r="AP297" s="128"/>
+      <c r="AQ297" s="128"/>
+      <c r="AR297" s="128"/>
+      <c r="AS297" s="128"/>
+      <c r="AT297" s="128"/>
+      <c r="AU297" s="128"/>
+      <c r="AV297" s="128"/>
+      <c r="AW297" s="128"/>
+      <c r="AX297" s="128"/>
+      <c r="AY297" s="128"/>
+      <c r="AZ297" s="128"/>
+      <c r="BA297" s="128"/>
+      <c r="BB297" s="128"/>
+      <c r="BC297" s="128"/>
+      <c r="BD297" s="128"/>
+      <c r="BE297" s="128"/>
+      <c r="BF297" s="128"/>
+      <c r="BG297" s="128"/>
+      <c r="BH297" s="128"/>
+      <c r="BI297" s="128"/>
+      <c r="BJ297" s="128"/>
+      <c r="BK297" s="128"/>
+      <c r="BL297" s="128"/>
+      <c r="BM297" s="128"/>
+      <c r="BN297" s="128"/>
+      <c r="BO297" s="128"/>
+    </row>
+    <row r="298" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A298" s="164"/>
+      <c r="B298" s="162"/>
+      <c r="C298" s="127"/>
+      <c r="D298" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E298" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F298" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G298" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H298" s="23"/>
+      <c r="I298" s="23"/>
+      <c r="J298" s="23"/>
+      <c r="K298" s="23"/>
+      <c r="L298" s="23"/>
+      <c r="M298" s="23"/>
+      <c r="N298" s="23"/>
+      <c r="O298" s="23"/>
+      <c r="P298" s="23"/>
+      <c r="Q298" s="23"/>
+      <c r="R298" s="23"/>
+      <c r="S298" s="23"/>
+      <c r="T298" s="23"/>
+      <c r="U298" s="23"/>
+      <c r="V298" s="23"/>
+      <c r="W298" s="23"/>
+      <c r="X298" s="23"/>
+      <c r="Y298" s="23"/>
+      <c r="Z298" s="23"/>
+      <c r="AA298" s="23"/>
+      <c r="AB298" s="23"/>
+      <c r="AC298" s="23"/>
+      <c r="AD298" s="23"/>
+      <c r="AE298" s="23"/>
+      <c r="AF298" s="23"/>
+      <c r="AG298" s="23"/>
+      <c r="AH298" s="23"/>
+      <c r="AI298" s="23"/>
+      <c r="AJ298" s="23"/>
+      <c r="AK298" s="23"/>
+      <c r="AL298" s="23"/>
+      <c r="AM298" s="23"/>
+      <c r="AN298" s="23"/>
+      <c r="AO298" s="23"/>
+      <c r="AP298" s="23"/>
+      <c r="AQ298" s="23"/>
+      <c r="AR298" s="23"/>
+      <c r="AS298" s="23"/>
+      <c r="AT298" s="23"/>
+      <c r="AU298" s="23"/>
+      <c r="AV298" s="23"/>
+      <c r="AW298" s="23"/>
+      <c r="AX298" s="23"/>
+      <c r="AY298" s="23"/>
+      <c r="AZ298" s="23"/>
+      <c r="BA298" s="23"/>
+      <c r="BB298" s="23"/>
+      <c r="BC298" s="23"/>
+      <c r="BD298" s="23"/>
+      <c r="BE298" s="23"/>
+      <c r="BF298" s="23"/>
+      <c r="BG298" s="23"/>
+      <c r="BH298" s="23"/>
+      <c r="BI298" s="23"/>
+      <c r="BJ298" s="23"/>
+      <c r="BK298" s="23"/>
+      <c r="BL298" s="23"/>
+      <c r="BM298" s="23"/>
+      <c r="BN298" s="23"/>
+      <c r="BO298" s="23"/>
+    </row>
+    <row r="299" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A299" s="110">
+        <v>136</v>
+      </c>
+      <c r="B299" s="86"/>
+      <c r="C299" s="135" t="s">
+        <v>103</v>
+      </c>
+      <c r="D299" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E299" s="87">
+        <v>650</v>
+      </c>
+      <c r="F299" s="88">
+        <v>800</v>
+      </c>
+      <c r="G299" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H299" s="128"/>
+      <c r="I299" s="128"/>
+      <c r="J299" s="128"/>
+      <c r="K299" s="128"/>
+      <c r="L299" s="128"/>
+      <c r="M299" s="128"/>
+      <c r="N299" s="128"/>
+      <c r="O299" s="128"/>
+      <c r="P299" s="128"/>
+      <c r="Q299" s="128"/>
+      <c r="R299" s="128"/>
+      <c r="S299" s="128"/>
+      <c r="T299" s="128"/>
+      <c r="U299" s="128"/>
+      <c r="V299" s="128"/>
+      <c r="W299" s="128"/>
+      <c r="X299" s="128"/>
+      <c r="Y299" s="128"/>
+      <c r="Z299" s="128"/>
+      <c r="AA299" s="128"/>
+      <c r="AB299" s="128"/>
+      <c r="AC299" s="128"/>
+      <c r="AD299" s="128"/>
+      <c r="AE299" s="128"/>
+      <c r="AF299" s="128"/>
+      <c r="AG299" s="128"/>
+      <c r="AH299" s="128"/>
+      <c r="AI299" s="128"/>
+      <c r="AJ299" s="128"/>
+      <c r="AK299" s="128"/>
+      <c r="AL299" s="128"/>
+      <c r="AM299" s="128"/>
+      <c r="AN299" s="128"/>
+      <c r="AO299" s="128"/>
+      <c r="AP299" s="128"/>
+      <c r="AQ299" s="128"/>
+      <c r="AR299" s="128"/>
+      <c r="AS299" s="128"/>
+      <c r="AT299" s="128"/>
+      <c r="AU299" s="128"/>
+      <c r="AV299" s="128"/>
+      <c r="AW299" s="128"/>
+      <c r="AX299" s="128"/>
+      <c r="AY299" s="128"/>
+      <c r="AZ299" s="128"/>
+      <c r="BA299" s="128"/>
+      <c r="BB299" s="128"/>
+      <c r="BC299" s="128"/>
+      <c r="BD299" s="128"/>
+      <c r="BE299" s="128"/>
+      <c r="BF299" s="128"/>
+      <c r="BG299" s="128"/>
+      <c r="BH299" s="128"/>
+      <c r="BI299" s="128"/>
+      <c r="BJ299" s="128"/>
+      <c r="BK299" s="128"/>
+      <c r="BL299" s="128"/>
+      <c r="BM299" s="128"/>
+      <c r="BN299" s="128"/>
+      <c r="BO299" s="128"/>
+    </row>
+    <row r="300" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A300" s="111"/>
+      <c r="B300" s="86"/>
+      <c r="C300" s="135"/>
+      <c r="D300" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E300" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F300" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G300" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H300" s="23"/>
+      <c r="I300" s="23"/>
+      <c r="J300" s="23"/>
+      <c r="K300" s="23"/>
+      <c r="L300" s="23"/>
+      <c r="M300" s="23"/>
+      <c r="N300" s="23"/>
+      <c r="O300" s="23"/>
+      <c r="P300" s="23"/>
+      <c r="Q300" s="23"/>
+      <c r="R300" s="23"/>
+      <c r="S300" s="23"/>
+      <c r="T300" s="23"/>
+      <c r="U300" s="23"/>
+      <c r="V300" s="23"/>
+      <c r="W300" s="23"/>
+      <c r="X300" s="23"/>
+      <c r="Y300" s="23"/>
+      <c r="Z300" s="23"/>
+      <c r="AA300" s="23"/>
+      <c r="AB300" s="23"/>
+      <c r="AC300" s="23"/>
+      <c r="AD300" s="23"/>
+      <c r="AE300" s="23"/>
+      <c r="AF300" s="23"/>
+      <c r="AG300" s="23"/>
+      <c r="AH300" s="23"/>
+      <c r="AI300" s="23"/>
+      <c r="AJ300" s="23"/>
+      <c r="AK300" s="23"/>
+      <c r="AL300" s="23"/>
+      <c r="AM300" s="23"/>
+      <c r="AN300" s="23"/>
+      <c r="AO300" s="23"/>
+      <c r="AP300" s="23"/>
+      <c r="AQ300" s="23"/>
+      <c r="AR300" s="23"/>
+      <c r="AS300" s="23"/>
+      <c r="AT300" s="23"/>
+      <c r="AU300" s="23"/>
+      <c r="AV300" s="23"/>
+      <c r="AW300" s="23"/>
+      <c r="AX300" s="23"/>
+      <c r="AY300" s="23"/>
+      <c r="AZ300" s="23"/>
+      <c r="BA300" s="23"/>
+      <c r="BB300" s="23"/>
+      <c r="BC300" s="23"/>
+      <c r="BD300" s="23"/>
+      <c r="BE300" s="23"/>
+      <c r="BF300" s="23"/>
+      <c r="BG300" s="23"/>
+      <c r="BH300" s="23"/>
+      <c r="BI300" s="23"/>
+      <c r="BJ300" s="23"/>
+      <c r="BK300" s="23"/>
+      <c r="BL300" s="23"/>
+      <c r="BM300" s="23"/>
+      <c r="BN300" s="23"/>
+      <c r="BO300" s="23"/>
+    </row>
+    <row r="301" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A301" s="161">
+        <v>137</v>
+      </c>
+      <c r="B301" s="162"/>
+      <c r="C301" s="127" t="s">
+        <v>104</v>
+      </c>
+      <c r="D301" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E301" s="44">
+        <v>650</v>
+      </c>
+      <c r="F301" s="47">
+        <v>800</v>
+      </c>
+      <c r="G301" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H301" s="128"/>
+      <c r="I301" s="128"/>
+      <c r="J301" s="128"/>
+      <c r="K301" s="128"/>
+      <c r="L301" s="128"/>
+      <c r="M301" s="128"/>
+      <c r="N301" s="128"/>
+      <c r="O301" s="128"/>
+      <c r="P301" s="128"/>
+      <c r="Q301" s="128"/>
+      <c r="R301" s="128"/>
+      <c r="S301" s="128"/>
+      <c r="T301" s="128"/>
+      <c r="U301" s="128"/>
+      <c r="V301" s="128"/>
+      <c r="W301" s="128"/>
+      <c r="X301" s="128"/>
+      <c r="Y301" s="128"/>
+      <c r="Z301" s="128"/>
+      <c r="AA301" s="128"/>
+      <c r="AB301" s="128"/>
+      <c r="AC301" s="128"/>
+      <c r="AD301" s="128"/>
+      <c r="AE301" s="128"/>
+      <c r="AF301" s="128"/>
+      <c r="AG301" s="128"/>
+      <c r="AH301" s="128"/>
+      <c r="AI301" s="128"/>
+      <c r="AJ301" s="128"/>
+      <c r="AK301" s="128"/>
+      <c r="AL301" s="128"/>
+      <c r="AM301" s="128"/>
+      <c r="AN301" s="128"/>
+      <c r="AO301" s="128"/>
+      <c r="AP301" s="128"/>
+      <c r="AQ301" s="128"/>
+      <c r="AR301" s="128"/>
+      <c r="AS301" s="128"/>
+      <c r="AT301" s="128"/>
+      <c r="AU301" s="128"/>
+      <c r="AV301" s="128"/>
+      <c r="AW301" s="128"/>
+      <c r="AX301" s="128"/>
+      <c r="AY301" s="128"/>
+      <c r="AZ301" s="128"/>
+      <c r="BA301" s="128"/>
+      <c r="BB301" s="128"/>
+      <c r="BC301" s="128"/>
+      <c r="BD301" s="128"/>
+      <c r="BE301" s="128"/>
+      <c r="BF301" s="128"/>
+      <c r="BG301" s="128"/>
+      <c r="BH301" s="128"/>
+      <c r="BI301" s="128"/>
+      <c r="BJ301" s="128"/>
+      <c r="BK301" s="128"/>
+      <c r="BL301" s="128"/>
+      <c r="BM301" s="128"/>
+      <c r="BN301" s="128"/>
+      <c r="BO301" s="128"/>
+    </row>
+    <row r="302" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A302" s="164"/>
+      <c r="B302" s="162"/>
+      <c r="C302" s="127"/>
+      <c r="D302" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E302" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F302" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G302" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H302" s="23"/>
+      <c r="I302" s="23"/>
+      <c r="J302" s="23"/>
+      <c r="K302" s="23"/>
+      <c r="L302" s="23"/>
+      <c r="M302" s="23"/>
+      <c r="N302" s="23"/>
+      <c r="O302" s="23"/>
+      <c r="P302" s="23"/>
+      <c r="Q302" s="23"/>
+      <c r="R302" s="23"/>
+      <c r="S302" s="23"/>
+      <c r="T302" s="23"/>
+      <c r="U302" s="23"/>
+      <c r="V302" s="23"/>
+      <c r="W302" s="23"/>
+      <c r="X302" s="23"/>
+      <c r="Y302" s="23"/>
+      <c r="Z302" s="23"/>
+      <c r="AA302" s="23"/>
+      <c r="AB302" s="23"/>
+      <c r="AC302" s="23"/>
+      <c r="AD302" s="23"/>
+      <c r="AE302" s="23"/>
+      <c r="AF302" s="23"/>
+      <c r="AG302" s="23"/>
+      <c r="AH302" s="23"/>
+      <c r="AI302" s="23"/>
+      <c r="AJ302" s="23"/>
+      <c r="AK302" s="23"/>
+      <c r="AL302" s="23"/>
+      <c r="AM302" s="23"/>
+      <c r="AN302" s="23"/>
+      <c r="AO302" s="23"/>
+      <c r="AP302" s="23"/>
+      <c r="AQ302" s="23"/>
+      <c r="AR302" s="23"/>
+      <c r="AS302" s="23"/>
+      <c r="AT302" s="23"/>
+      <c r="AU302" s="23"/>
+      <c r="AV302" s="23"/>
+      <c r="AW302" s="23"/>
+      <c r="AX302" s="23"/>
+      <c r="AY302" s="23"/>
+      <c r="AZ302" s="23"/>
+      <c r="BA302" s="23"/>
+      <c r="BB302" s="23"/>
+      <c r="BC302" s="23"/>
+      <c r="BD302" s="23"/>
+      <c r="BE302" s="23"/>
+      <c r="BF302" s="23"/>
+      <c r="BG302" s="23"/>
+      <c r="BH302" s="23"/>
+      <c r="BI302" s="23"/>
+      <c r="BJ302" s="23"/>
+      <c r="BK302" s="23"/>
+      <c r="BL302" s="23"/>
+      <c r="BM302" s="23"/>
+      <c r="BN302" s="23"/>
+      <c r="BO302" s="23"/>
+    </row>
+    <row r="303" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A303" s="110">
+        <v>138</v>
+      </c>
+      <c r="B303" s="86"/>
+      <c r="C303" s="135" t="s">
+        <v>105</v>
+      </c>
+      <c r="D303" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E303" s="87">
+        <v>650</v>
+      </c>
+      <c r="F303" s="88">
+        <v>800</v>
+      </c>
+      <c r="G303" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H303" s="128"/>
+      <c r="I303" s="128"/>
+      <c r="J303" s="128"/>
+      <c r="K303" s="128"/>
+      <c r="L303" s="128"/>
+      <c r="M303" s="128"/>
+      <c r="N303" s="128"/>
+      <c r="O303" s="128"/>
+      <c r="P303" s="128"/>
+      <c r="Q303" s="128"/>
+      <c r="R303" s="128"/>
+      <c r="S303" s="128"/>
+      <c r="T303" s="128"/>
+      <c r="U303" s="128"/>
+      <c r="V303" s="128"/>
+      <c r="W303" s="128"/>
+      <c r="X303" s="128"/>
+      <c r="Y303" s="128"/>
+      <c r="Z303" s="128"/>
+      <c r="AA303" s="128"/>
+      <c r="AB303" s="128"/>
+      <c r="AC303" s="128"/>
+      <c r="AD303" s="128"/>
+      <c r="AE303" s="128"/>
+      <c r="AF303" s="128"/>
+      <c r="AG303" s="128"/>
+      <c r="AH303" s="128"/>
+      <c r="AI303" s="128"/>
+      <c r="AJ303" s="128"/>
+      <c r="AK303" s="128"/>
+      <c r="AL303" s="128"/>
+      <c r="AM303" s="128"/>
+      <c r="AN303" s="128"/>
+      <c r="AO303" s="128"/>
+      <c r="AP303" s="128"/>
+      <c r="AQ303" s="128"/>
+      <c r="AR303" s="128"/>
+      <c r="AS303" s="128"/>
+      <c r="AT303" s="128"/>
+      <c r="AU303" s="128"/>
+      <c r="AV303" s="128"/>
+      <c r="AW303" s="128"/>
+      <c r="AX303" s="128"/>
+      <c r="AY303" s="128"/>
+      <c r="AZ303" s="128"/>
+      <c r="BA303" s="128"/>
+      <c r="BB303" s="128"/>
+      <c r="BC303" s="128"/>
+      <c r="BD303" s="128"/>
+      <c r="BE303" s="128"/>
+      <c r="BF303" s="128"/>
+      <c r="BG303" s="128"/>
+      <c r="BH303" s="128"/>
+      <c r="BI303" s="128"/>
+      <c r="BJ303" s="128"/>
+      <c r="BK303" s="128"/>
+      <c r="BL303" s="128"/>
+      <c r="BM303" s="128"/>
+      <c r="BN303" s="128"/>
+      <c r="BO303" s="128"/>
+    </row>
+    <row r="304" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A304" s="111"/>
+      <c r="B304" s="86"/>
+      <c r="C304" s="135"/>
+      <c r="D304" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E304" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F304" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G304" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H304" s="23"/>
+      <c r="I304" s="23"/>
+      <c r="J304" s="23"/>
+      <c r="K304" s="23"/>
+      <c r="L304" s="23"/>
+      <c r="M304" s="23"/>
+      <c r="N304" s="23"/>
+      <c r="O304" s="23"/>
+      <c r="P304" s="23"/>
+      <c r="Q304" s="23"/>
+      <c r="R304" s="23"/>
+      <c r="S304" s="23"/>
+      <c r="T304" s="23"/>
+      <c r="U304" s="23"/>
+      <c r="V304" s="23"/>
+      <c r="W304" s="23"/>
+      <c r="X304" s="23"/>
+      <c r="Y304" s="23"/>
+      <c r="Z304" s="23"/>
+      <c r="AA304" s="23"/>
+      <c r="AB304" s="23"/>
+      <c r="AC304" s="23"/>
+      <c r="AD304" s="23"/>
+      <c r="AE304" s="23"/>
+      <c r="AF304" s="23"/>
+      <c r="AG304" s="23"/>
+      <c r="AH304" s="23"/>
+      <c r="AI304" s="23"/>
+      <c r="AJ304" s="23"/>
+      <c r="AK304" s="23"/>
+      <c r="AL304" s="23"/>
+      <c r="AM304" s="23"/>
+      <c r="AN304" s="23"/>
+      <c r="AO304" s="23"/>
+      <c r="AP304" s="23"/>
+      <c r="AQ304" s="23"/>
+      <c r="AR304" s="23"/>
+      <c r="AS304" s="23"/>
+      <c r="AT304" s="23"/>
+      <c r="AU304" s="23"/>
+      <c r="AV304" s="23"/>
+      <c r="AW304" s="23"/>
+      <c r="AX304" s="23"/>
+      <c r="AY304" s="23"/>
+      <c r="AZ304" s="23"/>
+      <c r="BA304" s="23"/>
+      <c r="BB304" s="23"/>
+      <c r="BC304" s="23"/>
+      <c r="BD304" s="23"/>
+      <c r="BE304" s="23"/>
+      <c r="BF304" s="23"/>
+      <c r="BG304" s="23"/>
+      <c r="BH304" s="23"/>
+      <c r="BI304" s="23"/>
+      <c r="BJ304" s="23"/>
+      <c r="BK304" s="23"/>
+      <c r="BL304" s="23"/>
+      <c r="BM304" s="23"/>
+      <c r="BN304" s="23"/>
+      <c r="BO304" s="23"/>
+    </row>
+    <row r="305" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A305" s="161">
+        <v>139</v>
+      </c>
+      <c r="B305" s="162"/>
+      <c r="C305" s="127" t="s">
+        <v>106</v>
+      </c>
+      <c r="D305" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E305" s="44">
+        <v>650</v>
+      </c>
+      <c r="F305" s="47">
+        <v>800</v>
+      </c>
+      <c r="G305" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H305" s="128"/>
+      <c r="I305" s="128"/>
+      <c r="J305" s="128"/>
+      <c r="K305" s="128"/>
+      <c r="L305" s="128"/>
+      <c r="M305" s="128"/>
+      <c r="N305" s="128"/>
+      <c r="O305" s="128"/>
+      <c r="P305" s="128"/>
+      <c r="Q305" s="128"/>
+      <c r="R305" s="128"/>
+      <c r="S305" s="128"/>
+      <c r="T305" s="128"/>
+      <c r="U305" s="128"/>
+      <c r="V305" s="128"/>
+      <c r="W305" s="128"/>
+      <c r="X305" s="128"/>
+      <c r="Y305" s="128"/>
+      <c r="Z305" s="128"/>
+      <c r="AA305" s="128"/>
+      <c r="AB305" s="128"/>
+      <c r="AC305" s="128"/>
+      <c r="AD305" s="128"/>
+      <c r="AE305" s="128"/>
+      <c r="AF305" s="128"/>
+      <c r="AG305" s="128"/>
+      <c r="AH305" s="128"/>
+      <c r="AI305" s="128"/>
+      <c r="AJ305" s="128"/>
+      <c r="AK305" s="128"/>
+      <c r="AL305" s="128"/>
+      <c r="AM305" s="128"/>
+      <c r="AN305" s="128"/>
+      <c r="AO305" s="128"/>
+      <c r="AP305" s="128"/>
+      <c r="AQ305" s="128"/>
+      <c r="AR305" s="128"/>
+      <c r="AS305" s="128"/>
+      <c r="AT305" s="128"/>
+      <c r="AU305" s="128"/>
+      <c r="AV305" s="128"/>
+      <c r="AW305" s="128"/>
+      <c r="AX305" s="128"/>
+      <c r="AY305" s="128"/>
+      <c r="AZ305" s="128"/>
+      <c r="BA305" s="128"/>
+      <c r="BB305" s="128"/>
+      <c r="BC305" s="128"/>
+      <c r="BD305" s="128"/>
+      <c r="BE305" s="128"/>
+      <c r="BF305" s="128"/>
+      <c r="BG305" s="128"/>
+      <c r="BH305" s="128"/>
+      <c r="BI305" s="128"/>
+      <c r="BJ305" s="128"/>
+      <c r="BK305" s="128"/>
+      <c r="BL305" s="128"/>
+      <c r="BM305" s="128"/>
+      <c r="BN305" s="128"/>
+      <c r="BO305" s="128"/>
+    </row>
+    <row r="306" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A306" s="164"/>
+      <c r="B306" s="162"/>
+      <c r="C306" s="127"/>
+      <c r="D306" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E306" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F306" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G306" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H306" s="23"/>
+      <c r="I306" s="23"/>
+      <c r="J306" s="23"/>
+      <c r="K306" s="23"/>
+      <c r="L306" s="23"/>
+      <c r="M306" s="23"/>
+      <c r="N306" s="23"/>
+      <c r="O306" s="23"/>
+      <c r="P306" s="23"/>
+      <c r="Q306" s="23"/>
+      <c r="R306" s="23"/>
+      <c r="S306" s="23"/>
+      <c r="T306" s="23"/>
+      <c r="U306" s="23"/>
+      <c r="V306" s="23"/>
+      <c r="W306" s="23"/>
+      <c r="X306" s="23"/>
+      <c r="Y306" s="23"/>
+      <c r="Z306" s="23"/>
+      <c r="AA306" s="23"/>
+      <c r="AB306" s="23"/>
+      <c r="AC306" s="23"/>
+      <c r="AD306" s="23"/>
+      <c r="AE306" s="23"/>
+      <c r="AF306" s="23"/>
+      <c r="AG306" s="23"/>
+      <c r="AH306" s="23"/>
+      <c r="AI306" s="23"/>
+      <c r="AJ306" s="23"/>
+      <c r="AK306" s="23"/>
+      <c r="AL306" s="23"/>
+      <c r="AM306" s="23"/>
+      <c r="AN306" s="23"/>
+      <c r="AO306" s="23"/>
+      <c r="AP306" s="23"/>
+      <c r="AQ306" s="23"/>
+      <c r="AR306" s="23"/>
+      <c r="AS306" s="23"/>
+      <c r="AT306" s="23"/>
+      <c r="AU306" s="23"/>
+      <c r="AV306" s="23"/>
+      <c r="AW306" s="23"/>
+      <c r="AX306" s="23"/>
+      <c r="AY306" s="23"/>
+      <c r="AZ306" s="23"/>
+      <c r="BA306" s="23"/>
+      <c r="BB306" s="23"/>
+      <c r="BC306" s="23"/>
+      <c r="BD306" s="23"/>
+      <c r="BE306" s="23"/>
+      <c r="BF306" s="23"/>
+      <c r="BG306" s="23"/>
+      <c r="BH306" s="23"/>
+      <c r="BI306" s="23"/>
+      <c r="BJ306" s="23"/>
+      <c r="BK306" s="23"/>
+      <c r="BL306" s="23"/>
+      <c r="BM306" s="23"/>
+      <c r="BN306" s="23"/>
+      <c r="BO306" s="23"/>
+    </row>
+    <row r="307" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A307" s="110">
+        <v>140</v>
+      </c>
+      <c r="B307" s="86"/>
+      <c r="C307" s="135" t="s">
+        <v>107</v>
+      </c>
+      <c r="D307" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E307" s="87">
+        <v>650</v>
+      </c>
+      <c r="F307" s="88">
+        <v>800</v>
+      </c>
+      <c r="G307" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H307" s="128"/>
+      <c r="I307" s="128"/>
+      <c r="J307" s="128"/>
+      <c r="K307" s="128"/>
+      <c r="L307" s="128"/>
+      <c r="M307" s="128"/>
+      <c r="N307" s="128"/>
+      <c r="O307" s="128"/>
+      <c r="P307" s="128"/>
+      <c r="Q307" s="128"/>
+      <c r="R307" s="128"/>
+      <c r="S307" s="128"/>
+      <c r="T307" s="128"/>
+      <c r="U307" s="128"/>
+      <c r="V307" s="128"/>
+      <c r="W307" s="128"/>
+      <c r="X307" s="128"/>
+      <c r="Y307" s="128"/>
+      <c r="Z307" s="128"/>
+      <c r="AA307" s="128"/>
+      <c r="AB307" s="128"/>
+      <c r="AC307" s="128"/>
+      <c r="AD307" s="128"/>
+      <c r="AE307" s="128"/>
+      <c r="AF307" s="128"/>
+      <c r="AG307" s="128"/>
+      <c r="AH307" s="128"/>
+      <c r="AI307" s="128"/>
+      <c r="AJ307" s="128"/>
+      <c r="AK307" s="128"/>
+      <c r="AL307" s="128"/>
+      <c r="AM307" s="128"/>
+      <c r="AN307" s="128"/>
+      <c r="AO307" s="128"/>
+      <c r="AP307" s="128"/>
+      <c r="AQ307" s="128"/>
+      <c r="AR307" s="128"/>
+      <c r="AS307" s="128"/>
+      <c r="AT307" s="128"/>
+      <c r="AU307" s="128"/>
+      <c r="AV307" s="128"/>
+      <c r="AW307" s="128"/>
+      <c r="AX307" s="128"/>
+      <c r="AY307" s="128"/>
+      <c r="AZ307" s="128"/>
+      <c r="BA307" s="128"/>
+      <c r="BB307" s="128"/>
+      <c r="BC307" s="128"/>
+      <c r="BD307" s="128"/>
+      <c r="BE307" s="128"/>
+      <c r="BF307" s="128"/>
+      <c r="BG307" s="128"/>
+      <c r="BH307" s="128"/>
+      <c r="BI307" s="128"/>
+      <c r="BJ307" s="128"/>
+      <c r="BK307" s="128"/>
+      <c r="BL307" s="128"/>
+      <c r="BM307" s="128"/>
+      <c r="BN307" s="128"/>
+      <c r="BO307" s="128"/>
+    </row>
+    <row r="308" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A308" s="111"/>
+      <c r="B308" s="86"/>
+      <c r="C308" s="135"/>
+      <c r="D308" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E308" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F308" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G308" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H308" s="23"/>
+      <c r="I308" s="23"/>
+      <c r="J308" s="23"/>
+      <c r="K308" s="23"/>
+      <c r="L308" s="23"/>
+      <c r="M308" s="23"/>
+      <c r="N308" s="23"/>
+      <c r="O308" s="23"/>
+      <c r="P308" s="23"/>
+      <c r="Q308" s="23"/>
+      <c r="R308" s="23"/>
+      <c r="S308" s="23"/>
+      <c r="T308" s="23"/>
+      <c r="U308" s="23"/>
+      <c r="V308" s="23"/>
+      <c r="W308" s="23"/>
+      <c r="X308" s="23"/>
+      <c r="Y308" s="23"/>
+      <c r="Z308" s="23"/>
+      <c r="AA308" s="23"/>
+      <c r="AB308" s="23"/>
+      <c r="AC308" s="23"/>
+      <c r="AD308" s="23"/>
+      <c r="AE308" s="23"/>
+      <c r="AF308" s="23"/>
+      <c r="AG308" s="23"/>
+      <c r="AH308" s="23"/>
+      <c r="AI308" s="23"/>
+      <c r="AJ308" s="23"/>
+      <c r="AK308" s="23"/>
+      <c r="AL308" s="23"/>
+      <c r="AM308" s="23"/>
+      <c r="AN308" s="23"/>
+      <c r="AO308" s="23"/>
+      <c r="AP308" s="23"/>
+      <c r="AQ308" s="23"/>
+      <c r="AR308" s="23"/>
+      <c r="AS308" s="23"/>
+      <c r="AT308" s="23"/>
+      <c r="AU308" s="23"/>
+      <c r="AV308" s="23"/>
+      <c r="AW308" s="23"/>
+      <c r="AX308" s="23"/>
+      <c r="AY308" s="23"/>
+      <c r="AZ308" s="23"/>
+      <c r="BA308" s="23"/>
+      <c r="BB308" s="23"/>
+      <c r="BC308" s="23"/>
+      <c r="BD308" s="23"/>
+      <c r="BE308" s="23"/>
+      <c r="BF308" s="23"/>
+      <c r="BG308" s="23"/>
+      <c r="BH308" s="23"/>
+      <c r="BI308" s="23"/>
+      <c r="BJ308" s="23"/>
+      <c r="BK308" s="23"/>
+      <c r="BL308" s="23"/>
+      <c r="BM308" s="23"/>
+      <c r="BN308" s="23"/>
+      <c r="BO308" s="23"/>
+    </row>
+    <row r="309" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A309" s="161">
+        <v>141</v>
+      </c>
+      <c r="B309" s="162"/>
+      <c r="C309" s="127" t="s">
+        <v>108</v>
+      </c>
+      <c r="D309" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E309" s="44">
+        <v>650</v>
+      </c>
+      <c r="F309" s="47">
+        <v>800</v>
+      </c>
+      <c r="G309" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H309" s="128"/>
+      <c r="I309" s="128"/>
+      <c r="J309" s="128"/>
+      <c r="K309" s="128"/>
+      <c r="L309" s="128"/>
+      <c r="M309" s="128"/>
+      <c r="N309" s="128"/>
+      <c r="O309" s="128"/>
+      <c r="P309" s="128"/>
+      <c r="Q309" s="128"/>
+      <c r="R309" s="128"/>
+      <c r="S309" s="128"/>
+      <c r="T309" s="128"/>
+      <c r="U309" s="128"/>
+      <c r="V309" s="128"/>
+      <c r="W309" s="128"/>
+      <c r="X309" s="128"/>
+      <c r="Y309" s="128"/>
+      <c r="Z309" s="128"/>
+      <c r="AA309" s="128"/>
+      <c r="AB309" s="128"/>
+      <c r="AC309" s="128"/>
+      <c r="AD309" s="128"/>
+      <c r="AE309" s="128"/>
+      <c r="AF309" s="128"/>
+      <c r="AG309" s="128"/>
+      <c r="AH309" s="128"/>
+      <c r="AI309" s="128"/>
+      <c r="AJ309" s="128"/>
+      <c r="AK309" s="128"/>
+      <c r="AL309" s="128"/>
+      <c r="AM309" s="128"/>
+      <c r="AN309" s="128"/>
+      <c r="AO309" s="128"/>
+      <c r="AP309" s="128"/>
+      <c r="AQ309" s="128"/>
+      <c r="AR309" s="128"/>
+      <c r="AS309" s="128"/>
+      <c r="AT309" s="128"/>
+      <c r="AU309" s="128"/>
+      <c r="AV309" s="128"/>
+      <c r="AW309" s="128"/>
+      <c r="AX309" s="128"/>
+      <c r="AY309" s="128"/>
+      <c r="AZ309" s="128"/>
+      <c r="BA309" s="128"/>
+      <c r="BB309" s="128"/>
+      <c r="BC309" s="128"/>
+      <c r="BD309" s="128"/>
+      <c r="BE309" s="128"/>
+      <c r="BF309" s="128"/>
+      <c r="BG309" s="128"/>
+      <c r="BH309" s="128"/>
+      <c r="BI309" s="128"/>
+      <c r="BJ309" s="128"/>
+      <c r="BK309" s="128"/>
+      <c r="BL309" s="128"/>
+      <c r="BM309" s="128"/>
+      <c r="BN309" s="128"/>
+      <c r="BO309" s="128"/>
+    </row>
+    <row r="310" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A310" s="164"/>
+      <c r="B310" s="162"/>
+      <c r="C310" s="127"/>
+      <c r="D310" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E310" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F310" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G310" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H310" s="23"/>
+      <c r="I310" s="23"/>
+      <c r="J310" s="23"/>
+      <c r="K310" s="23"/>
+      <c r="L310" s="23"/>
+      <c r="M310" s="23"/>
+      <c r="N310" s="23"/>
+      <c r="O310" s="23"/>
+      <c r="P310" s="23"/>
+      <c r="Q310" s="23"/>
+      <c r="R310" s="23"/>
+      <c r="S310" s="23"/>
+      <c r="T310" s="23"/>
+      <c r="U310" s="23"/>
+      <c r="V310" s="23"/>
+      <c r="W310" s="23"/>
+      <c r="X310" s="23"/>
+      <c r="Y310" s="23"/>
+      <c r="Z310" s="23"/>
+      <c r="AA310" s="23"/>
+      <c r="AB310" s="23"/>
+      <c r="AC310" s="23"/>
+      <c r="AD310" s="23"/>
+      <c r="AE310" s="23"/>
+      <c r="AF310" s="23"/>
+      <c r="AG310" s="23"/>
+      <c r="AH310" s="23"/>
+      <c r="AI310" s="23"/>
+      <c r="AJ310" s="23"/>
+      <c r="AK310" s="23"/>
+      <c r="AL310" s="23"/>
+      <c r="AM310" s="23"/>
+      <c r="AN310" s="23"/>
+      <c r="AO310" s="23"/>
+      <c r="AP310" s="23"/>
+      <c r="AQ310" s="23"/>
+      <c r="AR310" s="23"/>
+      <c r="AS310" s="23"/>
+      <c r="AT310" s="23"/>
+      <c r="AU310" s="23"/>
+      <c r="AV310" s="23"/>
+      <c r="AW310" s="23"/>
+      <c r="AX310" s="23"/>
+      <c r="AY310" s="23"/>
+      <c r="AZ310" s="23"/>
+      <c r="BA310" s="23"/>
+      <c r="BB310" s="23"/>
+      <c r="BC310" s="23"/>
+      <c r="BD310" s="23"/>
+      <c r="BE310" s="23"/>
+      <c r="BF310" s="23"/>
+      <c r="BG310" s="23"/>
+      <c r="BH310" s="23"/>
+      <c r="BI310" s="23"/>
+      <c r="BJ310" s="23"/>
+      <c r="BK310" s="23"/>
+      <c r="BL310" s="23"/>
+      <c r="BM310" s="23"/>
+      <c r="BN310" s="23"/>
+      <c r="BO310" s="23"/>
+    </row>
+    <row r="311" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A311" s="110">
+        <v>142</v>
+      </c>
+      <c r="B311" s="86"/>
+      <c r="C311" s="135" t="s">
+        <v>109</v>
+      </c>
+      <c r="D311" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E311" s="87">
+        <v>650</v>
+      </c>
+      <c r="F311" s="88">
+        <v>800</v>
+      </c>
+      <c r="G311" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H311" s="128"/>
+      <c r="I311" s="128"/>
+      <c r="J311" s="128"/>
+      <c r="K311" s="128"/>
+      <c r="L311" s="128"/>
+      <c r="M311" s="128"/>
+      <c r="N311" s="128"/>
+      <c r="O311" s="128"/>
+      <c r="P311" s="128"/>
+      <c r="Q311" s="128"/>
+      <c r="R311" s="128"/>
+      <c r="S311" s="128"/>
+      <c r="T311" s="128"/>
+      <c r="U311" s="128"/>
+      <c r="V311" s="128"/>
+      <c r="W311" s="128"/>
+      <c r="X311" s="128"/>
+      <c r="Y311" s="128"/>
+      <c r="Z311" s="128"/>
+      <c r="AA311" s="128"/>
+      <c r="AB311" s="128"/>
+      <c r="AC311" s="128"/>
+      <c r="AD311" s="128"/>
+      <c r="AE311" s="128"/>
+      <c r="AF311" s="128"/>
+      <c r="AG311" s="128"/>
+      <c r="AH311" s="128"/>
+      <c r="AI311" s="128"/>
+      <c r="AJ311" s="128"/>
+      <c r="AK311" s="128"/>
+      <c r="AL311" s="128"/>
+      <c r="AM311" s="128"/>
+      <c r="AN311" s="128"/>
+      <c r="AO311" s="128"/>
+      <c r="AP311" s="128"/>
+      <c r="AQ311" s="128"/>
+      <c r="AR311" s="128"/>
+      <c r="AS311" s="128"/>
+      <c r="AT311" s="128"/>
+      <c r="AU311" s="128"/>
+      <c r="AV311" s="128"/>
+      <c r="AW311" s="128"/>
+      <c r="AX311" s="128"/>
+      <c r="AY311" s="128"/>
+      <c r="AZ311" s="128"/>
+      <c r="BA311" s="128"/>
+      <c r="BB311" s="128"/>
+      <c r="BC311" s="128"/>
+      <c r="BD311" s="128"/>
+      <c r="BE311" s="128"/>
+      <c r="BF311" s="128"/>
+      <c r="BG311" s="128"/>
+      <c r="BH311" s="128"/>
+      <c r="BI311" s="128"/>
+      <c r="BJ311" s="128"/>
+      <c r="BK311" s="128"/>
+      <c r="BL311" s="128"/>
+      <c r="BM311" s="128"/>
+      <c r="BN311" s="128"/>
+      <c r="BO311" s="128"/>
+    </row>
+    <row r="312" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A312" s="111"/>
+      <c r="B312" s="86"/>
+      <c r="C312" s="135"/>
+      <c r="D312" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E312" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F312" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G312" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H312" s="23"/>
+      <c r="I312" s="23"/>
+      <c r="J312" s="23"/>
+      <c r="K312" s="23"/>
+      <c r="L312" s="23"/>
+      <c r="M312" s="23"/>
+      <c r="N312" s="23"/>
+      <c r="O312" s="23"/>
+      <c r="P312" s="23"/>
+      <c r="Q312" s="23"/>
+      <c r="R312" s="23"/>
+      <c r="S312" s="23"/>
+      <c r="T312" s="23"/>
+      <c r="U312" s="23"/>
+      <c r="V312" s="23"/>
+      <c r="W312" s="23"/>
+      <c r="X312" s="23"/>
+      <c r="Y312" s="23"/>
+      <c r="Z312" s="23"/>
+      <c r="AA312" s="23"/>
+      <c r="AB312" s="23"/>
+      <c r="AC312" s="23"/>
+      <c r="AD312" s="23"/>
+      <c r="AE312" s="23"/>
+      <c r="AF312" s="23"/>
+      <c r="AG312" s="23"/>
+      <c r="AH312" s="23"/>
+      <c r="AI312" s="23"/>
+      <c r="AJ312" s="23"/>
+      <c r="AK312" s="23"/>
+      <c r="AL312" s="23"/>
+      <c r="AM312" s="23"/>
+      <c r="AN312" s="23"/>
+      <c r="AO312" s="23"/>
+      <c r="AP312" s="23"/>
+      <c r="AQ312" s="23"/>
+      <c r="AR312" s="23"/>
+      <c r="AS312" s="23"/>
+      <c r="AT312" s="23"/>
+      <c r="AU312" s="23"/>
+      <c r="AV312" s="23"/>
+      <c r="AW312" s="23"/>
+      <c r="AX312" s="23"/>
+      <c r="AY312" s="23"/>
+      <c r="AZ312" s="23"/>
+      <c r="BA312" s="23"/>
+      <c r="BB312" s="23"/>
+      <c r="BC312" s="23"/>
+      <c r="BD312" s="23"/>
+      <c r="BE312" s="23"/>
+      <c r="BF312" s="23"/>
+      <c r="BG312" s="23"/>
+      <c r="BH312" s="23"/>
+      <c r="BI312" s="23"/>
+      <c r="BJ312" s="23"/>
+      <c r="BK312" s="23"/>
+      <c r="BL312" s="23"/>
+      <c r="BM312" s="23"/>
+      <c r="BN312" s="23"/>
+      <c r="BO312" s="23"/>
+    </row>
+    <row r="313" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A313" s="161">
+        <v>143</v>
+      </c>
+      <c r="B313" s="162"/>
+      <c r="C313" s="127" t="s">
+        <v>110</v>
+      </c>
+      <c r="D313" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E313" s="44">
+        <v>650</v>
+      </c>
+      <c r="F313" s="47">
+        <v>800</v>
+      </c>
+      <c r="G313" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H313" s="128"/>
+      <c r="I313" s="128"/>
+      <c r="J313" s="128"/>
+      <c r="K313" s="128"/>
+      <c r="L313" s="128"/>
+      <c r="M313" s="128"/>
+      <c r="N313" s="128"/>
+      <c r="O313" s="128"/>
+      <c r="P313" s="128"/>
+      <c r="Q313" s="128"/>
+      <c r="R313" s="128"/>
+      <c r="S313" s="128"/>
+      <c r="T313" s="128"/>
+      <c r="U313" s="128"/>
+      <c r="V313" s="128"/>
+      <c r="W313" s="128"/>
+      <c r="X313" s="128"/>
+      <c r="Y313" s="128"/>
+      <c r="Z313" s="128"/>
+      <c r="AA313" s="128"/>
+      <c r="AB313" s="128"/>
+      <c r="AC313" s="128"/>
+      <c r="AD313" s="128"/>
+      <c r="AE313" s="128"/>
+      <c r="AF313" s="128"/>
+      <c r="AG313" s="128"/>
+      <c r="AH313" s="128"/>
+      <c r="AI313" s="128"/>
+      <c r="AJ313" s="128"/>
+      <c r="AK313" s="128"/>
+      <c r="AL313" s="128"/>
+      <c r="AM313" s="128"/>
+      <c r="AN313" s="128"/>
+      <c r="AO313" s="128"/>
+      <c r="AP313" s="128"/>
+      <c r="AQ313" s="128"/>
+      <c r="AR313" s="128"/>
+      <c r="AS313" s="128"/>
+      <c r="AT313" s="128"/>
+      <c r="AU313" s="128"/>
+      <c r="AV313" s="128"/>
+      <c r="AW313" s="128"/>
+      <c r="AX313" s="128"/>
+      <c r="AY313" s="128"/>
+      <c r="AZ313" s="128"/>
+      <c r="BA313" s="128"/>
+      <c r="BB313" s="128"/>
+      <c r="BC313" s="128"/>
+      <c r="BD313" s="128"/>
+      <c r="BE313" s="128"/>
+      <c r="BF313" s="128"/>
+      <c r="BG313" s="128"/>
+      <c r="BH313" s="128"/>
+      <c r="BI313" s="128"/>
+      <c r="BJ313" s="128"/>
+      <c r="BK313" s="128"/>
+      <c r="BL313" s="128"/>
+      <c r="BM313" s="128"/>
+      <c r="BN313" s="128"/>
+      <c r="BO313" s="128"/>
+    </row>
+    <row r="314" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A314" s="164"/>
+      <c r="B314" s="162"/>
+      <c r="C314" s="127"/>
+      <c r="D314" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E314" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F314" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G314" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H314" s="23"/>
+      <c r="I314" s="23"/>
+      <c r="J314" s="23"/>
+      <c r="K314" s="23"/>
+      <c r="L314" s="23"/>
+      <c r="M314" s="23"/>
+      <c r="N314" s="23"/>
+      <c r="O314" s="23"/>
+      <c r="P314" s="23"/>
+      <c r="Q314" s="23"/>
+      <c r="R314" s="23"/>
+      <c r="S314" s="23"/>
+      <c r="T314" s="23"/>
+      <c r="U314" s="23"/>
+      <c r="V314" s="23"/>
+      <c r="W314" s="23"/>
+      <c r="X314" s="23"/>
+      <c r="Y314" s="23"/>
+      <c r="Z314" s="23"/>
+      <c r="AA314" s="23"/>
+      <c r="AB314" s="23"/>
+      <c r="AC314" s="23"/>
+      <c r="AD314" s="23"/>
+      <c r="AE314" s="23"/>
+      <c r="AF314" s="23"/>
+      <c r="AG314" s="23"/>
+      <c r="AH314" s="23"/>
+      <c r="AI314" s="23"/>
+      <c r="AJ314" s="23"/>
+      <c r="AK314" s="23"/>
+      <c r="AL314" s="23"/>
+      <c r="AM314" s="23"/>
+      <c r="AN314" s="23"/>
+      <c r="AO314" s="23"/>
+      <c r="AP314" s="23"/>
+      <c r="AQ314" s="23"/>
+      <c r="AR314" s="23"/>
+      <c r="AS314" s="23"/>
+      <c r="AT314" s="23"/>
+      <c r="AU314" s="23"/>
+      <c r="AV314" s="23"/>
+      <c r="AW314" s="23"/>
+      <c r="AX314" s="23"/>
+      <c r="AY314" s="23"/>
+      <c r="AZ314" s="23"/>
+      <c r="BA314" s="23"/>
+      <c r="BB314" s="23"/>
+      <c r="BC314" s="23"/>
+      <c r="BD314" s="23"/>
+      <c r="BE314" s="23"/>
+      <c r="BF314" s="23"/>
+      <c r="BG314" s="23"/>
+      <c r="BH314" s="23"/>
+      <c r="BI314" s="23"/>
+      <c r="BJ314" s="23"/>
+      <c r="BK314" s="23"/>
+      <c r="BL314" s="23"/>
+      <c r="BM314" s="23"/>
+      <c r="BN314" s="23"/>
+      <c r="BO314" s="23"/>
+    </row>
+    <row r="315" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A315" s="110">
+        <v>144</v>
+      </c>
+      <c r="B315" s="86"/>
+      <c r="C315" s="135" t="s">
+        <v>111</v>
+      </c>
+      <c r="D315" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E315" s="87">
+        <v>650</v>
+      </c>
+      <c r="F315" s="88">
+        <v>800</v>
+      </c>
+      <c r="G315" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H315" s="128"/>
+      <c r="I315" s="128"/>
+      <c r="J315" s="128"/>
+      <c r="K315" s="128"/>
+      <c r="L315" s="128"/>
+      <c r="M315" s="128"/>
+      <c r="N315" s="128"/>
+      <c r="O315" s="128"/>
+      <c r="P315" s="128"/>
+      <c r="Q315" s="128"/>
+      <c r="R315" s="128"/>
+      <c r="S315" s="128"/>
+      <c r="T315" s="128"/>
+      <c r="U315" s="128"/>
+      <c r="V315" s="128"/>
+      <c r="W315" s="128"/>
+      <c r="X315" s="128"/>
+      <c r="Y315" s="128"/>
+      <c r="Z315" s="128"/>
+      <c r="AA315" s="128"/>
+      <c r="AB315" s="128"/>
+      <c r="AC315" s="128"/>
+      <c r="AD315" s="128"/>
+      <c r="AE315" s="128"/>
+      <c r="AF315" s="128"/>
+      <c r="AG315" s="128"/>
+      <c r="AH315" s="128"/>
+      <c r="AI315" s="128"/>
+      <c r="AJ315" s="128"/>
+      <c r="AK315" s="128"/>
+      <c r="AL315" s="128"/>
+      <c r="AM315" s="128"/>
+      <c r="AN315" s="128"/>
+      <c r="AO315" s="128"/>
+      <c r="AP315" s="128"/>
+      <c r="AQ315" s="128"/>
+      <c r="AR315" s="128"/>
+      <c r="AS315" s="128"/>
+      <c r="AT315" s="128"/>
+      <c r="AU315" s="128"/>
+      <c r="AV315" s="128"/>
+      <c r="AW315" s="128"/>
+      <c r="AX315" s="128"/>
+      <c r="AY315" s="128"/>
+      <c r="AZ315" s="128"/>
+      <c r="BA315" s="128"/>
+      <c r="BB315" s="128"/>
+      <c r="BC315" s="128"/>
+      <c r="BD315" s="128"/>
+      <c r="BE315" s="128"/>
+      <c r="BF315" s="128"/>
+      <c r="BG315" s="128"/>
+      <c r="BH315" s="128"/>
+      <c r="BI315" s="128"/>
+      <c r="BJ315" s="128"/>
+      <c r="BK315" s="128"/>
+      <c r="BL315" s="128"/>
+      <c r="BM315" s="128"/>
+      <c r="BN315" s="128"/>
+      <c r="BO315" s="128"/>
+    </row>
+    <row r="316" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A316" s="111"/>
+      <c r="B316" s="86"/>
+      <c r="C316" s="135"/>
+      <c r="D316" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E316" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F316" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G316" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H316" s="23"/>
+      <c r="I316" s="23"/>
+      <c r="J316" s="23"/>
+      <c r="K316" s="23"/>
+      <c r="L316" s="23"/>
+      <c r="M316" s="23"/>
+      <c r="N316" s="23"/>
+      <c r="O316" s="23"/>
+      <c r="P316" s="23"/>
+      <c r="Q316" s="23"/>
+      <c r="R316" s="23"/>
+      <c r="S316" s="23"/>
+      <c r="T316" s="23"/>
+      <c r="U316" s="23"/>
+      <c r="V316" s="23"/>
+      <c r="W316" s="23"/>
+      <c r="X316" s="23"/>
+      <c r="Y316" s="23"/>
+      <c r="Z316" s="23"/>
+      <c r="AA316" s="23"/>
+      <c r="AB316" s="23"/>
+      <c r="AC316" s="23"/>
+      <c r="AD316" s="23"/>
+      <c r="AE316" s="23"/>
+      <c r="AF316" s="23"/>
+      <c r="AG316" s="23"/>
+      <c r="AH316" s="23"/>
+      <c r="AI316" s="23"/>
+      <c r="AJ316" s="23"/>
+      <c r="AK316" s="23"/>
+      <c r="AL316" s="23"/>
+      <c r="AM316" s="23"/>
+      <c r="AN316" s="23"/>
+      <c r="AO316" s="23"/>
+      <c r="AP316" s="23"/>
+      <c r="AQ316" s="23"/>
+      <c r="AR316" s="23"/>
+      <c r="AS316" s="23"/>
+      <c r="AT316" s="23"/>
+      <c r="AU316" s="23"/>
+      <c r="AV316" s="23"/>
+      <c r="AW316" s="23"/>
+      <c r="AX316" s="23"/>
+      <c r="AY316" s="23"/>
+      <c r="AZ316" s="23"/>
+      <c r="BA316" s="23"/>
+      <c r="BB316" s="23"/>
+      <c r="BC316" s="23"/>
+      <c r="BD316" s="23"/>
+      <c r="BE316" s="23"/>
+      <c r="BF316" s="23"/>
+      <c r="BG316" s="23"/>
+      <c r="BH316" s="23"/>
+      <c r="BI316" s="23"/>
+      <c r="BJ316" s="23"/>
+      <c r="BK316" s="23"/>
+      <c r="BL316" s="23"/>
+      <c r="BM316" s="23"/>
+      <c r="BN316" s="23"/>
+      <c r="BO316" s="23"/>
+    </row>
+    <row r="317" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A317" s="161">
+        <v>145</v>
+      </c>
+      <c r="B317" s="162"/>
+      <c r="C317" s="127" t="s">
+        <v>112</v>
+      </c>
+      <c r="D317" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E317" s="44">
+        <v>650</v>
+      </c>
+      <c r="F317" s="47">
+        <v>800</v>
+      </c>
+      <c r="G317" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H317" s="128"/>
+      <c r="I317" s="128"/>
+      <c r="J317" s="128"/>
+      <c r="K317" s="128"/>
+      <c r="L317" s="128"/>
+      <c r="M317" s="128"/>
+      <c r="N317" s="128"/>
+      <c r="O317" s="128"/>
+      <c r="P317" s="128"/>
+      <c r="Q317" s="128"/>
+      <c r="R317" s="128"/>
+      <c r="S317" s="128"/>
+      <c r="T317" s="128"/>
+      <c r="U317" s="128"/>
+      <c r="V317" s="128"/>
+      <c r="W317" s="128"/>
+      <c r="X317" s="128"/>
+      <c r="Y317" s="128"/>
+      <c r="Z317" s="128"/>
+      <c r="AA317" s="128"/>
+      <c r="AB317" s="128"/>
+      <c r="AC317" s="128"/>
+      <c r="AD317" s="128"/>
+      <c r="AE317" s="128"/>
+      <c r="AF317" s="128"/>
+      <c r="AG317" s="128"/>
+      <c r="AH317" s="128"/>
+      <c r="AI317" s="128"/>
+      <c r="AJ317" s="128"/>
+      <c r="AK317" s="128"/>
+      <c r="AL317" s="128"/>
+      <c r="AM317" s="128"/>
+      <c r="AN317" s="128"/>
+      <c r="AO317" s="128"/>
+      <c r="AP317" s="128"/>
+      <c r="AQ317" s="128"/>
+      <c r="AR317" s="128"/>
+      <c r="AS317" s="128"/>
+      <c r="AT317" s="128"/>
+      <c r="AU317" s="128"/>
+      <c r="AV317" s="128"/>
+      <c r="AW317" s="128"/>
+      <c r="AX317" s="128"/>
+      <c r="AY317" s="128"/>
+      <c r="AZ317" s="128"/>
+      <c r="BA317" s="128"/>
+      <c r="BB317" s="128"/>
+      <c r="BC317" s="128"/>
+      <c r="BD317" s="128"/>
+      <c r="BE317" s="128"/>
+      <c r="BF317" s="128"/>
+      <c r="BG317" s="128"/>
+      <c r="BH317" s="128"/>
+      <c r="BI317" s="128"/>
+      <c r="BJ317" s="128"/>
+      <c r="BK317" s="128"/>
+      <c r="BL317" s="128"/>
+      <c r="BM317" s="128"/>
+      <c r="BN317" s="128"/>
+      <c r="BO317" s="128"/>
+    </row>
+    <row r="318" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A318" s="164"/>
+      <c r="B318" s="162"/>
+      <c r="C318" s="127"/>
+      <c r="D318" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E318" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F318" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G318" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H318" s="23"/>
+      <c r="I318" s="23"/>
+      <c r="J318" s="23"/>
+      <c r="K318" s="23"/>
+      <c r="L318" s="23"/>
+      <c r="M318" s="23"/>
+      <c r="N318" s="23"/>
+      <c r="O318" s="23"/>
+      <c r="P318" s="23"/>
+      <c r="Q318" s="23"/>
+      <c r="R318" s="23"/>
+      <c r="S318" s="23"/>
+      <c r="T318" s="23"/>
+      <c r="U318" s="23"/>
+      <c r="V318" s="23"/>
+      <c r="W318" s="23"/>
+      <c r="X318" s="23"/>
+      <c r="Y318" s="23"/>
+      <c r="Z318" s="23"/>
+      <c r="AA318" s="23"/>
+      <c r="AB318" s="23"/>
+      <c r="AC318" s="23"/>
+      <c r="AD318" s="23"/>
+      <c r="AE318" s="23"/>
+      <c r="AF318" s="23"/>
+      <c r="AG318" s="23"/>
+      <c r="AH318" s="23"/>
+      <c r="AI318" s="23"/>
+      <c r="AJ318" s="23"/>
+      <c r="AK318" s="23"/>
+      <c r="AL318" s="23"/>
+      <c r="AM318" s="23"/>
+      <c r="AN318" s="23"/>
+      <c r="AO318" s="23"/>
+      <c r="AP318" s="23"/>
+      <c r="AQ318" s="23"/>
+      <c r="AR318" s="23"/>
+      <c r="AS318" s="23"/>
+      <c r="AT318" s="23"/>
+      <c r="AU318" s="23"/>
+      <c r="AV318" s="23"/>
+      <c r="AW318" s="23"/>
+      <c r="AX318" s="23"/>
+      <c r="AY318" s="23"/>
+      <c r="AZ318" s="23"/>
+      <c r="BA318" s="23"/>
+      <c r="BB318" s="23"/>
+      <c r="BC318" s="23"/>
+      <c r="BD318" s="23"/>
+      <c r="BE318" s="23"/>
+      <c r="BF318" s="23"/>
+      <c r="BG318" s="23"/>
+      <c r="BH318" s="23"/>
+      <c r="BI318" s="23"/>
+      <c r="BJ318" s="23"/>
+      <c r="BK318" s="23"/>
+      <c r="BL318" s="23"/>
+      <c r="BM318" s="23"/>
+      <c r="BN318" s="23"/>
+      <c r="BO318" s="23"/>
+    </row>
+    <row r="319" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A319" s="110">
+        <v>146</v>
+      </c>
+      <c r="B319" s="86"/>
+      <c r="C319" s="135" t="s">
+        <v>113</v>
+      </c>
+      <c r="D319" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E319" s="87">
+        <v>650</v>
+      </c>
+      <c r="F319" s="88">
+        <v>800</v>
+      </c>
+      <c r="G319" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H319" s="128"/>
+      <c r="I319" s="128"/>
+      <c r="J319" s="128"/>
+      <c r="K319" s="128"/>
+      <c r="L319" s="128"/>
+      <c r="M319" s="128"/>
+      <c r="N319" s="128"/>
+      <c r="O319" s="128"/>
+      <c r="P319" s="128"/>
+      <c r="Q319" s="128"/>
+      <c r="R319" s="128"/>
+      <c r="S319" s="128"/>
+      <c r="T319" s="128"/>
+      <c r="U319" s="128"/>
+      <c r="V319" s="128"/>
+      <c r="W319" s="128"/>
+      <c r="X319" s="128"/>
+      <c r="Y319" s="128"/>
+      <c r="Z319" s="128"/>
+      <c r="AA319" s="128"/>
+      <c r="AB319" s="128"/>
+      <c r="AC319" s="128"/>
+      <c r="AD319" s="128"/>
+      <c r="AE319" s="128"/>
+      <c r="AF319" s="128"/>
+      <c r="AG319" s="128"/>
+      <c r="AH319" s="128"/>
+      <c r="AI319" s="128"/>
+      <c r="AJ319" s="128"/>
+      <c r="AK319" s="128"/>
+      <c r="AL319" s="128"/>
+      <c r="AM319" s="128"/>
+      <c r="AN319" s="128"/>
+      <c r="AO319" s="128"/>
+      <c r="AP319" s="128"/>
+      <c r="AQ319" s="128"/>
+      <c r="AR319" s="128"/>
+      <c r="AS319" s="128"/>
+      <c r="AT319" s="128"/>
+      <c r="AU319" s="128"/>
+      <c r="AV319" s="128"/>
+      <c r="AW319" s="128"/>
+      <c r="AX319" s="128"/>
+      <c r="AY319" s="128"/>
+      <c r="AZ319" s="128"/>
+      <c r="BA319" s="128"/>
+      <c r="BB319" s="128"/>
+      <c r="BC319" s="128"/>
+      <c r="BD319" s="128"/>
+      <c r="BE319" s="128"/>
+      <c r="BF319" s="128"/>
+      <c r="BG319" s="128"/>
+      <c r="BH319" s="128"/>
+      <c r="BI319" s="128"/>
+      <c r="BJ319" s="128"/>
+      <c r="BK319" s="128"/>
+      <c r="BL319" s="128"/>
+      <c r="BM319" s="128"/>
+      <c r="BN319" s="128"/>
+      <c r="BO319" s="128"/>
+    </row>
+    <row r="320" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A320" s="111"/>
+      <c r="B320" s="86"/>
+      <c r="C320" s="135"/>
+      <c r="D320" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E320" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F320" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G320" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H320" s="23"/>
+      <c r="I320" s="23"/>
+      <c r="J320" s="23"/>
+      <c r="K320" s="23"/>
+      <c r="L320" s="23"/>
+      <c r="M320" s="23"/>
+      <c r="N320" s="23"/>
+      <c r="O320" s="23"/>
+      <c r="P320" s="23"/>
+      <c r="Q320" s="23"/>
+      <c r="R320" s="23"/>
+      <c r="S320" s="23"/>
+      <c r="T320" s="23"/>
+      <c r="U320" s="23"/>
+      <c r="V320" s="23"/>
+      <c r="W320" s="23"/>
+      <c r="X320" s="23"/>
+      <c r="Y320" s="23"/>
+      <c r="Z320" s="23"/>
+      <c r="AA320" s="23"/>
+      <c r="AB320" s="23"/>
+      <c r="AC320" s="23"/>
+      <c r="AD320" s="23"/>
+      <c r="AE320" s="23"/>
+      <c r="AF320" s="23"/>
+      <c r="AG320" s="23"/>
+      <c r="AH320" s="23"/>
+      <c r="AI320" s="23"/>
+      <c r="AJ320" s="23"/>
+      <c r="AK320" s="23"/>
+      <c r="AL320" s="23"/>
+      <c r="AM320" s="23"/>
+      <c r="AN320" s="23"/>
+      <c r="AO320" s="23"/>
+      <c r="AP320" s="23"/>
+      <c r="AQ320" s="23"/>
+      <c r="AR320" s="23"/>
+      <c r="AS320" s="23"/>
+      <c r="AT320" s="23"/>
+      <c r="AU320" s="23"/>
+      <c r="AV320" s="23"/>
+      <c r="AW320" s="23"/>
+      <c r="AX320" s="23"/>
+      <c r="AY320" s="23"/>
+      <c r="AZ320" s="23"/>
+      <c r="BA320" s="23"/>
+      <c r="BB320" s="23"/>
+      <c r="BC320" s="23"/>
+      <c r="BD320" s="23"/>
+      <c r="BE320" s="23"/>
+      <c r="BF320" s="23"/>
+      <c r="BG320" s="23"/>
+      <c r="BH320" s="23"/>
+      <c r="BI320" s="23"/>
+      <c r="BJ320" s="23"/>
+      <c r="BK320" s="23"/>
+      <c r="BL320" s="23"/>
+      <c r="BM320" s="23"/>
+      <c r="BN320" s="23"/>
+      <c r="BO320" s="23"/>
+    </row>
+    <row r="321" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A321" s="161">
+        <v>147</v>
+      </c>
+      <c r="B321" s="162"/>
+      <c r="C321" s="116" t="s">
+        <v>114</v>
+      </c>
+      <c r="D321" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E321" s="44">
+        <v>650</v>
+      </c>
+      <c r="F321" s="47">
+        <v>800</v>
+      </c>
+      <c r="G321" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H321" s="128"/>
+      <c r="I321" s="128"/>
+      <c r="J321" s="128"/>
+      <c r="K321" s="128"/>
+      <c r="L321" s="128"/>
+      <c r="M321" s="128"/>
+      <c r="N321" s="128"/>
+      <c r="O321" s="128"/>
+      <c r="P321" s="128"/>
+      <c r="Q321" s="128"/>
+      <c r="R321" s="128"/>
+      <c r="S321" s="128"/>
+      <c r="T321" s="128"/>
+      <c r="U321" s="128"/>
+      <c r="V321" s="128"/>
+      <c r="W321" s="128"/>
+      <c r="X321" s="128"/>
+      <c r="Y321" s="128"/>
+      <c r="Z321" s="128"/>
+      <c r="AA321" s="128"/>
+      <c r="AB321" s="128"/>
+      <c r="AC321" s="128"/>
+      <c r="AD321" s="128"/>
+      <c r="AE321" s="128"/>
+      <c r="AF321" s="128"/>
+      <c r="AG321" s="128"/>
+      <c r="AH321" s="128"/>
+      <c r="AI321" s="128"/>
+      <c r="AJ321" s="128"/>
+      <c r="AK321" s="128"/>
+      <c r="AL321" s="128"/>
+      <c r="AM321" s="128"/>
+      <c r="AN321" s="128"/>
+      <c r="AO321" s="128"/>
+      <c r="AP321" s="128"/>
+      <c r="AQ321" s="128"/>
+      <c r="AR321" s="128"/>
+      <c r="AS321" s="128"/>
+      <c r="AT321" s="128"/>
+      <c r="AU321" s="128"/>
+      <c r="AV321" s="128"/>
+      <c r="AW321" s="128"/>
+      <c r="AX321" s="128"/>
+      <c r="AY321" s="128"/>
+      <c r="AZ321" s="128"/>
+      <c r="BA321" s="128"/>
+      <c r="BB321" s="128"/>
+      <c r="BC321" s="128"/>
+      <c r="BD321" s="128"/>
+      <c r="BE321" s="128"/>
+      <c r="BF321" s="128"/>
+      <c r="BG321" s="128"/>
+      <c r="BH321" s="128"/>
+      <c r="BI321" s="128"/>
+      <c r="BJ321" s="128"/>
+      <c r="BK321" s="128"/>
+      <c r="BL321" s="128"/>
+      <c r="BM321" s="128"/>
+      <c r="BN321" s="128"/>
+      <c r="BO321" s="128"/>
+    </row>
+    <row r="322" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A322" s="164"/>
+      <c r="B322" s="162"/>
+      <c r="C322" s="116"/>
+      <c r="D322" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E322" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F322" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G322" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H322" s="23"/>
+      <c r="I322" s="23"/>
+      <c r="J322" s="23"/>
+      <c r="K322" s="23"/>
+      <c r="L322" s="23"/>
+      <c r="M322" s="23"/>
+      <c r="N322" s="23"/>
+      <c r="O322" s="23"/>
+      <c r="P322" s="23"/>
+      <c r="Q322" s="23"/>
+      <c r="R322" s="23"/>
+      <c r="S322" s="23"/>
+      <c r="T322" s="23"/>
+      <c r="U322" s="23"/>
+      <c r="V322" s="23"/>
+      <c r="W322" s="23"/>
+      <c r="X322" s="23"/>
+      <c r="Y322" s="23"/>
+      <c r="Z322" s="23"/>
+      <c r="AA322" s="23"/>
+      <c r="AB322" s="23"/>
+      <c r="AC322" s="23"/>
+      <c r="AD322" s="23"/>
+      <c r="AE322" s="23"/>
+      <c r="AF322" s="23"/>
+      <c r="AG322" s="23"/>
+      <c r="AH322" s="23"/>
+      <c r="AI322" s="23"/>
+      <c r="AJ322" s="23"/>
+      <c r="AK322" s="23"/>
+      <c r="AL322" s="23"/>
+      <c r="AM322" s="23"/>
+      <c r="AN322" s="23"/>
+      <c r="AO322" s="23"/>
+      <c r="AP322" s="23"/>
+      <c r="AQ322" s="23"/>
+      <c r="AR322" s="23"/>
+      <c r="AS322" s="23"/>
+      <c r="AT322" s="23"/>
+      <c r="AU322" s="23"/>
+      <c r="AV322" s="23"/>
+      <c r="AW322" s="23"/>
+      <c r="AX322" s="23"/>
+      <c r="AY322" s="23"/>
+      <c r="AZ322" s="23"/>
+      <c r="BA322" s="23"/>
+      <c r="BB322" s="23"/>
+      <c r="BC322" s="23"/>
+      <c r="BD322" s="23"/>
+      <c r="BE322" s="23"/>
+      <c r="BF322" s="23"/>
+      <c r="BG322" s="23"/>
+      <c r="BH322" s="23"/>
+      <c r="BI322" s="23"/>
+      <c r="BJ322" s="23"/>
+      <c r="BK322" s="23"/>
+      <c r="BL322" s="23"/>
+      <c r="BM322" s="23"/>
+      <c r="BN322" s="23"/>
+      <c r="BO322" s="23"/>
+    </row>
+    <row r="323" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A323" s="110">
+        <v>148</v>
+      </c>
+      <c r="B323" s="86"/>
+      <c r="C323" s="117" t="s">
+        <v>115</v>
+      </c>
+      <c r="D323" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E323" s="87">
+        <v>650</v>
+      </c>
+      <c r="F323" s="88">
+        <v>800</v>
+      </c>
+      <c r="G323" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H323" s="128"/>
+      <c r="I323" s="128"/>
+      <c r="J323" s="128"/>
+      <c r="K323" s="128"/>
+      <c r="L323" s="128"/>
+      <c r="M323" s="128"/>
+      <c r="N323" s="128"/>
+      <c r="O323" s="128"/>
+      <c r="P323" s="128"/>
+      <c r="Q323" s="128"/>
+      <c r="R323" s="128"/>
+      <c r="S323" s="128"/>
+      <c r="T323" s="128"/>
+      <c r="U323" s="128"/>
+      <c r="V323" s="128"/>
+      <c r="W323" s="128"/>
+      <c r="X323" s="128"/>
+      <c r="Y323" s="128"/>
+      <c r="Z323" s="128"/>
+      <c r="AA323" s="128"/>
+      <c r="AB323" s="128"/>
+      <c r="AC323" s="128"/>
+      <c r="AD323" s="128"/>
+      <c r="AE323" s="128"/>
+      <c r="AF323" s="128"/>
+      <c r="AG323" s="128"/>
+      <c r="AH323" s="128"/>
+      <c r="AI323" s="128"/>
+      <c r="AJ323" s="128"/>
+      <c r="AK323" s="128"/>
+      <c r="AL323" s="128"/>
+      <c r="AM323" s="128"/>
+      <c r="AN323" s="128"/>
+      <c r="AO323" s="128"/>
+      <c r="AP323" s="128"/>
+      <c r="AQ323" s="128"/>
+      <c r="AR323" s="128"/>
+      <c r="AS323" s="128"/>
+      <c r="AT323" s="128"/>
+      <c r="AU323" s="128"/>
+      <c r="AV323" s="128"/>
+      <c r="AW323" s="128"/>
+      <c r="AX323" s="128"/>
+      <c r="AY323" s="128"/>
+      <c r="AZ323" s="128"/>
+      <c r="BA323" s="128"/>
+      <c r="BB323" s="128"/>
+      <c r="BC323" s="128"/>
+      <c r="BD323" s="128"/>
+      <c r="BE323" s="128"/>
+      <c r="BF323" s="128"/>
+      <c r="BG323" s="128"/>
+      <c r="BH323" s="128"/>
+      <c r="BI323" s="128"/>
+      <c r="BJ323" s="128"/>
+      <c r="BK323" s="128"/>
+      <c r="BL323" s="128"/>
+      <c r="BM323" s="128"/>
+      <c r="BN323" s="128"/>
+      <c r="BO323" s="128"/>
+    </row>
+    <row r="324" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A324" s="111"/>
+      <c r="B324" s="86"/>
+      <c r="C324" s="117"/>
+      <c r="D324" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E324" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F324" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G324" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H324" s="23"/>
+      <c r="I324" s="23"/>
+      <c r="J324" s="23"/>
+      <c r="K324" s="23"/>
+      <c r="L324" s="23"/>
+      <c r="M324" s="23"/>
+      <c r="N324" s="23"/>
+      <c r="O324" s="23"/>
+      <c r="P324" s="23"/>
+      <c r="Q324" s="23"/>
+      <c r="R324" s="23"/>
+      <c r="S324" s="23"/>
+      <c r="T324" s="23"/>
+      <c r="U324" s="23"/>
+      <c r="V324" s="23"/>
+      <c r="W324" s="23"/>
+      <c r="X324" s="23"/>
+      <c r="Y324" s="23"/>
+      <c r="Z324" s="23"/>
+      <c r="AA324" s="23"/>
+      <c r="AB324" s="23"/>
+      <c r="AC324" s="23"/>
+      <c r="AD324" s="23"/>
+      <c r="AE324" s="23"/>
+      <c r="AF324" s="23"/>
+      <c r="AG324" s="23"/>
+      <c r="AH324" s="23"/>
+      <c r="AI324" s="23"/>
+      <c r="AJ324" s="23"/>
+      <c r="AK324" s="23"/>
+      <c r="AL324" s="23"/>
+      <c r="AM324" s="23"/>
+      <c r="AN324" s="23"/>
+      <c r="AO324" s="23"/>
+      <c r="AP324" s="23"/>
+      <c r="AQ324" s="23"/>
+      <c r="AR324" s="23"/>
+      <c r="AS324" s="23"/>
+      <c r="AT324" s="23"/>
+      <c r="AU324" s="23"/>
+      <c r="AV324" s="23"/>
+      <c r="AW324" s="23"/>
+      <c r="AX324" s="23"/>
+      <c r="AY324" s="23"/>
+      <c r="AZ324" s="23"/>
+      <c r="BA324" s="23"/>
+      <c r="BB324" s="23"/>
+      <c r="BC324" s="23"/>
+      <c r="BD324" s="23"/>
+      <c r="BE324" s="23"/>
+      <c r="BF324" s="23"/>
+      <c r="BG324" s="23"/>
+      <c r="BH324" s="23"/>
+      <c r="BI324" s="23"/>
+      <c r="BJ324" s="23"/>
+      <c r="BK324" s="23"/>
+      <c r="BL324" s="23"/>
+      <c r="BM324" s="23"/>
+      <c r="BN324" s="23"/>
+      <c r="BO324" s="23"/>
+    </row>
+    <row r="325" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A325" s="161">
+        <v>149</v>
+      </c>
+      <c r="B325" s="162"/>
+      <c r="C325" s="116" t="s">
+        <v>116</v>
+      </c>
+      <c r="D325" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E325" s="44">
+        <v>650</v>
+      </c>
+      <c r="F325" s="47">
+        <v>800</v>
+      </c>
+      <c r="G325" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H325" s="128"/>
+      <c r="I325" s="128"/>
+      <c r="J325" s="128"/>
+      <c r="K325" s="128"/>
+      <c r="L325" s="128"/>
+      <c r="M325" s="128"/>
+      <c r="N325" s="128"/>
+      <c r="O325" s="128"/>
+      <c r="P325" s="128"/>
+      <c r="Q325" s="128"/>
+      <c r="R325" s="128"/>
+      <c r="S325" s="128"/>
+      <c r="T325" s="128"/>
+      <c r="U325" s="128"/>
+      <c r="V325" s="128"/>
+      <c r="W325" s="128"/>
+      <c r="X325" s="128"/>
+      <c r="Y325" s="128"/>
+      <c r="Z325" s="128"/>
+      <c r="AA325" s="128"/>
+      <c r="AB325" s="128"/>
+      <c r="AC325" s="128"/>
+      <c r="AD325" s="128"/>
+      <c r="AE325" s="128"/>
+      <c r="AF325" s="128"/>
+      <c r="AG325" s="128"/>
+      <c r="AH325" s="128"/>
+      <c r="AI325" s="128"/>
+      <c r="AJ325" s="128"/>
+      <c r="AK325" s="128"/>
+      <c r="AL325" s="128"/>
+      <c r="AM325" s="128"/>
+      <c r="AN325" s="128"/>
+      <c r="AO325" s="128"/>
+      <c r="AP325" s="128"/>
+      <c r="AQ325" s="128"/>
+      <c r="AR325" s="128"/>
+      <c r="AS325" s="128"/>
+      <c r="AT325" s="128"/>
+      <c r="AU325" s="128"/>
+      <c r="AV325" s="128"/>
+      <c r="AW325" s="128"/>
+      <c r="AX325" s="128"/>
+      <c r="AY325" s="128"/>
+      <c r="AZ325" s="128"/>
+      <c r="BA325" s="128"/>
+      <c r="BB325" s="128"/>
+      <c r="BC325" s="128"/>
+      <c r="BD325" s="128"/>
+      <c r="BE325" s="128"/>
+      <c r="BF325" s="128"/>
+      <c r="BG325" s="128"/>
+      <c r="BH325" s="128"/>
+      <c r="BI325" s="128"/>
+      <c r="BJ325" s="128"/>
+      <c r="BK325" s="128"/>
+      <c r="BL325" s="128"/>
+      <c r="BM325" s="128"/>
+      <c r="BN325" s="128"/>
+      <c r="BO325" s="128"/>
+    </row>
+    <row r="326" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A326" s="164"/>
+      <c r="B326" s="162"/>
+      <c r="C326" s="116"/>
+      <c r="D326" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E326" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F326" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G326" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H326" s="23"/>
+      <c r="I326" s="23"/>
+      <c r="J326" s="23"/>
+      <c r="K326" s="23"/>
+      <c r="L326" s="23"/>
+      <c r="M326" s="23"/>
+      <c r="N326" s="23"/>
+      <c r="O326" s="23"/>
+      <c r="P326" s="23"/>
+      <c r="Q326" s="23"/>
+      <c r="R326" s="23"/>
+      <c r="S326" s="23"/>
+      <c r="T326" s="23"/>
+      <c r="U326" s="23"/>
+      <c r="V326" s="23"/>
+      <c r="W326" s="23"/>
+      <c r="X326" s="23"/>
+      <c r="Y326" s="23"/>
+      <c r="Z326" s="23"/>
+      <c r="AA326" s="23"/>
+      <c r="AB326" s="23"/>
+      <c r="AC326" s="23"/>
+      <c r="AD326" s="23"/>
+      <c r="AE326" s="23"/>
+      <c r="AF326" s="23"/>
+      <c r="AG326" s="23"/>
+      <c r="AH326" s="23"/>
+      <c r="AI326" s="23"/>
+      <c r="AJ326" s="23"/>
+      <c r="AK326" s="23"/>
+      <c r="AL326" s="23"/>
+      <c r="AM326" s="23"/>
+      <c r="AN326" s="23"/>
+      <c r="AO326" s="23"/>
+      <c r="AP326" s="23"/>
+      <c r="AQ326" s="23"/>
+      <c r="AR326" s="23"/>
+      <c r="AS326" s="23"/>
+      <c r="AT326" s="23"/>
+      <c r="AU326" s="23"/>
+      <c r="AV326" s="23"/>
+      <c r="AW326" s="23"/>
+      <c r="AX326" s="23"/>
+      <c r="AY326" s="23"/>
+      <c r="AZ326" s="23"/>
+      <c r="BA326" s="23"/>
+      <c r="BB326" s="23"/>
+      <c r="BC326" s="23"/>
+      <c r="BD326" s="23"/>
+      <c r="BE326" s="23"/>
+      <c r="BF326" s="23"/>
+      <c r="BG326" s="23"/>
+      <c r="BH326" s="23"/>
+      <c r="BI326" s="23"/>
+      <c r="BJ326" s="23"/>
+      <c r="BK326" s="23"/>
+      <c r="BL326" s="23"/>
+      <c r="BM326" s="23"/>
+      <c r="BN326" s="23"/>
+      <c r="BO326" s="23"/>
+    </row>
+    <row r="327" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A327" s="110">
+        <v>150</v>
+      </c>
+      <c r="B327" s="86"/>
+      <c r="C327" s="117" t="s">
+        <v>117</v>
+      </c>
+      <c r="D327" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E327" s="87">
+        <v>650</v>
+      </c>
+      <c r="F327" s="88">
+        <v>800</v>
+      </c>
+      <c r="G327" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H327" s="128"/>
+      <c r="I327" s="128"/>
+      <c r="J327" s="128"/>
+      <c r="K327" s="128"/>
+      <c r="L327" s="128"/>
+      <c r="M327" s="128"/>
+      <c r="N327" s="128"/>
+      <c r="O327" s="128"/>
+      <c r="P327" s="128"/>
+      <c r="Q327" s="128"/>
+      <c r="R327" s="128"/>
+      <c r="S327" s="128"/>
+      <c r="T327" s="128"/>
+      <c r="U327" s="128"/>
+      <c r="V327" s="128"/>
+      <c r="W327" s="128"/>
+      <c r="X327" s="128"/>
+      <c r="Y327" s="128"/>
+      <c r="Z327" s="128"/>
+      <c r="AA327" s="128"/>
+      <c r="AB327" s="128"/>
+      <c r="AC327" s="128"/>
+      <c r="AD327" s="128"/>
+      <c r="AE327" s="128"/>
+      <c r="AF327" s="128"/>
+      <c r="AG327" s="128"/>
+      <c r="AH327" s="128"/>
+      <c r="AI327" s="128"/>
+      <c r="AJ327" s="128"/>
+      <c r="AK327" s="128"/>
+      <c r="AL327" s="128"/>
+      <c r="AM327" s="128"/>
+      <c r="AN327" s="128"/>
+      <c r="AO327" s="128"/>
+      <c r="AP327" s="128"/>
+      <c r="AQ327" s="128"/>
+      <c r="AR327" s="128"/>
+      <c r="AS327" s="128"/>
+      <c r="AT327" s="128"/>
+      <c r="AU327" s="128"/>
+      <c r="AV327" s="128"/>
+      <c r="AW327" s="128"/>
+      <c r="AX327" s="128"/>
+      <c r="AY327" s="128"/>
+      <c r="AZ327" s="128"/>
+      <c r="BA327" s="128"/>
+      <c r="BB327" s="128"/>
+      <c r="BC327" s="128"/>
+      <c r="BD327" s="128"/>
+      <c r="BE327" s="128"/>
+      <c r="BF327" s="128"/>
+      <c r="BG327" s="128"/>
+      <c r="BH327" s="128"/>
+      <c r="BI327" s="128"/>
+      <c r="BJ327" s="128"/>
+      <c r="BK327" s="128"/>
+      <c r="BL327" s="128"/>
+      <c r="BM327" s="128"/>
+      <c r="BN327" s="128"/>
+      <c r="BO327" s="128"/>
+    </row>
+    <row r="328" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A328" s="111"/>
+      <c r="B328" s="86"/>
+      <c r="C328" s="117"/>
+      <c r="D328" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E328" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F328" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G328" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H328" s="23"/>
+      <c r="I328" s="23"/>
+      <c r="J328" s="23"/>
+      <c r="K328" s="23"/>
+      <c r="L328" s="23"/>
+      <c r="M328" s="23"/>
+      <c r="N328" s="23"/>
+      <c r="O328" s="23"/>
+      <c r="P328" s="23"/>
+      <c r="Q328" s="23"/>
+      <c r="R328" s="23"/>
+      <c r="S328" s="23"/>
+      <c r="T328" s="23"/>
+      <c r="U328" s="23"/>
+      <c r="V328" s="23"/>
+      <c r="W328" s="23"/>
+      <c r="X328" s="23"/>
+      <c r="Y328" s="23"/>
+      <c r="Z328" s="23"/>
+      <c r="AA328" s="23"/>
+      <c r="AB328" s="23"/>
+      <c r="AC328" s="23"/>
+      <c r="AD328" s="23"/>
+      <c r="AE328" s="23"/>
+      <c r="AF328" s="23"/>
+      <c r="AG328" s="23"/>
+      <c r="AH328" s="23"/>
+      <c r="AI328" s="23"/>
+      <c r="AJ328" s="23"/>
+      <c r="AK328" s="23"/>
+      <c r="AL328" s="23"/>
+      <c r="AM328" s="23"/>
+      <c r="AN328" s="23"/>
+      <c r="AO328" s="23"/>
+      <c r="AP328" s="23"/>
+      <c r="AQ328" s="23"/>
+      <c r="AR328" s="23"/>
+      <c r="AS328" s="23"/>
+      <c r="AT328" s="23"/>
+      <c r="AU328" s="23"/>
+      <c r="AV328" s="23"/>
+      <c r="AW328" s="23"/>
+      <c r="AX328" s="23"/>
+      <c r="AY328" s="23"/>
+      <c r="AZ328" s="23"/>
+      <c r="BA328" s="23"/>
+      <c r="BB328" s="23"/>
+      <c r="BC328" s="23"/>
+      <c r="BD328" s="23"/>
+      <c r="BE328" s="23"/>
+      <c r="BF328" s="23"/>
+      <c r="BG328" s="23"/>
+      <c r="BH328" s="23"/>
+      <c r="BI328" s="23"/>
+      <c r="BJ328" s="23"/>
+      <c r="BK328" s="23"/>
+      <c r="BL328" s="23"/>
+      <c r="BM328" s="23"/>
+      <c r="BN328" s="23"/>
+      <c r="BO328" s="23"/>
+    </row>
+    <row r="329" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A329" s="161">
+        <v>151</v>
+      </c>
+      <c r="B329" s="162"/>
+      <c r="C329" s="116" t="s">
+        <v>118</v>
+      </c>
+      <c r="D329" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E329" s="44">
+        <v>650</v>
+      </c>
+      <c r="F329" s="47">
+        <v>800</v>
+      </c>
+      <c r="G329" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H329" s="128"/>
+      <c r="I329" s="128"/>
+      <c r="J329" s="128"/>
+      <c r="K329" s="128"/>
+      <c r="L329" s="128"/>
+      <c r="M329" s="128"/>
+      <c r="N329" s="128"/>
+      <c r="O329" s="128"/>
+      <c r="P329" s="128"/>
+      <c r="Q329" s="128"/>
+      <c r="R329" s="128"/>
+      <c r="S329" s="128"/>
+      <c r="T329" s="128"/>
+      <c r="U329" s="128"/>
+      <c r="V329" s="128"/>
+      <c r="W329" s="128"/>
+      <c r="X329" s="128"/>
+      <c r="Y329" s="128"/>
+      <c r="Z329" s="128"/>
+      <c r="AA329" s="128"/>
+      <c r="AB329" s="128"/>
+      <c r="AC329" s="128"/>
+      <c r="AD329" s="128"/>
+      <c r="AE329" s="128"/>
+      <c r="AF329" s="128"/>
+      <c r="AG329" s="128"/>
+      <c r="AH329" s="128"/>
+      <c r="AI329" s="128"/>
+      <c r="AJ329" s="128"/>
+      <c r="AK329" s="128"/>
+      <c r="AL329" s="128"/>
+      <c r="AM329" s="128"/>
+      <c r="AN329" s="128"/>
+      <c r="AO329" s="128"/>
+      <c r="AP329" s="128"/>
+      <c r="AQ329" s="128"/>
+      <c r="AR329" s="128"/>
+      <c r="AS329" s="128"/>
+      <c r="AT329" s="128"/>
+      <c r="AU329" s="128"/>
+      <c r="AV329" s="128"/>
+      <c r="AW329" s="128"/>
+      <c r="AX329" s="128"/>
+      <c r="AY329" s="128"/>
+      <c r="AZ329" s="128"/>
+      <c r="BA329" s="128"/>
+      <c r="BB329" s="128"/>
+      <c r="BC329" s="128"/>
+      <c r="BD329" s="128"/>
+      <c r="BE329" s="128"/>
+      <c r="BF329" s="128"/>
+      <c r="BG329" s="128"/>
+      <c r="BH329" s="128"/>
+      <c r="BI329" s="128"/>
+      <c r="BJ329" s="128"/>
+      <c r="BK329" s="128"/>
+      <c r="BL329" s="128"/>
+      <c r="BM329" s="128"/>
+      <c r="BN329" s="128"/>
+      <c r="BO329" s="128"/>
+    </row>
+    <row r="330" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A330" s="164"/>
+      <c r="B330" s="162"/>
+      <c r="C330" s="116"/>
+      <c r="D330" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E330" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F330" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G330" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H330" s="23"/>
+      <c r="I330" s="23"/>
+      <c r="J330" s="23"/>
+      <c r="K330" s="23"/>
+      <c r="L330" s="23"/>
+      <c r="M330" s="23"/>
+      <c r="N330" s="23"/>
+      <c r="O330" s="23"/>
+      <c r="P330" s="23"/>
+      <c r="Q330" s="23"/>
+      <c r="R330" s="23"/>
+      <c r="S330" s="23"/>
+      <c r="T330" s="23"/>
+      <c r="U330" s="23"/>
+      <c r="V330" s="23"/>
+      <c r="W330" s="23"/>
+      <c r="X330" s="23"/>
+      <c r="Y330" s="23"/>
+      <c r="Z330" s="23"/>
+      <c r="AA330" s="23"/>
+      <c r="AB330" s="23"/>
+      <c r="AC330" s="23"/>
+      <c r="AD330" s="23"/>
+      <c r="AE330" s="23"/>
+      <c r="AF330" s="23"/>
+      <c r="AG330" s="23"/>
+      <c r="AH330" s="23"/>
+      <c r="AI330" s="23"/>
+      <c r="AJ330" s="23"/>
+      <c r="AK330" s="23"/>
+      <c r="AL330" s="23"/>
+      <c r="AM330" s="23"/>
+      <c r="AN330" s="23"/>
+      <c r="AO330" s="23"/>
+      <c r="AP330" s="23"/>
+      <c r="AQ330" s="23"/>
+      <c r="AR330" s="23"/>
+      <c r="AS330" s="23"/>
+      <c r="AT330" s="23"/>
+      <c r="AU330" s="23"/>
+      <c r="AV330" s="23"/>
+      <c r="AW330" s="23"/>
+      <c r="AX330" s="23"/>
+      <c r="AY330" s="23"/>
+      <c r="AZ330" s="23"/>
+      <c r="BA330" s="23"/>
+      <c r="BB330" s="23"/>
+      <c r="BC330" s="23"/>
+      <c r="BD330" s="23"/>
+      <c r="BE330" s="23"/>
+      <c r="BF330" s="23"/>
+      <c r="BG330" s="23"/>
+      <c r="BH330" s="23"/>
+      <c r="BI330" s="23"/>
+      <c r="BJ330" s="23"/>
+      <c r="BK330" s="23"/>
+      <c r="BL330" s="23"/>
+      <c r="BM330" s="23"/>
+      <c r="BN330" s="23"/>
+      <c r="BO330" s="23"/>
+    </row>
+    <row r="331" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A331" s="110">
+        <v>152</v>
+      </c>
+      <c r="B331" s="86"/>
+      <c r="C331" s="117" t="s">
+        <v>119</v>
+      </c>
+      <c r="D331" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E331" s="87">
+        <v>650</v>
+      </c>
+      <c r="F331" s="88">
+        <v>800</v>
+      </c>
+      <c r="G331" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H331" s="128"/>
+      <c r="I331" s="128"/>
+      <c r="J331" s="128"/>
+      <c r="K331" s="128"/>
+      <c r="L331" s="128"/>
+      <c r="M331" s="128"/>
+      <c r="N331" s="128"/>
+      <c r="O331" s="128"/>
+      <c r="P331" s="128"/>
+      <c r="Q331" s="128"/>
+      <c r="R331" s="128"/>
+      <c r="S331" s="128"/>
+      <c r="T331" s="128"/>
+      <c r="U331" s="128"/>
+      <c r="V331" s="128"/>
+      <c r="W331" s="128"/>
+      <c r="X331" s="128"/>
+      <c r="Y331" s="128"/>
+      <c r="Z331" s="128"/>
+      <c r="AA331" s="128"/>
+      <c r="AB331" s="128"/>
+      <c r="AC331" s="128"/>
+      <c r="AD331" s="128"/>
+      <c r="AE331" s="128"/>
+      <c r="AF331" s="128"/>
+      <c r="AG331" s="128"/>
+      <c r="AH331" s="128"/>
+      <c r="AI331" s="128"/>
+      <c r="AJ331" s="128"/>
+      <c r="AK331" s="128"/>
+      <c r="AL331" s="128"/>
+      <c r="AM331" s="128"/>
+      <c r="AN331" s="128"/>
+      <c r="AO331" s="128"/>
+      <c r="AP331" s="128"/>
+      <c r="AQ331" s="128"/>
+      <c r="AR331" s="128"/>
+      <c r="AS331" s="128"/>
+      <c r="AT331" s="128"/>
+      <c r="AU331" s="128"/>
+      <c r="AV331" s="128"/>
+      <c r="AW331" s="128"/>
+      <c r="AX331" s="128"/>
+      <c r="AY331" s="128"/>
+      <c r="AZ331" s="128"/>
+      <c r="BA331" s="128"/>
+      <c r="BB331" s="128"/>
+      <c r="BC331" s="128"/>
+      <c r="BD331" s="128"/>
+      <c r="BE331" s="128"/>
+      <c r="BF331" s="128"/>
+      <c r="BG331" s="128"/>
+      <c r="BH331" s="128"/>
+      <c r="BI331" s="128"/>
+      <c r="BJ331" s="128"/>
+      <c r="BK331" s="128"/>
+      <c r="BL331" s="128"/>
+      <c r="BM331" s="128"/>
+      <c r="BN331" s="128"/>
+      <c r="BO331" s="128"/>
+    </row>
+    <row r="332" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A332" s="111"/>
+      <c r="B332" s="86"/>
+      <c r="C332" s="117"/>
+      <c r="D332" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E332" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F332" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G332" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H332" s="23"/>
+      <c r="I332" s="23"/>
+      <c r="J332" s="23"/>
+      <c r="K332" s="23"/>
+      <c r="L332" s="23"/>
+      <c r="M332" s="23"/>
+      <c r="N332" s="23"/>
+      <c r="O332" s="23"/>
+      <c r="P332" s="23"/>
+      <c r="Q332" s="23"/>
+      <c r="R332" s="23"/>
+      <c r="S332" s="23"/>
+      <c r="T332" s="23"/>
+      <c r="U332" s="23"/>
+      <c r="V332" s="23"/>
+      <c r="W332" s="23"/>
+      <c r="X332" s="23"/>
+      <c r="Y332" s="23"/>
+      <c r="Z332" s="23"/>
+      <c r="AA332" s="23"/>
+      <c r="AB332" s="23"/>
+      <c r="AC332" s="23"/>
+      <c r="AD332" s="23"/>
+      <c r="AE332" s="23"/>
+      <c r="AF332" s="23"/>
+      <c r="AG332" s="23"/>
+      <c r="AH332" s="23"/>
+      <c r="AI332" s="23"/>
+      <c r="AJ332" s="23"/>
+      <c r="AK332" s="23"/>
+      <c r="AL332" s="23"/>
+      <c r="AM332" s="23"/>
+      <c r="AN332" s="23"/>
+      <c r="AO332" s="23"/>
+      <c r="AP332" s="23"/>
+      <c r="AQ332" s="23"/>
+      <c r="AR332" s="23"/>
+      <c r="AS332" s="23"/>
+      <c r="AT332" s="23"/>
+      <c r="AU332" s="23"/>
+      <c r="AV332" s="23"/>
+      <c r="AW332" s="23"/>
+      <c r="AX332" s="23"/>
+      <c r="AY332" s="23"/>
+      <c r="AZ332" s="23"/>
+      <c r="BA332" s="23"/>
+      <c r="BB332" s="23"/>
+      <c r="BC332" s="23"/>
+      <c r="BD332" s="23"/>
+      <c r="BE332" s="23"/>
+      <c r="BF332" s="23"/>
+      <c r="BG332" s="23"/>
+      <c r="BH332" s="23"/>
+      <c r="BI332" s="23"/>
+      <c r="BJ332" s="23"/>
+      <c r="BK332" s="23"/>
+      <c r="BL332" s="23"/>
+      <c r="BM332" s="23"/>
+      <c r="BN332" s="23"/>
+      <c r="BO332" s="23"/>
+    </row>
+    <row r="333" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A333" s="161">
+        <v>153</v>
+      </c>
+      <c r="B333" s="162"/>
+      <c r="C333" s="116" t="s">
+        <v>120</v>
+      </c>
+      <c r="D333" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E333" s="44">
+        <v>650</v>
+      </c>
+      <c r="F333" s="47">
+        <v>800</v>
+      </c>
+      <c r="G333" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H333" s="128"/>
+      <c r="I333" s="128"/>
+      <c r="J333" s="128"/>
+      <c r="K333" s="128"/>
+      <c r="L333" s="128"/>
+      <c r="M333" s="128"/>
+      <c r="N333" s="128"/>
+      <c r="O333" s="128"/>
+      <c r="P333" s="128"/>
+      <c r="Q333" s="128"/>
+      <c r="R333" s="128"/>
+      <c r="S333" s="128"/>
+      <c r="T333" s="128"/>
+      <c r="U333" s="128"/>
+      <c r="V333" s="128"/>
+      <c r="W333" s="128"/>
+      <c r="X333" s="128"/>
+      <c r="Y333" s="128"/>
+      <c r="Z333" s="128"/>
+      <c r="AA333" s="128"/>
+      <c r="AB333" s="128"/>
+      <c r="AC333" s="128"/>
+      <c r="AD333" s="128"/>
+      <c r="AE333" s="128"/>
+      <c r="AF333" s="128"/>
+      <c r="AG333" s="128"/>
+      <c r="AH333" s="128"/>
+      <c r="AI333" s="128"/>
+      <c r="AJ333" s="128"/>
+      <c r="AK333" s="128"/>
+      <c r="AL333" s="128"/>
+      <c r="AM333" s="128"/>
+      <c r="AN333" s="128"/>
+      <c r="AO333" s="128"/>
+      <c r="AP333" s="128"/>
+      <c r="AQ333" s="128"/>
+      <c r="AR333" s="128"/>
+      <c r="AS333" s="128"/>
+      <c r="AT333" s="128"/>
+      <c r="AU333" s="128"/>
+      <c r="AV333" s="128"/>
+      <c r="AW333" s="128"/>
+      <c r="AX333" s="128"/>
+      <c r="AY333" s="128"/>
+      <c r="AZ333" s="128"/>
+      <c r="BA333" s="128"/>
+      <c r="BB333" s="128"/>
+      <c r="BC333" s="128"/>
+      <c r="BD333" s="128"/>
+      <c r="BE333" s="128"/>
+      <c r="BF333" s="128"/>
+      <c r="BG333" s="128"/>
+      <c r="BH333" s="128"/>
+      <c r="BI333" s="128"/>
+      <c r="BJ333" s="128"/>
+      <c r="BK333" s="128"/>
+      <c r="BL333" s="128"/>
+      <c r="BM333" s="128"/>
+      <c r="BN333" s="128"/>
+      <c r="BO333" s="128"/>
+    </row>
+    <row r="334" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A334" s="164"/>
+      <c r="B334" s="162"/>
+      <c r="C334" s="116"/>
+      <c r="D334" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E334" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F334" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G334" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H334" s="23"/>
+      <c r="I334" s="23"/>
+      <c r="J334" s="23"/>
+      <c r="K334" s="23"/>
+      <c r="L334" s="23"/>
+      <c r="M334" s="23"/>
+      <c r="N334" s="23"/>
+      <c r="O334" s="23"/>
+      <c r="P334" s="23"/>
+      <c r="Q334" s="23"/>
+      <c r="R334" s="23"/>
+      <c r="S334" s="23"/>
+      <c r="T334" s="23"/>
+      <c r="U334" s="23"/>
+      <c r="V334" s="23"/>
+      <c r="W334" s="23"/>
+      <c r="X334" s="23"/>
+      <c r="Y334" s="23"/>
+      <c r="Z334" s="23"/>
+      <c r="AA334" s="23"/>
+      <c r="AB334" s="23"/>
+      <c r="AC334" s="23"/>
+      <c r="AD334" s="23"/>
+      <c r="AE334" s="23"/>
+      <c r="AF334" s="23"/>
+      <c r="AG334" s="23"/>
+      <c r="AH334" s="23"/>
+      <c r="AI334" s="23"/>
+      <c r="AJ334" s="23"/>
+      <c r="AK334" s="23"/>
+      <c r="AL334" s="23"/>
+      <c r="AM334" s="23"/>
+      <c r="AN334" s="23"/>
+      <c r="AO334" s="23"/>
+      <c r="AP334" s="23"/>
+      <c r="AQ334" s="23"/>
+      <c r="AR334" s="23"/>
+      <c r="AS334" s="23"/>
+      <c r="AT334" s="23"/>
+      <c r="AU334" s="23"/>
+      <c r="AV334" s="23"/>
+      <c r="AW334" s="23"/>
+      <c r="AX334" s="23"/>
+      <c r="AY334" s="23"/>
+      <c r="AZ334" s="23"/>
+      <c r="BA334" s="23"/>
+      <c r="BB334" s="23"/>
+      <c r="BC334" s="23"/>
+      <c r="BD334" s="23"/>
+      <c r="BE334" s="23"/>
+      <c r="BF334" s="23"/>
+      <c r="BG334" s="23"/>
+      <c r="BH334" s="23"/>
+      <c r="BI334" s="23"/>
+      <c r="BJ334" s="23"/>
+      <c r="BK334" s="23"/>
+      <c r="BL334" s="23"/>
+      <c r="BM334" s="23"/>
+      <c r="BN334" s="23"/>
+      <c r="BO334" s="23"/>
+    </row>
+    <row r="335" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A335" s="110">
+        <v>154</v>
+      </c>
+      <c r="B335" s="86"/>
+      <c r="C335" s="117" t="s">
+        <v>121</v>
+      </c>
+      <c r="D335" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E335" s="87">
+        <v>650</v>
+      </c>
+      <c r="F335" s="88">
+        <v>800</v>
+      </c>
+      <c r="G335" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H335" s="128"/>
+      <c r="I335" s="128"/>
+      <c r="J335" s="128"/>
+      <c r="K335" s="128"/>
+      <c r="L335" s="128"/>
+      <c r="M335" s="128"/>
+      <c r="N335" s="128"/>
+      <c r="O335" s="128"/>
+      <c r="P335" s="128"/>
+      <c r="Q335" s="128"/>
+      <c r="R335" s="128"/>
+      <c r="S335" s="128"/>
+      <c r="T335" s="128"/>
+      <c r="U335" s="128"/>
+      <c r="V335" s="128"/>
+      <c r="W335" s="128"/>
+      <c r="X335" s="128"/>
+      <c r="Y335" s="128"/>
+      <c r="Z335" s="128"/>
+      <c r="AA335" s="128"/>
+      <c r="AB335" s="128"/>
+      <c r="AC335" s="128"/>
+      <c r="AD335" s="128"/>
+      <c r="AE335" s="128"/>
+      <c r="AF335" s="128"/>
+      <c r="AG335" s="128"/>
+      <c r="AH335" s="128"/>
+      <c r="AI335" s="128"/>
+      <c r="AJ335" s="128"/>
+      <c r="AK335" s="128"/>
+      <c r="AL335" s="128"/>
+      <c r="AM335" s="128"/>
+      <c r="AN335" s="128"/>
+      <c r="AO335" s="128"/>
+      <c r="AP335" s="128"/>
+      <c r="AQ335" s="128"/>
+      <c r="AR335" s="128"/>
+      <c r="AS335" s="128"/>
+      <c r="AT335" s="128"/>
+      <c r="AU335" s="128"/>
+      <c r="AV335" s="128"/>
+      <c r="AW335" s="128"/>
+      <c r="AX335" s="128"/>
+      <c r="AY335" s="128"/>
+      <c r="AZ335" s="128"/>
+      <c r="BA335" s="128"/>
+      <c r="BB335" s="128"/>
+      <c r="BC335" s="128"/>
+      <c r="BD335" s="128"/>
+      <c r="BE335" s="128"/>
+      <c r="BF335" s="128"/>
+      <c r="BG335" s="128"/>
+      <c r="BH335" s="128"/>
+      <c r="BI335" s="128"/>
+      <c r="BJ335" s="128"/>
+      <c r="BK335" s="128"/>
+      <c r="BL335" s="128"/>
+      <c r="BM335" s="128"/>
+      <c r="BN335" s="128"/>
+      <c r="BO335" s="128"/>
+    </row>
+    <row r="336" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A336" s="111"/>
+      <c r="B336" s="86"/>
+      <c r="C336" s="117"/>
+      <c r="D336" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E336" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F336" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G336" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H336" s="23"/>
+      <c r="I336" s="23"/>
+      <c r="J336" s="23"/>
+      <c r="K336" s="23"/>
+      <c r="L336" s="23"/>
+      <c r="M336" s="23"/>
+      <c r="N336" s="23"/>
+      <c r="O336" s="23"/>
+      <c r="P336" s="23"/>
+      <c r="Q336" s="23"/>
+      <c r="R336" s="23"/>
+      <c r="S336" s="23"/>
+      <c r="T336" s="23"/>
+      <c r="U336" s="23"/>
+      <c r="V336" s="23"/>
+      <c r="W336" s="23"/>
+      <c r="X336" s="23"/>
+      <c r="Y336" s="23"/>
+      <c r="Z336" s="23"/>
+      <c r="AA336" s="23"/>
+      <c r="AB336" s="23"/>
+      <c r="AC336" s="23"/>
+      <c r="AD336" s="23"/>
+      <c r="AE336" s="23"/>
+      <c r="AF336" s="23"/>
+      <c r="AG336" s="23"/>
+      <c r="AH336" s="23"/>
+      <c r="AI336" s="23"/>
+      <c r="AJ336" s="23"/>
+      <c r="AK336" s="23"/>
+      <c r="AL336" s="23"/>
+      <c r="AM336" s="23"/>
+      <c r="AN336" s="23"/>
+      <c r="AO336" s="23"/>
+      <c r="AP336" s="23"/>
+      <c r="AQ336" s="23"/>
+      <c r="AR336" s="23"/>
+      <c r="AS336" s="23"/>
+      <c r="AT336" s="23"/>
+      <c r="AU336" s="23"/>
+      <c r="AV336" s="23"/>
+      <c r="AW336" s="23"/>
+      <c r="AX336" s="23"/>
+      <c r="AY336" s="23"/>
+      <c r="AZ336" s="23"/>
+      <c r="BA336" s="23"/>
+      <c r="BB336" s="23"/>
+      <c r="BC336" s="23"/>
+      <c r="BD336" s="23"/>
+      <c r="BE336" s="23"/>
+      <c r="BF336" s="23"/>
+      <c r="BG336" s="23"/>
+      <c r="BH336" s="23"/>
+      <c r="BI336" s="23"/>
+      <c r="BJ336" s="23"/>
+      <c r="BK336" s="23"/>
+      <c r="BL336" s="23"/>
+      <c r="BM336" s="23"/>
+      <c r="BN336" s="23"/>
+      <c r="BO336" s="23"/>
+    </row>
+    <row r="337" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A337" s="161">
         <v>155</v>
       </c>
-      <c r="E14" s="17">
-[...11 lines deleted...]
-      <c r="C15" s="60" t="s">
+      <c r="B337" s="162"/>
+      <c r="C337" s="116" t="s">
+        <v>122</v>
+      </c>
+      <c r="D337" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E337" s="44">
+        <v>650</v>
+      </c>
+      <c r="F337" s="47">
+        <v>800</v>
+      </c>
+      <c r="G337" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H337" s="128"/>
+      <c r="I337" s="128"/>
+      <c r="J337" s="128"/>
+      <c r="K337" s="128"/>
+      <c r="L337" s="128"/>
+      <c r="M337" s="128"/>
+      <c r="N337" s="128"/>
+      <c r="O337" s="128"/>
+      <c r="P337" s="128"/>
+      <c r="Q337" s="128"/>
+      <c r="R337" s="128"/>
+      <c r="S337" s="128"/>
+      <c r="T337" s="128"/>
+      <c r="U337" s="128"/>
+      <c r="V337" s="128"/>
+      <c r="W337" s="128"/>
+      <c r="X337" s="128"/>
+      <c r="Y337" s="128"/>
+      <c r="Z337" s="128"/>
+      <c r="AA337" s="128"/>
+      <c r="AB337" s="128"/>
+      <c r="AC337" s="128"/>
+      <c r="AD337" s="128"/>
+      <c r="AE337" s="128"/>
+      <c r="AF337" s="128"/>
+      <c r="AG337" s="128"/>
+      <c r="AH337" s="128"/>
+      <c r="AI337" s="128"/>
+      <c r="AJ337" s="128"/>
+      <c r="AK337" s="128"/>
+      <c r="AL337" s="128"/>
+      <c r="AM337" s="128"/>
+      <c r="AN337" s="128"/>
+      <c r="AO337" s="128"/>
+      <c r="AP337" s="128"/>
+      <c r="AQ337" s="128"/>
+      <c r="AR337" s="128"/>
+      <c r="AS337" s="128"/>
+      <c r="AT337" s="128"/>
+      <c r="AU337" s="128"/>
+      <c r="AV337" s="128"/>
+      <c r="AW337" s="128"/>
+      <c r="AX337" s="128"/>
+      <c r="AY337" s="128"/>
+      <c r="AZ337" s="128"/>
+      <c r="BA337" s="128"/>
+      <c r="BB337" s="128"/>
+      <c r="BC337" s="128"/>
+      <c r="BD337" s="128"/>
+      <c r="BE337" s="128"/>
+      <c r="BF337" s="128"/>
+      <c r="BG337" s="128"/>
+      <c r="BH337" s="128"/>
+      <c r="BI337" s="128"/>
+      <c r="BJ337" s="128"/>
+      <c r="BK337" s="128"/>
+      <c r="BL337" s="128"/>
+      <c r="BM337" s="128"/>
+      <c r="BN337" s="128"/>
+      <c r="BO337" s="128"/>
+    </row>
+    <row r="338" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A338" s="164"/>
+      <c r="B338" s="162"/>
+      <c r="C338" s="116"/>
+      <c r="D338" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E338" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F338" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G338" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H338" s="23"/>
+      <c r="I338" s="23"/>
+      <c r="J338" s="23"/>
+      <c r="K338" s="23"/>
+      <c r="L338" s="23"/>
+      <c r="M338" s="23"/>
+      <c r="N338" s="23"/>
+      <c r="O338" s="23"/>
+      <c r="P338" s="23"/>
+      <c r="Q338" s="23"/>
+      <c r="R338" s="23"/>
+      <c r="S338" s="23"/>
+      <c r="T338" s="23"/>
+      <c r="U338" s="23"/>
+      <c r="V338" s="23"/>
+      <c r="W338" s="23"/>
+      <c r="X338" s="23"/>
+      <c r="Y338" s="23"/>
+      <c r="Z338" s="23"/>
+      <c r="AA338" s="23"/>
+      <c r="AB338" s="23"/>
+      <c r="AC338" s="23"/>
+      <c r="AD338" s="23"/>
+      <c r="AE338" s="23"/>
+      <c r="AF338" s="23"/>
+      <c r="AG338" s="23"/>
+      <c r="AH338" s="23"/>
+      <c r="AI338" s="23"/>
+      <c r="AJ338" s="23"/>
+      <c r="AK338" s="23"/>
+      <c r="AL338" s="23"/>
+      <c r="AM338" s="23"/>
+      <c r="AN338" s="23"/>
+      <c r="AO338" s="23"/>
+      <c r="AP338" s="23"/>
+      <c r="AQ338" s="23"/>
+      <c r="AR338" s="23"/>
+      <c r="AS338" s="23"/>
+      <c r="AT338" s="23"/>
+      <c r="AU338" s="23"/>
+      <c r="AV338" s="23"/>
+      <c r="AW338" s="23"/>
+      <c r="AX338" s="23"/>
+      <c r="AY338" s="23"/>
+      <c r="AZ338" s="23"/>
+      <c r="BA338" s="23"/>
+      <c r="BB338" s="23"/>
+      <c r="BC338" s="23"/>
+      <c r="BD338" s="23"/>
+      <c r="BE338" s="23"/>
+      <c r="BF338" s="23"/>
+      <c r="BG338" s="23"/>
+      <c r="BH338" s="23"/>
+      <c r="BI338" s="23"/>
+      <c r="BJ338" s="23"/>
+      <c r="BK338" s="23"/>
+      <c r="BL338" s="23"/>
+      <c r="BM338" s="23"/>
+      <c r="BN338" s="23"/>
+      <c r="BO338" s="23"/>
+    </row>
+    <row r="339" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A339" s="110">
+        <v>156</v>
+      </c>
+      <c r="B339" s="86"/>
+      <c r="C339" s="117" t="s">
+        <v>123</v>
+      </c>
+      <c r="D339" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E339" s="87">
+        <v>650</v>
+      </c>
+      <c r="F339" s="88">
+        <v>800</v>
+      </c>
+      <c r="G339" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H339" s="128"/>
+      <c r="I339" s="128"/>
+      <c r="J339" s="128"/>
+      <c r="K339" s="128"/>
+      <c r="L339" s="128"/>
+      <c r="M339" s="128"/>
+      <c r="N339" s="128"/>
+      <c r="O339" s="128"/>
+      <c r="P339" s="128"/>
+      <c r="Q339" s="128"/>
+      <c r="R339" s="128"/>
+      <c r="S339" s="128"/>
+      <c r="T339" s="128"/>
+      <c r="U339" s="128"/>
+      <c r="V339" s="128"/>
+      <c r="W339" s="128"/>
+      <c r="X339" s="128"/>
+      <c r="Y339" s="128"/>
+      <c r="Z339" s="128"/>
+      <c r="AA339" s="128"/>
+      <c r="AB339" s="128"/>
+      <c r="AC339" s="128"/>
+      <c r="AD339" s="128"/>
+      <c r="AE339" s="128"/>
+      <c r="AF339" s="128"/>
+      <c r="AG339" s="128"/>
+      <c r="AH339" s="128"/>
+      <c r="AI339" s="128"/>
+      <c r="AJ339" s="128"/>
+      <c r="AK339" s="128"/>
+      <c r="AL339" s="128"/>
+      <c r="AM339" s="128"/>
+      <c r="AN339" s="128"/>
+      <c r="AO339" s="128"/>
+      <c r="AP339" s="128"/>
+      <c r="AQ339" s="128"/>
+      <c r="AR339" s="128"/>
+      <c r="AS339" s="128"/>
+      <c r="AT339" s="128"/>
+      <c r="AU339" s="128"/>
+      <c r="AV339" s="128"/>
+      <c r="AW339" s="128"/>
+      <c r="AX339" s="128"/>
+      <c r="AY339" s="128"/>
+      <c r="AZ339" s="128"/>
+      <c r="BA339" s="128"/>
+      <c r="BB339" s="128"/>
+      <c r="BC339" s="128"/>
+      <c r="BD339" s="128"/>
+      <c r="BE339" s="128"/>
+      <c r="BF339" s="128"/>
+      <c r="BG339" s="128"/>
+      <c r="BH339" s="128"/>
+      <c r="BI339" s="128"/>
+      <c r="BJ339" s="128"/>
+      <c r="BK339" s="128"/>
+      <c r="BL339" s="128"/>
+      <c r="BM339" s="128"/>
+      <c r="BN339" s="128"/>
+      <c r="BO339" s="128"/>
+    </row>
+    <row r="340" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A340" s="111"/>
+      <c r="B340" s="86"/>
+      <c r="C340" s="117"/>
+      <c r="D340" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E340" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F340" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G340" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H340" s="23"/>
+      <c r="I340" s="23"/>
+      <c r="J340" s="23"/>
+      <c r="K340" s="23"/>
+      <c r="L340" s="23"/>
+      <c r="M340" s="23"/>
+      <c r="N340" s="23"/>
+      <c r="O340" s="23"/>
+      <c r="P340" s="23"/>
+      <c r="Q340" s="23"/>
+      <c r="R340" s="23"/>
+      <c r="S340" s="23"/>
+      <c r="T340" s="23"/>
+      <c r="U340" s="23"/>
+      <c r="V340" s="23"/>
+      <c r="W340" s="23"/>
+      <c r="X340" s="23"/>
+      <c r="Y340" s="23"/>
+      <c r="Z340" s="23"/>
+      <c r="AA340" s="23"/>
+      <c r="AB340" s="23"/>
+      <c r="AC340" s="23"/>
+      <c r="AD340" s="23"/>
+      <c r="AE340" s="23"/>
+      <c r="AF340" s="23"/>
+      <c r="AG340" s="23"/>
+      <c r="AH340" s="23"/>
+      <c r="AI340" s="23"/>
+      <c r="AJ340" s="23"/>
+      <c r="AK340" s="23"/>
+      <c r="AL340" s="23"/>
+      <c r="AM340" s="23"/>
+      <c r="AN340" s="23"/>
+      <c r="AO340" s="23"/>
+      <c r="AP340" s="23"/>
+      <c r="AQ340" s="23"/>
+      <c r="AR340" s="23"/>
+      <c r="AS340" s="23"/>
+      <c r="AT340" s="23"/>
+      <c r="AU340" s="23"/>
+      <c r="AV340" s="23"/>
+      <c r="AW340" s="23"/>
+      <c r="AX340" s="23"/>
+      <c r="AY340" s="23"/>
+      <c r="AZ340" s="23"/>
+      <c r="BA340" s="23"/>
+      <c r="BB340" s="23"/>
+      <c r="BC340" s="23"/>
+      <c r="BD340" s="23"/>
+      <c r="BE340" s="23"/>
+      <c r="BF340" s="23"/>
+      <c r="BG340" s="23"/>
+      <c r="BH340" s="23"/>
+      <c r="BI340" s="23"/>
+      <c r="BJ340" s="23"/>
+      <c r="BK340" s="23"/>
+      <c r="BL340" s="23"/>
+      <c r="BM340" s="23"/>
+      <c r="BN340" s="23"/>
+      <c r="BO340" s="23"/>
+    </row>
+    <row r="341" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A341" s="161">
         <v>157</v>
       </c>
-      <c r="D15" s="17" t="s">
-[...14 lines deleted...]
-      <c r="C16" s="60" t="s">
+      <c r="B341" s="162"/>
+      <c r="C341" s="116" t="s">
+        <v>124</v>
+      </c>
+      <c r="D341" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E341" s="44">
+        <v>650</v>
+      </c>
+      <c r="F341" s="47">
+        <v>800</v>
+      </c>
+      <c r="G341" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H341" s="132"/>
+      <c r="I341" s="128"/>
+      <c r="J341" s="128"/>
+      <c r="K341" s="128"/>
+      <c r="L341" s="128"/>
+      <c r="M341" s="128"/>
+      <c r="N341" s="128"/>
+      <c r="O341" s="128"/>
+      <c r="P341" s="128"/>
+      <c r="Q341" s="128"/>
+      <c r="R341" s="128"/>
+      <c r="S341" s="128"/>
+      <c r="T341" s="128"/>
+      <c r="U341" s="128"/>
+      <c r="V341" s="128"/>
+      <c r="W341" s="128"/>
+      <c r="X341" s="128"/>
+      <c r="Y341" s="128"/>
+      <c r="Z341" s="128"/>
+      <c r="AA341" s="128"/>
+      <c r="AB341" s="128"/>
+      <c r="AC341" s="128"/>
+      <c r="AD341" s="128"/>
+      <c r="AE341" s="128"/>
+      <c r="AF341" s="128"/>
+      <c r="AG341" s="128"/>
+      <c r="AH341" s="128"/>
+      <c r="AI341" s="128"/>
+      <c r="AJ341" s="128"/>
+      <c r="AK341" s="128"/>
+      <c r="AL341" s="128"/>
+      <c r="AM341" s="128"/>
+      <c r="AN341" s="128"/>
+      <c r="AO341" s="128"/>
+      <c r="AP341" s="128"/>
+      <c r="AQ341" s="128"/>
+      <c r="AR341" s="128"/>
+      <c r="AS341" s="128"/>
+      <c r="AT341" s="128"/>
+      <c r="AU341" s="128"/>
+      <c r="AV341" s="128"/>
+      <c r="AW341" s="128"/>
+      <c r="AX341" s="128"/>
+      <c r="AY341" s="128"/>
+      <c r="AZ341" s="128"/>
+      <c r="BA341" s="128"/>
+      <c r="BB341" s="128"/>
+      <c r="BC341" s="128"/>
+      <c r="BD341" s="128"/>
+      <c r="BE341" s="128"/>
+      <c r="BF341" s="128"/>
+      <c r="BG341" s="128"/>
+      <c r="BH341" s="128"/>
+      <c r="BI341" s="128"/>
+      <c r="BJ341" s="128"/>
+      <c r="BK341" s="128"/>
+      <c r="BL341" s="128"/>
+      <c r="BM341" s="128"/>
+      <c r="BN341" s="128"/>
+      <c r="BO341" s="128"/>
+    </row>
+    <row r="342" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A342" s="164"/>
+      <c r="B342" s="162"/>
+      <c r="C342" s="116"/>
+      <c r="D342" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E342" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F342" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G342" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H342" s="83"/>
+      <c r="I342" s="23"/>
+      <c r="J342" s="23"/>
+      <c r="K342" s="23"/>
+      <c r="L342" s="23"/>
+      <c r="M342" s="23"/>
+      <c r="N342" s="23"/>
+      <c r="O342" s="23"/>
+      <c r="P342" s="23"/>
+      <c r="Q342" s="23"/>
+      <c r="R342" s="23"/>
+      <c r="S342" s="23"/>
+      <c r="T342" s="23"/>
+      <c r="U342" s="23"/>
+      <c r="V342" s="23"/>
+      <c r="W342" s="23"/>
+      <c r="X342" s="23"/>
+      <c r="Y342" s="23"/>
+      <c r="Z342" s="23"/>
+      <c r="AA342" s="23"/>
+      <c r="AB342" s="23"/>
+      <c r="AC342" s="23"/>
+      <c r="AD342" s="23"/>
+      <c r="AE342" s="23"/>
+      <c r="AF342" s="23"/>
+      <c r="AG342" s="23"/>
+      <c r="AH342" s="23"/>
+      <c r="AI342" s="23"/>
+      <c r="AJ342" s="23"/>
+      <c r="AK342" s="23"/>
+      <c r="AL342" s="23"/>
+      <c r="AM342" s="23"/>
+      <c r="AN342" s="23"/>
+      <c r="AO342" s="23"/>
+      <c r="AP342" s="23"/>
+      <c r="AQ342" s="23"/>
+      <c r="AR342" s="23"/>
+      <c r="AS342" s="23"/>
+      <c r="AT342" s="23"/>
+      <c r="AU342" s="23"/>
+      <c r="AV342" s="23"/>
+      <c r="AW342" s="23"/>
+      <c r="AX342" s="23"/>
+      <c r="AY342" s="23"/>
+      <c r="AZ342" s="23"/>
+      <c r="BA342" s="23"/>
+      <c r="BB342" s="23"/>
+      <c r="BC342" s="23"/>
+      <c r="BD342" s="23"/>
+      <c r="BE342" s="23"/>
+      <c r="BF342" s="23"/>
+      <c r="BG342" s="23"/>
+      <c r="BH342" s="23"/>
+      <c r="BI342" s="23"/>
+      <c r="BJ342" s="23"/>
+      <c r="BK342" s="23"/>
+      <c r="BL342" s="23"/>
+      <c r="BM342" s="23"/>
+      <c r="BN342" s="23"/>
+      <c r="BO342" s="23"/>
+    </row>
+    <row r="343" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A343" s="110">
         <v>158</v>
       </c>
-      <c r="D16" s="17" t="s">
-[...14 lines deleted...]
-      <c r="C17" s="60" t="s">
+      <c r="B343" s="86"/>
+      <c r="C343" s="117" t="s">
+        <v>125</v>
+      </c>
+      <c r="D343" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E343" s="87">
+        <v>650</v>
+      </c>
+      <c r="F343" s="88">
+        <v>800</v>
+      </c>
+      <c r="G343" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H343" s="128"/>
+      <c r="I343" s="128"/>
+      <c r="J343" s="128"/>
+      <c r="K343" s="128"/>
+      <c r="L343" s="128"/>
+      <c r="M343" s="128"/>
+      <c r="N343" s="128"/>
+      <c r="O343" s="128"/>
+      <c r="P343" s="128"/>
+      <c r="Q343" s="128"/>
+      <c r="R343" s="128"/>
+      <c r="S343" s="128"/>
+      <c r="T343" s="128"/>
+      <c r="U343" s="128"/>
+      <c r="V343" s="128"/>
+      <c r="W343" s="128"/>
+      <c r="X343" s="128"/>
+      <c r="Y343" s="128"/>
+      <c r="Z343" s="128"/>
+      <c r="AA343" s="128"/>
+      <c r="AB343" s="128"/>
+      <c r="AC343" s="128"/>
+      <c r="AD343" s="128"/>
+      <c r="AE343" s="128"/>
+      <c r="AF343" s="128"/>
+      <c r="AG343" s="128"/>
+      <c r="AH343" s="128"/>
+      <c r="AI343" s="128"/>
+      <c r="AJ343" s="128"/>
+      <c r="AK343" s="128"/>
+      <c r="AL343" s="128"/>
+      <c r="AM343" s="128"/>
+      <c r="AN343" s="128"/>
+      <c r="AO343" s="128"/>
+      <c r="AP343" s="128"/>
+      <c r="AQ343" s="128"/>
+      <c r="AR343" s="128"/>
+      <c r="AS343" s="128"/>
+      <c r="AT343" s="128"/>
+      <c r="AU343" s="128"/>
+      <c r="AV343" s="128"/>
+      <c r="AW343" s="128"/>
+      <c r="AX343" s="128"/>
+      <c r="AY343" s="128"/>
+      <c r="AZ343" s="128"/>
+      <c r="BA343" s="128"/>
+      <c r="BB343" s="128"/>
+      <c r="BC343" s="128"/>
+      <c r="BD343" s="128"/>
+      <c r="BE343" s="128"/>
+      <c r="BF343" s="128"/>
+      <c r="BG343" s="128"/>
+      <c r="BH343" s="128"/>
+      <c r="BI343" s="128"/>
+      <c r="BJ343" s="128"/>
+      <c r="BK343" s="128"/>
+      <c r="BL343" s="128"/>
+      <c r="BM343" s="128"/>
+      <c r="BN343" s="128"/>
+      <c r="BO343" s="128"/>
+    </row>
+    <row r="344" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A344" s="111"/>
+      <c r="B344" s="86"/>
+      <c r="C344" s="117"/>
+      <c r="D344" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E344" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F344" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G344" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H344" s="23"/>
+      <c r="I344" s="23"/>
+      <c r="J344" s="23"/>
+      <c r="K344" s="23"/>
+      <c r="L344" s="23"/>
+      <c r="M344" s="23"/>
+      <c r="N344" s="23"/>
+      <c r="O344" s="23"/>
+      <c r="P344" s="23"/>
+      <c r="Q344" s="23"/>
+      <c r="R344" s="23"/>
+      <c r="S344" s="23"/>
+      <c r="T344" s="23"/>
+      <c r="U344" s="23"/>
+      <c r="V344" s="23"/>
+      <c r="W344" s="23"/>
+      <c r="X344" s="23"/>
+      <c r="Y344" s="23"/>
+      <c r="Z344" s="23"/>
+      <c r="AA344" s="23"/>
+      <c r="AB344" s="23"/>
+      <c r="AC344" s="23"/>
+      <c r="AD344" s="23"/>
+      <c r="AE344" s="23"/>
+      <c r="AF344" s="23"/>
+      <c r="AG344" s="23"/>
+      <c r="AH344" s="23"/>
+      <c r="AI344" s="23"/>
+      <c r="AJ344" s="23"/>
+      <c r="AK344" s="23"/>
+      <c r="AL344" s="23"/>
+      <c r="AM344" s="23"/>
+      <c r="AN344" s="23"/>
+      <c r="AO344" s="23"/>
+      <c r="AP344" s="23"/>
+      <c r="AQ344" s="23"/>
+      <c r="AR344" s="23"/>
+      <c r="AS344" s="23"/>
+      <c r="AT344" s="23"/>
+      <c r="AU344" s="23"/>
+      <c r="AV344" s="23"/>
+      <c r="AW344" s="23"/>
+      <c r="AX344" s="23"/>
+      <c r="AY344" s="23"/>
+      <c r="AZ344" s="23"/>
+      <c r="BA344" s="23"/>
+      <c r="BB344" s="23"/>
+      <c r="BC344" s="23"/>
+      <c r="BD344" s="23"/>
+      <c r="BE344" s="23"/>
+      <c r="BF344" s="23"/>
+      <c r="BG344" s="23"/>
+      <c r="BH344" s="23"/>
+      <c r="BI344" s="23"/>
+      <c r="BJ344" s="23"/>
+      <c r="BK344" s="23"/>
+      <c r="BL344" s="23"/>
+      <c r="BM344" s="23"/>
+      <c r="BN344" s="23"/>
+      <c r="BO344" s="23"/>
+    </row>
+    <row r="345" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A345" s="161">
         <v>159</v>
       </c>
-      <c r="D17" s="17" t="s">
-[...14 lines deleted...]
-      <c r="C18" s="60" t="s">
+      <c r="B345" s="162"/>
+      <c r="C345" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="D345" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E345" s="44">
+        <v>650</v>
+      </c>
+      <c r="F345" s="47">
+        <v>800</v>
+      </c>
+      <c r="G345" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H345" s="132"/>
+      <c r="I345" s="128"/>
+      <c r="J345" s="128"/>
+      <c r="K345" s="128"/>
+      <c r="L345" s="128"/>
+      <c r="M345" s="128"/>
+      <c r="N345" s="128"/>
+      <c r="O345" s="128"/>
+      <c r="P345" s="128"/>
+      <c r="Q345" s="128"/>
+      <c r="R345" s="128"/>
+      <c r="S345" s="128"/>
+      <c r="T345" s="128"/>
+      <c r="U345" s="128"/>
+      <c r="V345" s="128"/>
+      <c r="W345" s="128"/>
+      <c r="X345" s="128"/>
+      <c r="Y345" s="128"/>
+      <c r="Z345" s="128"/>
+      <c r="AA345" s="128"/>
+      <c r="AB345" s="128"/>
+      <c r="AC345" s="128"/>
+      <c r="AD345" s="128"/>
+      <c r="AE345" s="128"/>
+      <c r="AF345" s="128"/>
+      <c r="AG345" s="128"/>
+      <c r="AH345" s="128"/>
+      <c r="AI345" s="128"/>
+      <c r="AJ345" s="128"/>
+      <c r="AK345" s="128"/>
+      <c r="AL345" s="128"/>
+      <c r="AM345" s="128"/>
+      <c r="AN345" s="128"/>
+      <c r="AO345" s="128"/>
+      <c r="AP345" s="128"/>
+      <c r="AQ345" s="128"/>
+      <c r="AR345" s="128"/>
+      <c r="AS345" s="128"/>
+      <c r="AT345" s="128"/>
+      <c r="AU345" s="128"/>
+      <c r="AV345" s="128"/>
+      <c r="AW345" s="128"/>
+      <c r="AX345" s="128"/>
+      <c r="AY345" s="128"/>
+      <c r="AZ345" s="128"/>
+      <c r="BA345" s="128"/>
+      <c r="BB345" s="128"/>
+      <c r="BC345" s="128"/>
+      <c r="BD345" s="128"/>
+      <c r="BE345" s="128"/>
+      <c r="BF345" s="128"/>
+      <c r="BG345" s="128"/>
+      <c r="BH345" s="128"/>
+      <c r="BI345" s="128"/>
+      <c r="BJ345" s="128"/>
+      <c r="BK345" s="128"/>
+      <c r="BL345" s="128"/>
+      <c r="BM345" s="128"/>
+      <c r="BN345" s="128"/>
+      <c r="BO345" s="128"/>
+    </row>
+    <row r="346" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A346" s="164"/>
+      <c r="B346" s="162"/>
+      <c r="C346" s="116"/>
+      <c r="D346" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E346" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F346" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G346" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H346" s="83"/>
+      <c r="I346" s="23"/>
+      <c r="J346" s="23"/>
+      <c r="K346" s="23"/>
+      <c r="L346" s="23"/>
+      <c r="M346" s="23"/>
+      <c r="N346" s="23"/>
+      <c r="O346" s="23"/>
+      <c r="P346" s="23"/>
+      <c r="Q346" s="23"/>
+      <c r="R346" s="23"/>
+      <c r="S346" s="23"/>
+      <c r="T346" s="23"/>
+      <c r="U346" s="23"/>
+      <c r="V346" s="23"/>
+      <c r="W346" s="23"/>
+      <c r="X346" s="23"/>
+      <c r="Y346" s="23"/>
+      <c r="Z346" s="23"/>
+      <c r="AA346" s="23"/>
+      <c r="AB346" s="23"/>
+      <c r="AC346" s="23"/>
+      <c r="AD346" s="23"/>
+      <c r="AE346" s="23"/>
+      <c r="AF346" s="23"/>
+      <c r="AG346" s="23"/>
+      <c r="AH346" s="23"/>
+      <c r="AI346" s="23"/>
+      <c r="AJ346" s="23"/>
+      <c r="AK346" s="23"/>
+      <c r="AL346" s="23"/>
+      <c r="AM346" s="23"/>
+      <c r="AN346" s="23"/>
+      <c r="AO346" s="23"/>
+      <c r="AP346" s="23"/>
+      <c r="AQ346" s="23"/>
+      <c r="AR346" s="23"/>
+      <c r="AS346" s="23"/>
+      <c r="AT346" s="23"/>
+      <c r="AU346" s="23"/>
+      <c r="AV346" s="23"/>
+      <c r="AW346" s="23"/>
+      <c r="AX346" s="23"/>
+      <c r="AY346" s="23"/>
+      <c r="AZ346" s="23"/>
+      <c r="BA346" s="23"/>
+      <c r="BB346" s="23"/>
+      <c r="BC346" s="23"/>
+      <c r="BD346" s="23"/>
+      <c r="BE346" s="23"/>
+      <c r="BF346" s="23"/>
+      <c r="BG346" s="23"/>
+      <c r="BH346" s="23"/>
+      <c r="BI346" s="23"/>
+      <c r="BJ346" s="23"/>
+      <c r="BK346" s="23"/>
+      <c r="BL346" s="23"/>
+      <c r="BM346" s="23"/>
+      <c r="BN346" s="23"/>
+      <c r="BO346" s="23"/>
+    </row>
+    <row r="347" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A347" s="110">
         <v>160</v>
       </c>
-      <c r="D18" s="17" t="s">
-[...14 lines deleted...]
-      <c r="C19" s="60" t="s">
+      <c r="B347" s="86"/>
+      <c r="C347" s="117" t="s">
+        <v>127</v>
+      </c>
+      <c r="D347" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E347" s="87">
+        <v>650</v>
+      </c>
+      <c r="F347" s="88">
+        <v>800</v>
+      </c>
+      <c r="G347" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H347" s="128"/>
+      <c r="I347" s="128"/>
+      <c r="J347" s="128"/>
+      <c r="K347" s="128"/>
+      <c r="L347" s="128"/>
+      <c r="M347" s="128"/>
+      <c r="N347" s="128"/>
+      <c r="O347" s="128"/>
+      <c r="P347" s="128"/>
+      <c r="Q347" s="128"/>
+      <c r="R347" s="128"/>
+      <c r="S347" s="128"/>
+      <c r="T347" s="128"/>
+      <c r="U347" s="128"/>
+      <c r="V347" s="128"/>
+      <c r="W347" s="128"/>
+      <c r="X347" s="128"/>
+      <c r="Y347" s="128"/>
+      <c r="Z347" s="128"/>
+      <c r="AA347" s="128"/>
+      <c r="AB347" s="128"/>
+      <c r="AC347" s="128"/>
+      <c r="AD347" s="128"/>
+      <c r="AE347" s="128"/>
+      <c r="AF347" s="128"/>
+      <c r="AG347" s="128"/>
+      <c r="AH347" s="128"/>
+      <c r="AI347" s="128"/>
+      <c r="AJ347" s="128"/>
+      <c r="AK347" s="128"/>
+      <c r="AL347" s="128"/>
+      <c r="AM347" s="128"/>
+      <c r="AN347" s="128"/>
+      <c r="AO347" s="128"/>
+      <c r="AP347" s="128"/>
+      <c r="AQ347" s="128"/>
+      <c r="AR347" s="128"/>
+      <c r="AS347" s="128"/>
+      <c r="AT347" s="128"/>
+      <c r="AU347" s="128"/>
+      <c r="AV347" s="128"/>
+      <c r="AW347" s="128"/>
+      <c r="AX347" s="128"/>
+      <c r="AY347" s="128"/>
+      <c r="AZ347" s="128"/>
+      <c r="BA347" s="128"/>
+      <c r="BB347" s="128"/>
+      <c r="BC347" s="128"/>
+      <c r="BD347" s="128"/>
+      <c r="BE347" s="128"/>
+      <c r="BF347" s="128"/>
+      <c r="BG347" s="128"/>
+      <c r="BH347" s="128"/>
+      <c r="BI347" s="128"/>
+      <c r="BJ347" s="128"/>
+      <c r="BK347" s="128"/>
+      <c r="BL347" s="128"/>
+      <c r="BM347" s="128"/>
+      <c r="BN347" s="128"/>
+      <c r="BO347" s="128"/>
+    </row>
+    <row r="348" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A348" s="111"/>
+      <c r="B348" s="86"/>
+      <c r="C348" s="117"/>
+      <c r="D348" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E348" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F348" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G348" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H348" s="23"/>
+      <c r="I348" s="23"/>
+      <c r="J348" s="23"/>
+      <c r="K348" s="23"/>
+      <c r="L348" s="23"/>
+      <c r="M348" s="23"/>
+      <c r="N348" s="23"/>
+      <c r="O348" s="23"/>
+      <c r="P348" s="23"/>
+      <c r="Q348" s="23"/>
+      <c r="R348" s="23"/>
+      <c r="S348" s="23"/>
+      <c r="T348" s="23"/>
+      <c r="U348" s="23"/>
+      <c r="V348" s="23"/>
+      <c r="W348" s="23"/>
+      <c r="X348" s="23"/>
+      <c r="Y348" s="23"/>
+      <c r="Z348" s="23"/>
+      <c r="AA348" s="23"/>
+      <c r="AB348" s="23"/>
+      <c r="AC348" s="23"/>
+      <c r="AD348" s="23"/>
+      <c r="AE348" s="23"/>
+      <c r="AF348" s="23"/>
+      <c r="AG348" s="23"/>
+      <c r="AH348" s="23"/>
+      <c r="AI348" s="23"/>
+      <c r="AJ348" s="23"/>
+      <c r="AK348" s="23"/>
+      <c r="AL348" s="23"/>
+      <c r="AM348" s="23"/>
+      <c r="AN348" s="23"/>
+      <c r="AO348" s="23"/>
+      <c r="AP348" s="23"/>
+      <c r="AQ348" s="23"/>
+      <c r="AR348" s="23"/>
+      <c r="AS348" s="23"/>
+      <c r="AT348" s="23"/>
+      <c r="AU348" s="23"/>
+      <c r="AV348" s="23"/>
+      <c r="AW348" s="23"/>
+      <c r="AX348" s="23"/>
+      <c r="AY348" s="23"/>
+      <c r="AZ348" s="23"/>
+      <c r="BA348" s="23"/>
+      <c r="BB348" s="23"/>
+      <c r="BC348" s="23"/>
+      <c r="BD348" s="23"/>
+      <c r="BE348" s="23"/>
+      <c r="BF348" s="23"/>
+      <c r="BG348" s="23"/>
+      <c r="BH348" s="23"/>
+      <c r="BI348" s="23"/>
+      <c r="BJ348" s="23"/>
+      <c r="BK348" s="23"/>
+      <c r="BL348" s="23"/>
+      <c r="BM348" s="23"/>
+      <c r="BN348" s="23"/>
+      <c r="BO348" s="23"/>
+    </row>
+    <row r="349" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A349" s="161">
         <v>161</v>
       </c>
-      <c r="D19" s="17" t="s">
-[...14 lines deleted...]
-      <c r="C20" s="60" t="s">
+      <c r="B349" s="162"/>
+      <c r="C349" s="116" t="s">
+        <v>128</v>
+      </c>
+      <c r="D349" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E349" s="44">
+        <v>650</v>
+      </c>
+      <c r="F349" s="47">
+        <v>800</v>
+      </c>
+      <c r="G349" s="44">
+        <v>1000</v>
+      </c>
+      <c r="H349" s="128"/>
+      <c r="I349" s="128"/>
+      <c r="J349" s="128"/>
+      <c r="K349" s="128"/>
+      <c r="L349" s="128"/>
+      <c r="M349" s="128"/>
+      <c r="N349" s="128"/>
+      <c r="O349" s="128"/>
+      <c r="P349" s="128"/>
+      <c r="Q349" s="128"/>
+      <c r="R349" s="128"/>
+      <c r="S349" s="128"/>
+      <c r="T349" s="128"/>
+      <c r="U349" s="128"/>
+      <c r="V349" s="128"/>
+      <c r="W349" s="128"/>
+      <c r="X349" s="128"/>
+      <c r="Y349" s="128"/>
+      <c r="Z349" s="128"/>
+      <c r="AA349" s="128"/>
+      <c r="AB349" s="128"/>
+      <c r="AC349" s="128"/>
+      <c r="AD349" s="128"/>
+      <c r="AE349" s="128"/>
+      <c r="AF349" s="128"/>
+      <c r="AG349" s="128"/>
+      <c r="AH349" s="128"/>
+      <c r="AI349" s="128"/>
+      <c r="AJ349" s="128"/>
+      <c r="AK349" s="128"/>
+      <c r="AL349" s="128"/>
+      <c r="AM349" s="128"/>
+      <c r="AN349" s="128"/>
+      <c r="AO349" s="128"/>
+      <c r="AP349" s="128"/>
+      <c r="AQ349" s="128"/>
+      <c r="AR349" s="128"/>
+      <c r="AS349" s="128"/>
+      <c r="AT349" s="128"/>
+      <c r="AU349" s="128"/>
+      <c r="AV349" s="128"/>
+      <c r="AW349" s="128"/>
+      <c r="AX349" s="128"/>
+      <c r="AY349" s="128"/>
+      <c r="AZ349" s="128"/>
+      <c r="BA349" s="128"/>
+      <c r="BB349" s="128"/>
+      <c r="BC349" s="128"/>
+      <c r="BD349" s="128"/>
+      <c r="BE349" s="128"/>
+      <c r="BF349" s="128"/>
+      <c r="BG349" s="128"/>
+      <c r="BH349" s="128"/>
+      <c r="BI349" s="128"/>
+      <c r="BJ349" s="128"/>
+      <c r="BK349" s="128"/>
+      <c r="BL349" s="128"/>
+      <c r="BM349" s="128"/>
+      <c r="BN349" s="128"/>
+      <c r="BO349" s="128"/>
+    </row>
+    <row r="350" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A350" s="164"/>
+      <c r="B350" s="162"/>
+      <c r="C350" s="116"/>
+      <c r="D350" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="E350" s="44">
+        <v>1500</v>
+      </c>
+      <c r="F350" s="47">
+        <v>1800</v>
+      </c>
+      <c r="G350" s="44">
+        <v>2200</v>
+      </c>
+      <c r="H350" s="23"/>
+      <c r="I350" s="23"/>
+      <c r="J350" s="23"/>
+      <c r="K350" s="23"/>
+      <c r="L350" s="23"/>
+      <c r="M350" s="23"/>
+      <c r="N350" s="23"/>
+      <c r="O350" s="23"/>
+      <c r="P350" s="23"/>
+      <c r="Q350" s="23"/>
+      <c r="R350" s="23"/>
+      <c r="S350" s="23"/>
+      <c r="T350" s="23"/>
+      <c r="U350" s="23"/>
+      <c r="V350" s="23"/>
+      <c r="W350" s="23"/>
+      <c r="X350" s="23"/>
+      <c r="Y350" s="23"/>
+      <c r="Z350" s="23"/>
+      <c r="AA350" s="23"/>
+      <c r="AB350" s="23"/>
+      <c r="AC350" s="23"/>
+      <c r="AD350" s="23"/>
+      <c r="AE350" s="23"/>
+      <c r="AF350" s="23"/>
+      <c r="AG350" s="23"/>
+      <c r="AH350" s="23"/>
+      <c r="AI350" s="23"/>
+      <c r="AJ350" s="23"/>
+      <c r="AK350" s="23"/>
+      <c r="AL350" s="23"/>
+      <c r="AM350" s="23"/>
+      <c r="AN350" s="23"/>
+      <c r="AO350" s="23"/>
+      <c r="AP350" s="23"/>
+      <c r="AQ350" s="23"/>
+      <c r="AR350" s="23"/>
+      <c r="AS350" s="23"/>
+      <c r="AT350" s="23"/>
+      <c r="AU350" s="23"/>
+      <c r="AV350" s="23"/>
+      <c r="AW350" s="23"/>
+      <c r="AX350" s="23"/>
+      <c r="AY350" s="23"/>
+      <c r="AZ350" s="23"/>
+      <c r="BA350" s="23"/>
+      <c r="BB350" s="23"/>
+      <c r="BC350" s="23"/>
+      <c r="BD350" s="23"/>
+      <c r="BE350" s="23"/>
+      <c r="BF350" s="23"/>
+      <c r="BG350" s="23"/>
+      <c r="BH350" s="23"/>
+      <c r="BI350" s="23"/>
+      <c r="BJ350" s="23"/>
+      <c r="BK350" s="23"/>
+      <c r="BL350" s="23"/>
+      <c r="BM350" s="23"/>
+      <c r="BN350" s="23"/>
+      <c r="BO350" s="23"/>
+    </row>
+    <row r="351" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A351" s="110">
         <v>162</v>
       </c>
-      <c r="D20" s="17" t="s">
-[...816 lines deleted...]
-      <c r="A49" s="22">
+      <c r="B351" s="86"/>
+      <c r="C351" s="117" t="s">
+        <v>129</v>
+      </c>
+      <c r="D351" s="87" t="s">
+        <v>146</v>
+      </c>
+      <c r="E351" s="87">
+        <v>650</v>
+      </c>
+      <c r="F351" s="88">
+        <v>800</v>
+      </c>
+      <c r="G351" s="87">
+        <v>1000</v>
+      </c>
+      <c r="H351" s="128"/>
+      <c r="I351" s="128"/>
+      <c r="J351" s="128"/>
+      <c r="K351" s="128"/>
+      <c r="L351" s="128"/>
+      <c r="M351" s="128"/>
+      <c r="N351" s="128"/>
+      <c r="O351" s="128"/>
+      <c r="P351" s="128"/>
+      <c r="Q351" s="128"/>
+      <c r="R351" s="128"/>
+      <c r="S351" s="128"/>
+      <c r="T351" s="128"/>
+      <c r="U351" s="128"/>
+      <c r="V351" s="128"/>
+      <c r="W351" s="128"/>
+      <c r="X351" s="128"/>
+      <c r="Y351" s="128"/>
+      <c r="Z351" s="128"/>
+      <c r="AA351" s="128"/>
+      <c r="AB351" s="128"/>
+      <c r="AC351" s="128"/>
+      <c r="AD351" s="128"/>
+      <c r="AE351" s="128"/>
+      <c r="AF351" s="128"/>
+      <c r="AG351" s="128"/>
+      <c r="AH351" s="128"/>
+      <c r="AI351" s="128"/>
+      <c r="AJ351" s="128"/>
+      <c r="AK351" s="128"/>
+      <c r="AL351" s="128"/>
+      <c r="AM351" s="128"/>
+      <c r="AN351" s="128"/>
+      <c r="AO351" s="128"/>
+      <c r="AP351" s="128"/>
+      <c r="AQ351" s="128"/>
+      <c r="AR351" s="128"/>
+      <c r="AS351" s="128"/>
+      <c r="AT351" s="128"/>
+      <c r="AU351" s="128"/>
+      <c r="AV351" s="128"/>
+      <c r="AW351" s="128"/>
+      <c r="AX351" s="128"/>
+      <c r="AY351" s="128"/>
+      <c r="AZ351" s="128"/>
+      <c r="BA351" s="128"/>
+      <c r="BB351" s="128"/>
+      <c r="BC351" s="128"/>
+      <c r="BD351" s="128"/>
+      <c r="BE351" s="128"/>
+      <c r="BF351" s="128"/>
+      <c r="BG351" s="128"/>
+      <c r="BH351" s="128"/>
+      <c r="BI351" s="128"/>
+      <c r="BJ351" s="128"/>
+      <c r="BK351" s="128"/>
+      <c r="BL351" s="128"/>
+      <c r="BM351" s="128"/>
+      <c r="BN351" s="128"/>
+      <c r="BO351" s="128"/>
+    </row>
+    <row r="352" spans="1:67" ht="18.600000000000001" customHeight="1">
+      <c r="A352" s="111"/>
+      <c r="B352" s="86"/>
+      <c r="C352" s="117"/>
+      <c r="D352" s="87" t="s">
+        <v>298</v>
+      </c>
+      <c r="E352" s="87">
+        <v>1500</v>
+      </c>
+      <c r="F352" s="88">
+        <v>1800</v>
+      </c>
+      <c r="G352" s="87">
+        <v>2200</v>
+      </c>
+      <c r="H352" s="23"/>
+      <c r="I352" s="23"/>
+      <c r="J352" s="23"/>
+      <c r="K352" s="23"/>
+      <c r="L352" s="23"/>
+      <c r="M352" s="23"/>
+      <c r="N352" s="23"/>
+      <c r="O352" s="23"/>
+      <c r="P352" s="23"/>
+      <c r="Q352" s="23"/>
+      <c r="R352" s="23"/>
+      <c r="S352" s="23"/>
+      <c r="T352" s="23"/>
+      <c r="U352" s="23"/>
+      <c r="V352" s="23"/>
+      <c r="W352" s="23"/>
+      <c r="X352" s="23"/>
+      <c r="Y352" s="23"/>
+      <c r="Z352" s="23"/>
+      <c r="AA352" s="23"/>
+      <c r="AB352" s="23"/>
+      <c r="AC352" s="23"/>
+      <c r="AD352" s="23"/>
+      <c r="AE352" s="23"/>
+      <c r="AF352" s="23"/>
+      <c r="AG352" s="23"/>
+      <c r="AH352" s="23"/>
+      <c r="AI352" s="23"/>
+      <c r="AJ352" s="23"/>
+      <c r="AK352" s="23"/>
+      <c r="AL352" s="23"/>
+      <c r="AM352" s="23"/>
+      <c r="AN352" s="23"/>
+      <c r="AO352" s="23"/>
+      <c r="AP352" s="23"/>
+      <c r="AQ352" s="23"/>
+      <c r="AR352" s="23"/>
+      <c r="AS352" s="23"/>
+      <c r="AT352" s="23"/>
+      <c r="AU352" s="23"/>
+      <c r="AV352" s="23"/>
+      <c r="AW352" s="23"/>
+      <c r="AX352" s="23"/>
+      <c r="AY352" s="23"/>
+      <c r="AZ352" s="23"/>
+      <c r="BA352" s="23"/>
+      <c r="BB352" s="23"/>
+      <c r="BC352" s="23"/>
+      <c r="BD352" s="23"/>
+      <c r="BE352" s="23"/>
+      <c r="BF352" s="23"/>
+      <c r="BG352" s="23"/>
+      <c r="BH352" s="23"/>
+      <c r="BI352" s="23"/>
+      <c r="BJ352" s="23"/>
+      <c r="BK352" s="23"/>
+      <c r="BL352" s="23"/>
+      <c r="BM352" s="23"/>
+      <c r="BN352" s="23"/>
+      <c r="BO352" s="23"/>
+    </row>
+    <row r="353" spans="3:67">
+      <c r="H353" s="128"/>
+      <c r="I353" s="128"/>
+      <c r="J353" s="128"/>
+      <c r="K353" s="128"/>
+      <c r="L353" s="128"/>
+      <c r="M353" s="128"/>
+      <c r="N353" s="128"/>
+      <c r="O353" s="128"/>
+      <c r="P353" s="128"/>
+      <c r="Q353" s="128"/>
+      <c r="R353" s="128"/>
+      <c r="S353" s="128"/>
+      <c r="T353" s="128"/>
+      <c r="U353" s="128"/>
+      <c r="V353" s="128"/>
+      <c r="W353" s="128"/>
+      <c r="X353" s="128"/>
+      <c r="Y353" s="128"/>
+      <c r="Z353" s="128"/>
+      <c r="AA353" s="128"/>
+      <c r="AB353" s="128"/>
+      <c r="AC353" s="128"/>
+      <c r="AD353" s="128"/>
+      <c r="AE353" s="128"/>
+      <c r="AF353" s="128"/>
+      <c r="AG353" s="128"/>
+      <c r="AH353" s="128"/>
+      <c r="AI353" s="128"/>
+      <c r="AJ353" s="128"/>
+      <c r="AK353" s="128"/>
+      <c r="AL353" s="128"/>
+      <c r="AM353" s="128"/>
+      <c r="AN353" s="128"/>
+      <c r="AO353" s="128"/>
+      <c r="AP353" s="128"/>
+      <c r="AQ353" s="128"/>
+      <c r="AR353" s="128"/>
+      <c r="AS353" s="128"/>
+      <c r="AT353" s="128"/>
+      <c r="AU353" s="128"/>
+      <c r="AV353" s="128"/>
+      <c r="AW353" s="128"/>
+      <c r="AX353" s="128"/>
+      <c r="AY353" s="128"/>
+      <c r="AZ353" s="128"/>
+      <c r="BA353" s="128"/>
+      <c r="BB353" s="128"/>
+      <c r="BC353" s="128"/>
+      <c r="BD353" s="128"/>
+      <c r="BE353" s="128"/>
+      <c r="BF353" s="128"/>
+      <c r="BG353" s="128"/>
+      <c r="BH353" s="128"/>
+      <c r="BI353" s="128"/>
+      <c r="BJ353" s="128"/>
+      <c r="BK353" s="128"/>
+      <c r="BL353" s="128"/>
+      <c r="BM353" s="128"/>
+      <c r="BN353" s="128"/>
+      <c r="BO353" s="128"/>
+    </row>
+    <row r="354" spans="3:67">
+      <c r="C354" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="B49" s="2"/>
-[...74 lines deleted...]
-      <c r="A50" s="22">
+      <c r="D354" s="15"/>
+      <c r="H354" s="128"/>
+      <c r="I354" s="128"/>
+      <c r="J354" s="128"/>
+      <c r="K354" s="128"/>
+      <c r="L354" s="128"/>
+      <c r="M354" s="128"/>
+      <c r="N354" s="128"/>
+      <c r="O354" s="128"/>
+      <c r="P354" s="128"/>
+      <c r="Q354" s="128"/>
+      <c r="R354" s="128"/>
+      <c r="S354" s="128"/>
+      <c r="T354" s="128"/>
+      <c r="U354" s="128"/>
+      <c r="V354" s="128"/>
+      <c r="W354" s="128"/>
+      <c r="X354" s="128"/>
+      <c r="Y354" s="128"/>
+      <c r="Z354" s="128"/>
+      <c r="AA354" s="128"/>
+      <c r="AB354" s="128"/>
+      <c r="AC354" s="128"/>
+      <c r="AD354" s="128"/>
+      <c r="AE354" s="128"/>
+      <c r="AF354" s="128"/>
+      <c r="AG354" s="128"/>
+      <c r="AH354" s="128"/>
+      <c r="AI354" s="128"/>
+      <c r="AJ354" s="128"/>
+      <c r="AK354" s="128"/>
+      <c r="AL354" s="128"/>
+      <c r="AM354" s="128"/>
+      <c r="AN354" s="128"/>
+      <c r="AO354" s="128"/>
+      <c r="AP354" s="128"/>
+      <c r="AQ354" s="128"/>
+      <c r="AR354" s="128"/>
+      <c r="AS354" s="128"/>
+      <c r="AT354" s="128"/>
+      <c r="AU354" s="128"/>
+      <c r="AV354" s="128"/>
+      <c r="AW354" s="128"/>
+      <c r="AX354" s="128"/>
+      <c r="AY354" s="128"/>
+      <c r="AZ354" s="128"/>
+      <c r="BA354" s="128"/>
+      <c r="BB354" s="128"/>
+      <c r="BC354" s="128"/>
+      <c r="BD354" s="128"/>
+      <c r="BE354" s="128"/>
+      <c r="BF354" s="128"/>
+      <c r="BG354" s="128"/>
+      <c r="BH354" s="128"/>
+      <c r="BI354" s="128"/>
+      <c r="BJ354" s="128"/>
+      <c r="BK354" s="128"/>
+      <c r="BL354" s="128"/>
+      <c r="BM354" s="128"/>
+      <c r="BN354" s="128"/>
+      <c r="BO354" s="128"/>
+    </row>
+    <row r="355" spans="3:67">
+      <c r="C355" s="82"/>
+      <c r="D355" s="15"/>
+      <c r="H355" s="128"/>
+      <c r="I355" s="128"/>
+      <c r="J355" s="128"/>
+      <c r="K355" s="128"/>
+      <c r="L355" s="128"/>
+      <c r="M355" s="128"/>
+      <c r="N355" s="128"/>
+      <c r="O355" s="128"/>
+      <c r="P355" s="128"/>
+      <c r="Q355" s="128"/>
+      <c r="R355" s="128"/>
+      <c r="S355" s="128"/>
+      <c r="T355" s="128"/>
+      <c r="U355" s="128"/>
+      <c r="V355" s="128"/>
+      <c r="W355" s="128"/>
+      <c r="X355" s="128"/>
+      <c r="Y355" s="128"/>
+      <c r="Z355" s="128"/>
+      <c r="AA355" s="128"/>
+      <c r="AB355" s="128"/>
+      <c r="AC355" s="128"/>
+      <c r="AD355" s="128"/>
+      <c r="AE355" s="128"/>
+      <c r="AF355" s="128"/>
+      <c r="AG355" s="128"/>
+      <c r="AH355" s="128"/>
+      <c r="AI355" s="128"/>
+      <c r="AJ355" s="128"/>
+      <c r="AK355" s="128"/>
+      <c r="AL355" s="128"/>
+      <c r="AM355" s="128"/>
+      <c r="AN355" s="128"/>
+      <c r="AO355" s="128"/>
+      <c r="AP355" s="128"/>
+      <c r="AQ355" s="128"/>
+      <c r="AR355" s="128"/>
+      <c r="AS355" s="128"/>
+      <c r="AT355" s="128"/>
+      <c r="AU355" s="128"/>
+      <c r="AV355" s="128"/>
+      <c r="AW355" s="128"/>
+      <c r="AX355" s="128"/>
+      <c r="AY355" s="128"/>
+      <c r="AZ355" s="128"/>
+      <c r="BA355" s="128"/>
+      <c r="BB355" s="128"/>
+      <c r="BC355" s="128"/>
+      <c r="BD355" s="128"/>
+      <c r="BE355" s="128"/>
+      <c r="BF355" s="128"/>
+      <c r="BG355" s="128"/>
+      <c r="BH355" s="128"/>
+      <c r="BI355" s="128"/>
+      <c r="BJ355" s="128"/>
+      <c r="BK355" s="128"/>
+      <c r="BL355" s="128"/>
+      <c r="BM355" s="128"/>
+      <c r="BN355" s="128"/>
+      <c r="BO355" s="128"/>
+    </row>
+    <row r="356" spans="3:67" ht="41.45" customHeight="1">
+      <c r="C356" s="133" t="s">
         <v>37</v>
       </c>
-      <c r="B50" s="2"/>
-[...74 lines deleted...]
-      <c r="A51" s="22">
+      <c r="D356" s="133"/>
+      <c r="H356" s="128"/>
+      <c r="I356" s="128"/>
+      <c r="J356" s="128"/>
+      <c r="K356" s="128"/>
+      <c r="L356" s="128"/>
+      <c r="M356" s="128"/>
+      <c r="N356" s="128"/>
+      <c r="O356" s="128"/>
+      <c r="P356" s="128"/>
+      <c r="Q356" s="128"/>
+      <c r="R356" s="128"/>
+      <c r="S356" s="128"/>
+      <c r="T356" s="128"/>
+      <c r="U356" s="128"/>
+      <c r="V356" s="128"/>
+      <c r="W356" s="128"/>
+      <c r="X356" s="128"/>
+      <c r="Y356" s="128"/>
+      <c r="Z356" s="128"/>
+      <c r="AA356" s="128"/>
+      <c r="AB356" s="128"/>
+      <c r="AC356" s="128"/>
+      <c r="AD356" s="128"/>
+      <c r="AE356" s="128"/>
+      <c r="AF356" s="128"/>
+      <c r="AG356" s="128"/>
+      <c r="AH356" s="128"/>
+      <c r="AI356" s="128"/>
+      <c r="AJ356" s="128"/>
+      <c r="AK356" s="128"/>
+      <c r="AL356" s="128"/>
+      <c r="AM356" s="128"/>
+      <c r="AN356" s="128"/>
+      <c r="AO356" s="128"/>
+      <c r="AP356" s="128"/>
+      <c r="AQ356" s="128"/>
+      <c r="AR356" s="128"/>
+      <c r="AS356" s="128"/>
+      <c r="AT356" s="128"/>
+      <c r="AU356" s="128"/>
+      <c r="AV356" s="128"/>
+      <c r="AW356" s="128"/>
+      <c r="AX356" s="128"/>
+      <c r="AY356" s="128"/>
+      <c r="AZ356" s="128"/>
+      <c r="BA356" s="128"/>
+      <c r="BB356" s="128"/>
+      <c r="BC356" s="128"/>
+      <c r="BD356" s="128"/>
+      <c r="BE356" s="128"/>
+      <c r="BF356" s="128"/>
+      <c r="BG356" s="128"/>
+      <c r="BH356" s="128"/>
+      <c r="BI356" s="128"/>
+      <c r="BJ356" s="128"/>
+      <c r="BK356" s="128"/>
+      <c r="BL356" s="128"/>
+      <c r="BM356" s="128"/>
+      <c r="BN356" s="128"/>
+      <c r="BO356" s="128"/>
+    </row>
+    <row r="357" spans="3:67">
+      <c r="C357" s="134" t="s">
         <v>38</v>
       </c>
-      <c r="B51" s="2"/>
-[...11832 lines deleted...]
-      <c r="BO207" s="95"/>
+      <c r="D357" s="134"/>
+      <c r="H357" s="128"/>
+      <c r="I357" s="128"/>
+      <c r="J357" s="128"/>
+      <c r="K357" s="128"/>
+      <c r="L357" s="128"/>
+      <c r="M357" s="128"/>
+      <c r="N357" s="128"/>
+      <c r="O357" s="128"/>
+      <c r="P357" s="128"/>
+      <c r="Q357" s="128"/>
+      <c r="R357" s="128"/>
+      <c r="S357" s="128"/>
+      <c r="T357" s="128"/>
+      <c r="U357" s="128"/>
+      <c r="V357" s="128"/>
+      <c r="W357" s="128"/>
+      <c r="X357" s="128"/>
+      <c r="Y357" s="128"/>
+      <c r="Z357" s="128"/>
+      <c r="AA357" s="128"/>
+      <c r="AB357" s="128"/>
+      <c r="AC357" s="128"/>
+      <c r="AD357" s="128"/>
+      <c r="AE357" s="128"/>
+      <c r="AF357" s="128"/>
+      <c r="AG357" s="128"/>
+      <c r="AH357" s="128"/>
+      <c r="AI357" s="128"/>
+      <c r="AJ357" s="128"/>
+      <c r="AK357" s="128"/>
+      <c r="AL357" s="128"/>
+      <c r="AM357" s="128"/>
+      <c r="AN357" s="128"/>
+      <c r="AO357" s="128"/>
+      <c r="AP357" s="128"/>
+      <c r="AQ357" s="128"/>
+      <c r="AR357" s="128"/>
+      <c r="AS357" s="128"/>
+      <c r="AT357" s="128"/>
+      <c r="AU357" s="128"/>
+      <c r="AV357" s="128"/>
+      <c r="AW357" s="128"/>
+      <c r="AX357" s="128"/>
+      <c r="AY357" s="128"/>
+      <c r="AZ357" s="128"/>
+      <c r="BA357" s="128"/>
+      <c r="BB357" s="128"/>
+      <c r="BC357" s="128"/>
+      <c r="BD357" s="128"/>
+      <c r="BE357" s="128"/>
+      <c r="BF357" s="128"/>
+      <c r="BG357" s="128"/>
+      <c r="BH357" s="128"/>
+      <c r="BI357" s="128"/>
+      <c r="BJ357" s="128"/>
+      <c r="BK357" s="128"/>
+      <c r="BL357" s="128"/>
+      <c r="BM357" s="128"/>
+      <c r="BN357" s="128"/>
+      <c r="BO357" s="128"/>
+    </row>
+    <row r="358" spans="3:67" ht="35.450000000000003" customHeight="1">
+      <c r="C358" s="134"/>
+      <c r="D358" s="134"/>
+      <c r="H358" s="128"/>
+      <c r="I358" s="128"/>
+      <c r="J358" s="128"/>
+      <c r="K358" s="128"/>
+      <c r="L358" s="128"/>
+      <c r="M358" s="128"/>
+      <c r="N358" s="128"/>
+      <c r="O358" s="128"/>
+      <c r="P358" s="128"/>
+      <c r="Q358" s="128"/>
+      <c r="R358" s="128"/>
+      <c r="S358" s="128"/>
+      <c r="T358" s="128"/>
+      <c r="U358" s="128"/>
+      <c r="V358" s="128"/>
+      <c r="W358" s="128"/>
+      <c r="X358" s="128"/>
+      <c r="Y358" s="128"/>
+      <c r="Z358" s="128"/>
+      <c r="AA358" s="128"/>
+      <c r="AB358" s="128"/>
+      <c r="AC358" s="128"/>
+      <c r="AD358" s="128"/>
+      <c r="AE358" s="128"/>
+      <c r="AF358" s="128"/>
+      <c r="AG358" s="128"/>
+      <c r="AH358" s="128"/>
+      <c r="AI358" s="128"/>
+      <c r="AJ358" s="128"/>
+      <c r="AK358" s="128"/>
+      <c r="AL358" s="128"/>
+      <c r="AM358" s="128"/>
+      <c r="AN358" s="128"/>
+      <c r="AO358" s="128"/>
+      <c r="AP358" s="128"/>
+      <c r="AQ358" s="128"/>
+      <c r="AR358" s="128"/>
+      <c r="AS358" s="128"/>
+      <c r="AT358" s="128"/>
+      <c r="AU358" s="128"/>
+      <c r="AV358" s="128"/>
+      <c r="AW358" s="128"/>
+      <c r="AX358" s="128"/>
+      <c r="AY358" s="128"/>
+      <c r="AZ358" s="128"/>
+      <c r="BA358" s="128"/>
+      <c r="BB358" s="128"/>
+      <c r="BC358" s="128"/>
+      <c r="BD358" s="128"/>
+      <c r="BE358" s="128"/>
+      <c r="BF358" s="128"/>
+      <c r="BG358" s="128"/>
+      <c r="BH358" s="128"/>
+      <c r="BI358" s="128"/>
+      <c r="BJ358" s="128"/>
+      <c r="BK358" s="128"/>
+      <c r="BL358" s="128"/>
+      <c r="BM358" s="128"/>
+      <c r="BN358" s="128"/>
+      <c r="BO358" s="128"/>
+    </row>
+    <row r="359" spans="3:67">
+      <c r="H359" s="128"/>
+      <c r="I359" s="128"/>
+      <c r="J359" s="128"/>
+      <c r="K359" s="128"/>
+      <c r="L359" s="128"/>
+      <c r="M359" s="128"/>
+      <c r="N359" s="128"/>
+      <c r="O359" s="128"/>
+      <c r="P359" s="128"/>
+      <c r="Q359" s="128"/>
+      <c r="R359" s="128"/>
+      <c r="S359" s="128"/>
+      <c r="T359" s="128"/>
+      <c r="U359" s="128"/>
+      <c r="V359" s="128"/>
+      <c r="W359" s="128"/>
+      <c r="X359" s="128"/>
+      <c r="Y359" s="128"/>
+      <c r="Z359" s="128"/>
+      <c r="AA359" s="128"/>
+      <c r="AB359" s="128"/>
+      <c r="AC359" s="128"/>
+      <c r="AD359" s="128"/>
+      <c r="AE359" s="128"/>
+      <c r="AF359" s="128"/>
+      <c r="AG359" s="128"/>
+      <c r="AH359" s="128"/>
+      <c r="AI359" s="128"/>
+      <c r="AJ359" s="128"/>
+      <c r="AK359" s="128"/>
+      <c r="AL359" s="128"/>
+      <c r="AM359" s="128"/>
+      <c r="AN359" s="128"/>
+      <c r="AO359" s="128"/>
+      <c r="AP359" s="128"/>
+      <c r="AQ359" s="128"/>
+      <c r="AR359" s="128"/>
+      <c r="AS359" s="128"/>
+      <c r="AT359" s="128"/>
+      <c r="AU359" s="128"/>
+      <c r="AV359" s="128"/>
+      <c r="AW359" s="128"/>
+      <c r="AX359" s="128"/>
+      <c r="AY359" s="128"/>
+      <c r="AZ359" s="128"/>
+      <c r="BA359" s="128"/>
+      <c r="BB359" s="128"/>
+      <c r="BC359" s="128"/>
+      <c r="BD359" s="128"/>
+      <c r="BE359" s="128"/>
+      <c r="BF359" s="128"/>
+      <c r="BG359" s="128"/>
+      <c r="BH359" s="128"/>
+      <c r="BI359" s="128"/>
+      <c r="BJ359" s="128"/>
+      <c r="BK359" s="128"/>
+      <c r="BL359" s="128"/>
+      <c r="BM359" s="128"/>
+      <c r="BN359" s="128"/>
+      <c r="BO359" s="128"/>
+    </row>
+    <row r="360" spans="3:67">
+      <c r="H360" s="128"/>
+      <c r="I360" s="128"/>
+      <c r="J360" s="128"/>
+      <c r="K360" s="128"/>
+      <c r="L360" s="128"/>
+      <c r="M360" s="128"/>
+      <c r="N360" s="128"/>
+      <c r="O360" s="128"/>
+      <c r="P360" s="128"/>
+      <c r="Q360" s="128"/>
+      <c r="R360" s="128"/>
+      <c r="S360" s="128"/>
+      <c r="T360" s="128"/>
+      <c r="U360" s="128"/>
+      <c r="V360" s="128"/>
+      <c r="W360" s="128"/>
+      <c r="X360" s="128"/>
+      <c r="Y360" s="128"/>
+      <c r="Z360" s="128"/>
+      <c r="AA360" s="128"/>
+      <c r="AB360" s="128"/>
+      <c r="AC360" s="128"/>
+      <c r="AD360" s="128"/>
+      <c r="AE360" s="128"/>
+      <c r="AF360" s="128"/>
+      <c r="AG360" s="128"/>
+      <c r="AH360" s="128"/>
+      <c r="AI360" s="128"/>
+      <c r="AJ360" s="128"/>
+      <c r="AK360" s="128"/>
+      <c r="AL360" s="128"/>
+      <c r="AM360" s="128"/>
+      <c r="AN360" s="128"/>
+      <c r="AO360" s="128"/>
+      <c r="AP360" s="128"/>
+      <c r="AQ360" s="128"/>
+      <c r="AR360" s="128"/>
+      <c r="AS360" s="128"/>
+      <c r="AT360" s="128"/>
+      <c r="AU360" s="128"/>
+      <c r="AV360" s="128"/>
+      <c r="AW360" s="128"/>
+      <c r="AX360" s="128"/>
+      <c r="AY360" s="128"/>
+      <c r="AZ360" s="128"/>
+      <c r="BA360" s="128"/>
+      <c r="BB360" s="128"/>
+      <c r="BC360" s="128"/>
+      <c r="BD360" s="128"/>
+      <c r="BE360" s="128"/>
+      <c r="BF360" s="128"/>
+      <c r="BG360" s="128"/>
+      <c r="BH360" s="128"/>
+      <c r="BI360" s="128"/>
+      <c r="BJ360" s="128"/>
+      <c r="BK360" s="128"/>
+      <c r="BL360" s="128"/>
+      <c r="BM360" s="128"/>
+      <c r="BN360" s="128"/>
+      <c r="BO360" s="128"/>
+    </row>
+    <row r="361" spans="3:67">
+      <c r="H361" s="132"/>
+      <c r="I361" s="128"/>
+      <c r="J361" s="128"/>
+      <c r="K361" s="128"/>
+      <c r="L361" s="128"/>
+      <c r="M361" s="128"/>
+      <c r="N361" s="128"/>
+      <c r="O361" s="128"/>
+      <c r="P361" s="128"/>
+      <c r="Q361" s="128"/>
+      <c r="R361" s="128"/>
+      <c r="S361" s="128"/>
+      <c r="T361" s="128"/>
+      <c r="U361" s="128"/>
+      <c r="V361" s="128"/>
+      <c r="W361" s="128"/>
+      <c r="X361" s="128"/>
+      <c r="Y361" s="128"/>
+      <c r="Z361" s="128"/>
+      <c r="AA361" s="128"/>
+      <c r="AB361" s="128"/>
+      <c r="AC361" s="128"/>
+      <c r="AD361" s="128"/>
+      <c r="AE361" s="128"/>
+      <c r="AF361" s="128"/>
+      <c r="AG361" s="128"/>
+      <c r="AH361" s="128"/>
+      <c r="AI361" s="128"/>
+      <c r="AJ361" s="128"/>
+      <c r="AK361" s="128"/>
+      <c r="AL361" s="128"/>
+      <c r="AM361" s="128"/>
+      <c r="AN361" s="128"/>
+      <c r="AO361" s="128"/>
+      <c r="AP361" s="128"/>
+      <c r="AQ361" s="128"/>
+      <c r="AR361" s="128"/>
+      <c r="AS361" s="128"/>
+      <c r="AT361" s="128"/>
+      <c r="AU361" s="128"/>
+      <c r="AV361" s="128"/>
+      <c r="AW361" s="128"/>
+      <c r="AX361" s="128"/>
+      <c r="AY361" s="128"/>
+      <c r="AZ361" s="128"/>
+      <c r="BA361" s="128"/>
+      <c r="BB361" s="128"/>
+      <c r="BC361" s="128"/>
+      <c r="BD361" s="128"/>
+      <c r="BE361" s="128"/>
+      <c r="BF361" s="128"/>
+      <c r="BG361" s="128"/>
+      <c r="BH361" s="128"/>
+      <c r="BI361" s="128"/>
+      <c r="BJ361" s="128"/>
+      <c r="BK361" s="128"/>
+      <c r="BL361" s="128"/>
+      <c r="BM361" s="128"/>
+      <c r="BN361" s="128"/>
+      <c r="BO361" s="128"/>
+    </row>
+    <row r="362" spans="3:67">
+      <c r="H362" s="132"/>
+      <c r="I362" s="128"/>
+      <c r="J362" s="128"/>
+      <c r="K362" s="128"/>
+      <c r="L362" s="128"/>
+      <c r="M362" s="128"/>
+      <c r="N362" s="128"/>
+      <c r="O362" s="128"/>
+      <c r="P362" s="128"/>
+      <c r="Q362" s="128"/>
+      <c r="R362" s="128"/>
+      <c r="S362" s="128"/>
+      <c r="T362" s="128"/>
+      <c r="U362" s="128"/>
+      <c r="V362" s="128"/>
+      <c r="W362" s="128"/>
+      <c r="X362" s="128"/>
+      <c r="Y362" s="128"/>
+      <c r="Z362" s="128"/>
+      <c r="AA362" s="128"/>
+      <c r="AB362" s="128"/>
+      <c r="AC362" s="128"/>
+      <c r="AD362" s="128"/>
+      <c r="AE362" s="128"/>
+      <c r="AF362" s="128"/>
+      <c r="AG362" s="128"/>
+      <c r="AH362" s="128"/>
+      <c r="AI362" s="128"/>
+      <c r="AJ362" s="128"/>
+      <c r="AK362" s="128"/>
+      <c r="AL362" s="128"/>
+      <c r="AM362" s="128"/>
+      <c r="AN362" s="128"/>
+      <c r="AO362" s="128"/>
+      <c r="AP362" s="128"/>
+      <c r="AQ362" s="128"/>
+      <c r="AR362" s="128"/>
+      <c r="AS362" s="128"/>
+      <c r="AT362" s="128"/>
+      <c r="AU362" s="128"/>
+      <c r="AV362" s="128"/>
+      <c r="AW362" s="128"/>
+      <c r="AX362" s="128"/>
+      <c r="AY362" s="128"/>
+      <c r="AZ362" s="128"/>
+      <c r="BA362" s="128"/>
+      <c r="BB362" s="128"/>
+      <c r="BC362" s="128"/>
+      <c r="BD362" s="128"/>
+      <c r="BE362" s="128"/>
+      <c r="BF362" s="128"/>
+      <c r="BG362" s="128"/>
+      <c r="BH362" s="128"/>
+      <c r="BI362" s="128"/>
+      <c r="BJ362" s="128"/>
+      <c r="BK362" s="128"/>
+      <c r="BL362" s="128"/>
+      <c r="BM362" s="128"/>
+      <c r="BN362" s="128"/>
+      <c r="BO362" s="128"/>
+    </row>
+    <row r="363" spans="3:67">
+      <c r="H363" s="132"/>
+      <c r="I363" s="128"/>
+      <c r="J363" s="128"/>
+      <c r="K363" s="128"/>
+      <c r="L363" s="128"/>
+      <c r="M363" s="128"/>
+      <c r="N363" s="128"/>
+      <c r="O363" s="128"/>
+      <c r="P363" s="128"/>
+      <c r="Q363" s="128"/>
+      <c r="R363" s="128"/>
+      <c r="S363" s="128"/>
+      <c r="T363" s="128"/>
+      <c r="U363" s="128"/>
+      <c r="V363" s="128"/>
+      <c r="W363" s="128"/>
+      <c r="X363" s="128"/>
+      <c r="Y363" s="128"/>
+      <c r="Z363" s="128"/>
+      <c r="AA363" s="128"/>
+      <c r="AB363" s="128"/>
+      <c r="AC363" s="128"/>
+      <c r="AD363" s="128"/>
+      <c r="AE363" s="128"/>
+      <c r="AF363" s="128"/>
+      <c r="AG363" s="128"/>
+      <c r="AH363" s="128"/>
+      <c r="AI363" s="128"/>
+      <c r="AJ363" s="128"/>
+      <c r="AK363" s="128"/>
+      <c r="AL363" s="128"/>
+      <c r="AM363" s="128"/>
+      <c r="AN363" s="128"/>
+      <c r="AO363" s="128"/>
+      <c r="AP363" s="128"/>
+      <c r="AQ363" s="128"/>
+      <c r="AR363" s="128"/>
+      <c r="AS363" s="128"/>
+      <c r="AT363" s="128"/>
+      <c r="AU363" s="128"/>
+      <c r="AV363" s="128"/>
+      <c r="AW363" s="128"/>
+      <c r="AX363" s="128"/>
+      <c r="AY363" s="128"/>
+      <c r="AZ363" s="128"/>
+      <c r="BA363" s="128"/>
+      <c r="BB363" s="128"/>
+      <c r="BC363" s="128"/>
+      <c r="BD363" s="128"/>
+      <c r="BE363" s="128"/>
+      <c r="BF363" s="128"/>
+      <c r="BG363" s="128"/>
+      <c r="BH363" s="128"/>
+      <c r="BI363" s="128"/>
+      <c r="BJ363" s="128"/>
+      <c r="BK363" s="128"/>
+      <c r="BL363" s="128"/>
+      <c r="BM363" s="128"/>
+      <c r="BN363" s="128"/>
+      <c r="BO363" s="128"/>
+    </row>
+    <row r="364" spans="3:67">
+      <c r="H364" s="132"/>
+      <c r="I364" s="128"/>
+      <c r="J364" s="128"/>
+      <c r="K364" s="128"/>
+      <c r="L364" s="128"/>
+      <c r="M364" s="128"/>
+      <c r="N364" s="128"/>
+      <c r="O364" s="128"/>
+      <c r="P364" s="128"/>
+      <c r="Q364" s="128"/>
+      <c r="R364" s="128"/>
+      <c r="S364" s="128"/>
+      <c r="T364" s="128"/>
+      <c r="U364" s="128"/>
+      <c r="V364" s="128"/>
+      <c r="W364" s="128"/>
+      <c r="X364" s="128"/>
+      <c r="Y364" s="128"/>
+      <c r="Z364" s="128"/>
+      <c r="AA364" s="128"/>
+      <c r="AB364" s="128"/>
+      <c r="AC364" s="128"/>
+      <c r="AD364" s="128"/>
+      <c r="AE364" s="128"/>
+      <c r="AF364" s="128"/>
+      <c r="AG364" s="128"/>
+      <c r="AH364" s="128"/>
+      <c r="AI364" s="128"/>
+      <c r="AJ364" s="128"/>
+      <c r="AK364" s="128"/>
+      <c r="AL364" s="128"/>
+      <c r="AM364" s="128"/>
+      <c r="AN364" s="128"/>
+      <c r="AO364" s="128"/>
+      <c r="AP364" s="128"/>
+      <c r="AQ364" s="128"/>
+      <c r="AR364" s="128"/>
+      <c r="AS364" s="128"/>
+      <c r="AT364" s="128"/>
+      <c r="AU364" s="128"/>
+      <c r="AV364" s="128"/>
+      <c r="AW364" s="128"/>
+      <c r="AX364" s="128"/>
+      <c r="AY364" s="128"/>
+      <c r="AZ364" s="128"/>
+      <c r="BA364" s="128"/>
+      <c r="BB364" s="128"/>
+      <c r="BC364" s="128"/>
+      <c r="BD364" s="128"/>
+      <c r="BE364" s="128"/>
+      <c r="BF364" s="128"/>
+      <c r="BG364" s="128"/>
+      <c r="BH364" s="128"/>
+      <c r="BI364" s="128"/>
+      <c r="BJ364" s="128"/>
+      <c r="BK364" s="128"/>
+      <c r="BL364" s="128"/>
+      <c r="BM364" s="128"/>
+      <c r="BN364" s="128"/>
+      <c r="BO364" s="128"/>
+    </row>
+    <row r="365" spans="3:67">
+      <c r="H365" s="132"/>
+      <c r="I365" s="128"/>
+      <c r="J365" s="128"/>
+      <c r="K365" s="128"/>
+      <c r="L365" s="128"/>
+      <c r="M365" s="128"/>
+      <c r="N365" s="128"/>
+      <c r="O365" s="128"/>
+      <c r="P365" s="128"/>
+      <c r="Q365" s="128"/>
+      <c r="R365" s="128"/>
+      <c r="S365" s="128"/>
+      <c r="T365" s="128"/>
+      <c r="U365" s="128"/>
+      <c r="V365" s="128"/>
+      <c r="W365" s="128"/>
+      <c r="X365" s="128"/>
+      <c r="Y365" s="128"/>
+      <c r="Z365" s="128"/>
+      <c r="AA365" s="128"/>
+      <c r="AB365" s="128"/>
+      <c r="AC365" s="128"/>
+      <c r="AD365" s="128"/>
+      <c r="AE365" s="128"/>
+      <c r="AF365" s="128"/>
+      <c r="AG365" s="128"/>
+      <c r="AH365" s="128"/>
+      <c r="AI365" s="128"/>
+      <c r="AJ365" s="128"/>
+      <c r="AK365" s="128"/>
+      <c r="AL365" s="128"/>
+      <c r="AM365" s="128"/>
+      <c r="AN365" s="128"/>
+      <c r="AO365" s="128"/>
+      <c r="AP365" s="128"/>
+      <c r="AQ365" s="128"/>
+      <c r="AR365" s="128"/>
+      <c r="AS365" s="128"/>
+      <c r="AT365" s="128"/>
+      <c r="AU365" s="128"/>
+      <c r="AV365" s="128"/>
+      <c r="AW365" s="128"/>
+      <c r="AX365" s="128"/>
+      <c r="AY365" s="128"/>
+      <c r="AZ365" s="128"/>
+      <c r="BA365" s="128"/>
+      <c r="BB365" s="128"/>
+      <c r="BC365" s="128"/>
+      <c r="BD365" s="128"/>
+      <c r="BE365" s="128"/>
+      <c r="BF365" s="128"/>
+      <c r="BG365" s="128"/>
+      <c r="BH365" s="128"/>
+      <c r="BI365" s="128"/>
+      <c r="BJ365" s="128"/>
+      <c r="BK365" s="128"/>
+      <c r="BL365" s="128"/>
+      <c r="BM365" s="128"/>
+      <c r="BN365" s="128"/>
+      <c r="BO365" s="128"/>
+    </row>
+    <row r="366" spans="3:67">
+      <c r="H366" s="132"/>
+      <c r="I366" s="128"/>
+      <c r="J366" s="128"/>
+      <c r="K366" s="128"/>
+      <c r="L366" s="128"/>
+      <c r="M366" s="128"/>
+      <c r="N366" s="128"/>
+      <c r="O366" s="128"/>
+      <c r="P366" s="128"/>
+      <c r="Q366" s="128"/>
+      <c r="R366" s="128"/>
+      <c r="S366" s="128"/>
+      <c r="T366" s="128"/>
+      <c r="U366" s="128"/>
+      <c r="V366" s="128"/>
+      <c r="W366" s="128"/>
+      <c r="X366" s="128"/>
+      <c r="Y366" s="128"/>
+      <c r="Z366" s="128"/>
+      <c r="AA366" s="128"/>
+      <c r="AB366" s="128"/>
+      <c r="AC366" s="128"/>
+      <c r="AD366" s="128"/>
+      <c r="AE366" s="128"/>
+      <c r="AF366" s="128"/>
+      <c r="AG366" s="128"/>
+      <c r="AH366" s="128"/>
+      <c r="AI366" s="128"/>
+      <c r="AJ366" s="128"/>
+      <c r="AK366" s="128"/>
+      <c r="AL366" s="128"/>
+      <c r="AM366" s="128"/>
+      <c r="AN366" s="128"/>
+      <c r="AO366" s="128"/>
+      <c r="AP366" s="128"/>
+      <c r="AQ366" s="128"/>
+      <c r="AR366" s="128"/>
+      <c r="AS366" s="128"/>
+      <c r="AT366" s="128"/>
+      <c r="AU366" s="128"/>
+      <c r="AV366" s="128"/>
+      <c r="AW366" s="128"/>
+      <c r="AX366" s="128"/>
+      <c r="AY366" s="128"/>
+      <c r="AZ366" s="128"/>
+      <c r="BA366" s="128"/>
+      <c r="BB366" s="128"/>
+      <c r="BC366" s="128"/>
+      <c r="BD366" s="128"/>
+      <c r="BE366" s="128"/>
+      <c r="BF366" s="128"/>
+      <c r="BG366" s="128"/>
+      <c r="BH366" s="128"/>
+      <c r="BI366" s="128"/>
+      <c r="BJ366" s="128"/>
+      <c r="BK366" s="128"/>
+      <c r="BL366" s="128"/>
+      <c r="BM366" s="128"/>
+      <c r="BN366" s="128"/>
+      <c r="BO366" s="128"/>
+    </row>
+    <row r="367" spans="3:67">
+      <c r="H367" s="132"/>
+      <c r="I367" s="128"/>
+      <c r="J367" s="128"/>
+      <c r="K367" s="128"/>
+      <c r="L367" s="128"/>
+      <c r="M367" s="128"/>
+      <c r="N367" s="128"/>
+      <c r="O367" s="128"/>
+      <c r="P367" s="128"/>
+      <c r="Q367" s="128"/>
+      <c r="R367" s="128"/>
+      <c r="S367" s="128"/>
+      <c r="T367" s="128"/>
+      <c r="U367" s="128"/>
+      <c r="V367" s="128"/>
+      <c r="W367" s="128"/>
+      <c r="X367" s="128"/>
+      <c r="Y367" s="128"/>
+      <c r="Z367" s="128"/>
+      <c r="AA367" s="128"/>
+      <c r="AB367" s="128"/>
+      <c r="AC367" s="128"/>
+      <c r="AD367" s="128"/>
+      <c r="AE367" s="128"/>
+      <c r="AF367" s="128"/>
+      <c r="AG367" s="128"/>
+      <c r="AH367" s="128"/>
+      <c r="AI367" s="128"/>
+      <c r="AJ367" s="128"/>
+      <c r="AK367" s="128"/>
+      <c r="AL367" s="128"/>
+      <c r="AM367" s="128"/>
+      <c r="AN367" s="128"/>
+      <c r="AO367" s="128"/>
+      <c r="AP367" s="128"/>
+      <c r="AQ367" s="128"/>
+      <c r="AR367" s="128"/>
+      <c r="AS367" s="128"/>
+      <c r="AT367" s="128"/>
+      <c r="AU367" s="128"/>
+      <c r="AV367" s="128"/>
+      <c r="AW367" s="128"/>
+      <c r="AX367" s="128"/>
+      <c r="AY367" s="128"/>
+      <c r="AZ367" s="128"/>
+      <c r="BA367" s="128"/>
+      <c r="BB367" s="128"/>
+      <c r="BC367" s="128"/>
+      <c r="BD367" s="128"/>
+      <c r="BE367" s="128"/>
+      <c r="BF367" s="128"/>
+      <c r="BG367" s="128"/>
+      <c r="BH367" s="128"/>
+      <c r="BI367" s="128"/>
+      <c r="BJ367" s="128"/>
+      <c r="BK367" s="128"/>
+      <c r="BL367" s="128"/>
+      <c r="BM367" s="128"/>
+      <c r="BN367" s="128"/>
+      <c r="BO367" s="128"/>
+    </row>
+    <row r="368" spans="3:67">
+      <c r="H368" s="132"/>
+      <c r="I368" s="128"/>
+      <c r="J368" s="128"/>
+      <c r="K368" s="128"/>
+      <c r="L368" s="128"/>
+      <c r="M368" s="128"/>
+      <c r="N368" s="128"/>
+      <c r="O368" s="128"/>
+      <c r="P368" s="128"/>
+      <c r="Q368" s="128"/>
+      <c r="R368" s="128"/>
+      <c r="S368" s="128"/>
+      <c r="T368" s="128"/>
+      <c r="U368" s="128"/>
+      <c r="V368" s="128"/>
+      <c r="W368" s="128"/>
+      <c r="X368" s="128"/>
+      <c r="Y368" s="128"/>
+      <c r="Z368" s="128"/>
+      <c r="AA368" s="128"/>
+      <c r="AB368" s="128"/>
+      <c r="AC368" s="128"/>
+      <c r="AD368" s="128"/>
+      <c r="AE368" s="128"/>
+      <c r="AF368" s="128"/>
+      <c r="AG368" s="128"/>
+      <c r="AH368" s="128"/>
+      <c r="AI368" s="128"/>
+      <c r="AJ368" s="128"/>
+      <c r="AK368" s="128"/>
+      <c r="AL368" s="128"/>
+      <c r="AM368" s="128"/>
+      <c r="AN368" s="128"/>
+      <c r="AO368" s="128"/>
+      <c r="AP368" s="128"/>
+      <c r="AQ368" s="128"/>
+      <c r="AR368" s="128"/>
+      <c r="AS368" s="128"/>
+      <c r="AT368" s="128"/>
+      <c r="AU368" s="128"/>
+      <c r="AV368" s="128"/>
+      <c r="AW368" s="128"/>
+      <c r="AX368" s="128"/>
+      <c r="AY368" s="128"/>
+      <c r="AZ368" s="128"/>
+      <c r="BA368" s="128"/>
+      <c r="BB368" s="128"/>
+      <c r="BC368" s="128"/>
+      <c r="BD368" s="128"/>
+      <c r="BE368" s="128"/>
+      <c r="BF368" s="128"/>
+      <c r="BG368" s="128"/>
+      <c r="BH368" s="128"/>
+      <c r="BI368" s="128"/>
+      <c r="BJ368" s="128"/>
+      <c r="BK368" s="128"/>
+      <c r="BL368" s="128"/>
+      <c r="BM368" s="128"/>
+      <c r="BN368" s="128"/>
+      <c r="BO368" s="128"/>
+    </row>
+    <row r="369" spans="8:67">
+      <c r="H369" s="132"/>
+      <c r="I369" s="128"/>
+      <c r="J369" s="128"/>
+      <c r="K369" s="128"/>
+      <c r="L369" s="128"/>
+      <c r="M369" s="128"/>
+      <c r="N369" s="128"/>
+      <c r="O369" s="128"/>
+      <c r="P369" s="128"/>
+      <c r="Q369" s="128"/>
+      <c r="R369" s="128"/>
+      <c r="S369" s="128"/>
+      <c r="T369" s="128"/>
+      <c r="U369" s="128"/>
+      <c r="V369" s="128"/>
+      <c r="W369" s="128"/>
+      <c r="X369" s="128"/>
+      <c r="Y369" s="128"/>
+      <c r="Z369" s="128"/>
+      <c r="AA369" s="128"/>
+      <c r="AB369" s="128"/>
+      <c r="AC369" s="128"/>
+      <c r="AD369" s="128"/>
+      <c r="AE369" s="128"/>
+      <c r="AF369" s="128"/>
+      <c r="AG369" s="128"/>
+      <c r="AH369" s="128"/>
+      <c r="AI369" s="128"/>
+      <c r="AJ369" s="128"/>
+      <c r="AK369" s="128"/>
+      <c r="AL369" s="128"/>
+      <c r="AM369" s="128"/>
+      <c r="AN369" s="128"/>
+      <c r="AO369" s="128"/>
+      <c r="AP369" s="128"/>
+      <c r="AQ369" s="128"/>
+      <c r="AR369" s="128"/>
+      <c r="AS369" s="128"/>
+      <c r="AT369" s="128"/>
+      <c r="AU369" s="128"/>
+      <c r="AV369" s="128"/>
+      <c r="AW369" s="128"/>
+      <c r="AX369" s="128"/>
+      <c r="AY369" s="128"/>
+      <c r="AZ369" s="128"/>
+      <c r="BA369" s="128"/>
+      <c r="BB369" s="128"/>
+      <c r="BC369" s="128"/>
+      <c r="BD369" s="128"/>
+      <c r="BE369" s="128"/>
+      <c r="BF369" s="128"/>
+      <c r="BG369" s="128"/>
+      <c r="BH369" s="128"/>
+      <c r="BI369" s="128"/>
+      <c r="BJ369" s="128"/>
+      <c r="BK369" s="128"/>
+      <c r="BL369" s="128"/>
+      <c r="BM369" s="128"/>
+      <c r="BN369" s="128"/>
+      <c r="BO369" s="128"/>
+    </row>
+    <row r="370" spans="8:67">
+      <c r="H370" s="132"/>
+      <c r="I370" s="128"/>
+      <c r="J370" s="128"/>
+      <c r="K370" s="128"/>
+      <c r="L370" s="128"/>
+      <c r="M370" s="128"/>
+      <c r="N370" s="128"/>
+      <c r="O370" s="128"/>
+      <c r="P370" s="128"/>
+      <c r="Q370" s="128"/>
+      <c r="R370" s="128"/>
+      <c r="S370" s="128"/>
+      <c r="T370" s="128"/>
+      <c r="U370" s="128"/>
+      <c r="V370" s="128"/>
+      <c r="W370" s="128"/>
+      <c r="X370" s="128"/>
+      <c r="Y370" s="128"/>
+      <c r="Z370" s="128"/>
+      <c r="AA370" s="128"/>
+      <c r="AB370" s="128"/>
+      <c r="AC370" s="128"/>
+      <c r="AD370" s="128"/>
+      <c r="AE370" s="128"/>
+      <c r="AF370" s="128"/>
+      <c r="AG370" s="128"/>
+      <c r="AH370" s="128"/>
+      <c r="AI370" s="128"/>
+      <c r="AJ370" s="128"/>
+      <c r="AK370" s="128"/>
+      <c r="AL370" s="128"/>
+      <c r="AM370" s="128"/>
+      <c r="AN370" s="128"/>
+      <c r="AO370" s="128"/>
+      <c r="AP370" s="128"/>
+      <c r="AQ370" s="128"/>
+      <c r="AR370" s="128"/>
+      <c r="AS370" s="128"/>
+      <c r="AT370" s="128"/>
+      <c r="AU370" s="128"/>
+      <c r="AV370" s="128"/>
+      <c r="AW370" s="128"/>
+      <c r="AX370" s="128"/>
+      <c r="AY370" s="128"/>
+      <c r="AZ370" s="128"/>
+      <c r="BA370" s="128"/>
+      <c r="BB370" s="128"/>
+      <c r="BC370" s="128"/>
+      <c r="BD370" s="128"/>
+      <c r="BE370" s="128"/>
+      <c r="BF370" s="128"/>
+      <c r="BG370" s="128"/>
+      <c r="BH370" s="128"/>
+      <c r="BI370" s="128"/>
+      <c r="BJ370" s="128"/>
+      <c r="BK370" s="128"/>
+      <c r="BL370" s="128"/>
+      <c r="BM370" s="128"/>
+      <c r="BN370" s="128"/>
+      <c r="BO370" s="128"/>
+    </row>
+    <row r="371" spans="8:67">
+      <c r="H371" s="132"/>
+      <c r="I371" s="128"/>
+      <c r="J371" s="128"/>
+      <c r="K371" s="128"/>
+      <c r="L371" s="128"/>
+      <c r="M371" s="128"/>
+      <c r="N371" s="128"/>
+      <c r="O371" s="128"/>
+      <c r="P371" s="128"/>
+      <c r="Q371" s="128"/>
+      <c r="R371" s="128"/>
+      <c r="S371" s="128"/>
+      <c r="T371" s="128"/>
+      <c r="U371" s="128"/>
+      <c r="V371" s="128"/>
+      <c r="W371" s="128"/>
+      <c r="X371" s="128"/>
+      <c r="Y371" s="128"/>
+      <c r="Z371" s="128"/>
+      <c r="AA371" s="128"/>
+      <c r="AB371" s="128"/>
+      <c r="AC371" s="128"/>
+      <c r="AD371" s="128"/>
+      <c r="AE371" s="128"/>
+      <c r="AF371" s="128"/>
+      <c r="AG371" s="128"/>
+      <c r="AH371" s="128"/>
+      <c r="AI371" s="128"/>
+      <c r="AJ371" s="128"/>
+      <c r="AK371" s="128"/>
+      <c r="AL371" s="128"/>
+      <c r="AM371" s="128"/>
+      <c r="AN371" s="128"/>
+      <c r="AO371" s="128"/>
+      <c r="AP371" s="128"/>
+      <c r="AQ371" s="128"/>
+      <c r="AR371" s="128"/>
+      <c r="AS371" s="128"/>
+      <c r="AT371" s="128"/>
+      <c r="AU371" s="128"/>
+      <c r="AV371" s="128"/>
+      <c r="AW371" s="128"/>
+      <c r="AX371" s="128"/>
+      <c r="AY371" s="128"/>
+      <c r="AZ371" s="128"/>
+      <c r="BA371" s="128"/>
+      <c r="BB371" s="128"/>
+      <c r="BC371" s="128"/>
+      <c r="BD371" s="128"/>
+      <c r="BE371" s="128"/>
+      <c r="BF371" s="128"/>
+      <c r="BG371" s="128"/>
+      <c r="BH371" s="128"/>
+      <c r="BI371" s="128"/>
+      <c r="BJ371" s="128"/>
+      <c r="BK371" s="128"/>
+      <c r="BL371" s="128"/>
+      <c r="BM371" s="128"/>
+      <c r="BN371" s="128"/>
+      <c r="BO371" s="128"/>
+    </row>
+    <row r="372" spans="8:67">
+      <c r="H372" s="132"/>
+      <c r="I372" s="128"/>
+      <c r="J372" s="128"/>
+      <c r="K372" s="128"/>
+      <c r="L372" s="128"/>
+      <c r="M372" s="128"/>
+      <c r="N372" s="128"/>
+      <c r="O372" s="128"/>
+      <c r="P372" s="128"/>
+      <c r="Q372" s="128"/>
+      <c r="R372" s="128"/>
+      <c r="S372" s="128"/>
+      <c r="T372" s="128"/>
+      <c r="U372" s="128"/>
+      <c r="V372" s="128"/>
+      <c r="W372" s="128"/>
+      <c r="X372" s="128"/>
+      <c r="Y372" s="128"/>
+      <c r="Z372" s="128"/>
+      <c r="AA372" s="128"/>
+      <c r="AB372" s="128"/>
+      <c r="AC372" s="128"/>
+      <c r="AD372" s="128"/>
+      <c r="AE372" s="128"/>
+      <c r="AF372" s="128"/>
+      <c r="AG372" s="128"/>
+      <c r="AH372" s="128"/>
+      <c r="AI372" s="128"/>
+      <c r="AJ372" s="128"/>
+      <c r="AK372" s="128"/>
+      <c r="AL372" s="128"/>
+      <c r="AM372" s="128"/>
+      <c r="AN372" s="128"/>
+      <c r="AO372" s="128"/>
+      <c r="AP372" s="128"/>
+      <c r="AQ372" s="128"/>
+      <c r="AR372" s="128"/>
+      <c r="AS372" s="128"/>
+      <c r="AT372" s="128"/>
+      <c r="AU372" s="128"/>
+      <c r="AV372" s="128"/>
+      <c r="AW372" s="128"/>
+      <c r="AX372" s="128"/>
+      <c r="AY372" s="128"/>
+      <c r="AZ372" s="128"/>
+      <c r="BA372" s="128"/>
+      <c r="BB372" s="128"/>
+      <c r="BC372" s="128"/>
+      <c r="BD372" s="128"/>
+      <c r="BE372" s="128"/>
+      <c r="BF372" s="128"/>
+      <c r="BG372" s="128"/>
+      <c r="BH372" s="128"/>
+      <c r="BI372" s="128"/>
+      <c r="BJ372" s="128"/>
+      <c r="BK372" s="128"/>
+      <c r="BL372" s="128"/>
+      <c r="BM372" s="128"/>
+      <c r="BN372" s="128"/>
+      <c r="BO372" s="128"/>
+    </row>
+    <row r="373" spans="8:67">
+      <c r="H373" s="132"/>
+      <c r="I373" s="128"/>
+      <c r="J373" s="128"/>
+      <c r="K373" s="128"/>
+      <c r="L373" s="128"/>
+      <c r="M373" s="128"/>
+      <c r="N373" s="128"/>
+      <c r="O373" s="128"/>
+      <c r="P373" s="128"/>
+      <c r="Q373" s="128"/>
+      <c r="R373" s="128"/>
+      <c r="S373" s="128"/>
+      <c r="T373" s="128"/>
+      <c r="U373" s="128"/>
+      <c r="V373" s="128"/>
+      <c r="W373" s="128"/>
+      <c r="X373" s="128"/>
+      <c r="Y373" s="128"/>
+      <c r="Z373" s="128"/>
+      <c r="AA373" s="128"/>
+      <c r="AB373" s="128"/>
+      <c r="AC373" s="128"/>
+      <c r="AD373" s="128"/>
+      <c r="AE373" s="128"/>
+      <c r="AF373" s="128"/>
+      <c r="AG373" s="128"/>
+      <c r="AH373" s="128"/>
+      <c r="AI373" s="128"/>
+      <c r="AJ373" s="128"/>
+      <c r="AK373" s="128"/>
+      <c r="AL373" s="128"/>
+      <c r="AM373" s="128"/>
+      <c r="AN373" s="128"/>
+      <c r="AO373" s="128"/>
+      <c r="AP373" s="128"/>
+      <c r="AQ373" s="128"/>
+      <c r="AR373" s="128"/>
+      <c r="AS373" s="128"/>
+      <c r="AT373" s="128"/>
+      <c r="AU373" s="128"/>
+      <c r="AV373" s="128"/>
+      <c r="AW373" s="128"/>
+      <c r="AX373" s="128"/>
+      <c r="AY373" s="128"/>
+      <c r="AZ373" s="128"/>
+      <c r="BA373" s="128"/>
+      <c r="BB373" s="128"/>
+      <c r="BC373" s="128"/>
+      <c r="BD373" s="128"/>
+      <c r="BE373" s="128"/>
+      <c r="BF373" s="128"/>
+      <c r="BG373" s="128"/>
+      <c r="BH373" s="128"/>
+      <c r="BI373" s="128"/>
+      <c r="BJ373" s="128"/>
+      <c r="BK373" s="128"/>
+      <c r="BL373" s="128"/>
+      <c r="BM373" s="128"/>
+      <c r="BN373" s="128"/>
+      <c r="BO373" s="128"/>
+    </row>
+    <row r="374" spans="8:67">
+      <c r="H374" s="132"/>
+      <c r="I374" s="128"/>
+      <c r="J374" s="128"/>
+      <c r="K374" s="128"/>
+      <c r="L374" s="128"/>
+      <c r="M374" s="128"/>
+      <c r="N374" s="128"/>
+      <c r="O374" s="128"/>
+      <c r="P374" s="128"/>
+      <c r="Q374" s="128"/>
+      <c r="R374" s="128"/>
+      <c r="S374" s="128"/>
+      <c r="T374" s="128"/>
+      <c r="U374" s="128"/>
+      <c r="V374" s="128"/>
+      <c r="W374" s="128"/>
+      <c r="X374" s="128"/>
+      <c r="Y374" s="128"/>
+      <c r="Z374" s="128"/>
+      <c r="AA374" s="128"/>
+      <c r="AB374" s="128"/>
+      <c r="AC374" s="128"/>
+      <c r="AD374" s="128"/>
+      <c r="AE374" s="128"/>
+      <c r="AF374" s="128"/>
+      <c r="AG374" s="128"/>
+      <c r="AH374" s="128"/>
+      <c r="AI374" s="128"/>
+      <c r="AJ374" s="128"/>
+      <c r="AK374" s="128"/>
+      <c r="AL374" s="128"/>
+      <c r="AM374" s="128"/>
+      <c r="AN374" s="128"/>
+      <c r="AO374" s="128"/>
+      <c r="AP374" s="128"/>
+      <c r="AQ374" s="128"/>
+      <c r="AR374" s="128"/>
+      <c r="AS374" s="128"/>
+      <c r="AT374" s="128"/>
+      <c r="AU374" s="128"/>
+      <c r="AV374" s="128"/>
+      <c r="AW374" s="128"/>
+      <c r="AX374" s="128"/>
+      <c r="AY374" s="128"/>
+      <c r="AZ374" s="128"/>
+      <c r="BA374" s="128"/>
+      <c r="BB374" s="128"/>
+      <c r="BC374" s="128"/>
+      <c r="BD374" s="128"/>
+      <c r="BE374" s="128"/>
+      <c r="BF374" s="128"/>
+      <c r="BG374" s="128"/>
+      <c r="BH374" s="128"/>
+      <c r="BI374" s="128"/>
+      <c r="BJ374" s="128"/>
+      <c r="BK374" s="128"/>
+      <c r="BL374" s="128"/>
+      <c r="BM374" s="128"/>
+      <c r="BN374" s="128"/>
+      <c r="BO374" s="128"/>
+    </row>
+    <row r="375" spans="8:67">
+      <c r="H375" s="132"/>
+      <c r="I375" s="128"/>
+      <c r="J375" s="128"/>
+      <c r="K375" s="128"/>
+      <c r="L375" s="128"/>
+      <c r="M375" s="128"/>
+      <c r="N375" s="128"/>
+      <c r="O375" s="128"/>
+      <c r="P375" s="128"/>
+      <c r="Q375" s="128"/>
+      <c r="R375" s="128"/>
+      <c r="S375" s="128"/>
+      <c r="T375" s="128"/>
+      <c r="U375" s="128"/>
+      <c r="V375" s="128"/>
+      <c r="W375" s="128"/>
+      <c r="X375" s="128"/>
+      <c r="Y375" s="128"/>
+      <c r="Z375" s="128"/>
+      <c r="AA375" s="128"/>
+      <c r="AB375" s="128"/>
+      <c r="AC375" s="128"/>
+      <c r="AD375" s="128"/>
+      <c r="AE375" s="128"/>
+      <c r="AF375" s="128"/>
+      <c r="AG375" s="128"/>
+      <c r="AH375" s="128"/>
+      <c r="AI375" s="128"/>
+      <c r="AJ375" s="128"/>
+      <c r="AK375" s="128"/>
+      <c r="AL375" s="128"/>
+      <c r="AM375" s="128"/>
+      <c r="AN375" s="128"/>
+      <c r="AO375" s="128"/>
+      <c r="AP375" s="128"/>
+      <c r="AQ375" s="128"/>
+      <c r="AR375" s="128"/>
+      <c r="AS375" s="128"/>
+      <c r="AT375" s="128"/>
+      <c r="AU375" s="128"/>
+      <c r="AV375" s="128"/>
+      <c r="AW375" s="128"/>
+      <c r="AX375" s="128"/>
+      <c r="AY375" s="128"/>
+      <c r="AZ375" s="128"/>
+      <c r="BA375" s="128"/>
+      <c r="BB375" s="128"/>
+      <c r="BC375" s="128"/>
+      <c r="BD375" s="128"/>
+      <c r="BE375" s="128"/>
+      <c r="BF375" s="128"/>
+      <c r="BG375" s="128"/>
+      <c r="BH375" s="128"/>
+      <c r="BI375" s="128"/>
+      <c r="BJ375" s="128"/>
+      <c r="BK375" s="128"/>
+      <c r="BL375" s="128"/>
+      <c r="BM375" s="128"/>
+      <c r="BN375" s="128"/>
+      <c r="BO375" s="128"/>
+    </row>
+    <row r="376" spans="8:67">
+      <c r="H376" s="128"/>
+      <c r="I376" s="128"/>
+      <c r="J376" s="128"/>
+      <c r="K376" s="128"/>
+      <c r="L376" s="128"/>
+      <c r="M376" s="128"/>
+      <c r="N376" s="128"/>
+      <c r="O376" s="128"/>
+      <c r="P376" s="128"/>
+      <c r="Q376" s="128"/>
+      <c r="R376" s="128"/>
+      <c r="S376" s="128"/>
+      <c r="T376" s="128"/>
+      <c r="U376" s="128"/>
+      <c r="V376" s="128"/>
+      <c r="W376" s="128"/>
+      <c r="X376" s="128"/>
+      <c r="Y376" s="128"/>
+      <c r="Z376" s="128"/>
+      <c r="AA376" s="128"/>
+      <c r="AB376" s="128"/>
+      <c r="AC376" s="128"/>
+      <c r="AD376" s="128"/>
+      <c r="AE376" s="128"/>
+      <c r="AF376" s="128"/>
+      <c r="AG376" s="128"/>
+      <c r="AH376" s="128"/>
+      <c r="AI376" s="128"/>
+      <c r="AJ376" s="128"/>
+      <c r="AK376" s="128"/>
+      <c r="AL376" s="128"/>
+      <c r="AM376" s="128"/>
+      <c r="AN376" s="128"/>
+      <c r="AO376" s="128"/>
+      <c r="AP376" s="128"/>
+      <c r="AQ376" s="128"/>
+      <c r="AR376" s="128"/>
+      <c r="AS376" s="128"/>
+      <c r="AT376" s="128"/>
+      <c r="AU376" s="128"/>
+      <c r="AV376" s="128"/>
+      <c r="AW376" s="128"/>
+      <c r="AX376" s="128"/>
+      <c r="AY376" s="128"/>
+      <c r="AZ376" s="128"/>
+      <c r="BA376" s="128"/>
+      <c r="BB376" s="128"/>
+      <c r="BC376" s="128"/>
+      <c r="BD376" s="128"/>
+      <c r="BE376" s="128"/>
+      <c r="BF376" s="128"/>
+      <c r="BG376" s="128"/>
+      <c r="BH376" s="128"/>
+      <c r="BI376" s="128"/>
+      <c r="BJ376" s="128"/>
+      <c r="BK376" s="128"/>
+      <c r="BL376" s="128"/>
+      <c r="BM376" s="128"/>
+      <c r="BN376" s="128"/>
+      <c r="BO376" s="128"/>
     </row>
   </sheetData>
-  <mergeCells count="173">
-[...3 lines deleted...]
-    <mergeCell ref="H206:BO206"/>
+  <mergeCells count="471">
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="C77:C78"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="C101:C102"/>
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="C97:C98"/>
+    <mergeCell ref="C95:C96"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="C121:C122"/>
+    <mergeCell ref="C119:C120"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="C107:C108"/>
+    <mergeCell ref="C105:C106"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="C140:C141"/>
+    <mergeCell ref="C138:C139"/>
+    <mergeCell ref="C136:C137"/>
+    <mergeCell ref="C134:C135"/>
+    <mergeCell ref="C132:C133"/>
+    <mergeCell ref="C125:C127"/>
+    <mergeCell ref="C123:C124"/>
+    <mergeCell ref="C161:C162"/>
+    <mergeCell ref="C159:C160"/>
+    <mergeCell ref="C157:C158"/>
+    <mergeCell ref="C155:C156"/>
+    <mergeCell ref="C153:C154"/>
+    <mergeCell ref="C150:C152"/>
+    <mergeCell ref="C148:C149"/>
+    <mergeCell ref="C146:C147"/>
+    <mergeCell ref="C144:C145"/>
+    <mergeCell ref="C128:C131"/>
+    <mergeCell ref="C142:C143"/>
+    <mergeCell ref="C223:C224"/>
+    <mergeCell ref="C221:C222"/>
+    <mergeCell ref="C219:C220"/>
+    <mergeCell ref="C217:C218"/>
+    <mergeCell ref="C209:C210"/>
+    <mergeCell ref="C207:C208"/>
+    <mergeCell ref="C183:C184"/>
+    <mergeCell ref="C181:C182"/>
+    <mergeCell ref="C178:C180"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="C241:C242"/>
+    <mergeCell ref="C239:C240"/>
+    <mergeCell ref="C237:C238"/>
+    <mergeCell ref="C235:C236"/>
+    <mergeCell ref="C233:C234"/>
+    <mergeCell ref="C231:C232"/>
+    <mergeCell ref="C229:C230"/>
+    <mergeCell ref="C227:C228"/>
+    <mergeCell ref="C225:C226"/>
+    <mergeCell ref="C259:C260"/>
+    <mergeCell ref="C257:C258"/>
+    <mergeCell ref="C255:C256"/>
+    <mergeCell ref="C253:C254"/>
+    <mergeCell ref="C251:C252"/>
+    <mergeCell ref="C249:C250"/>
+    <mergeCell ref="C247:C248"/>
+    <mergeCell ref="C245:C246"/>
+    <mergeCell ref="C243:C244"/>
+    <mergeCell ref="C277:C278"/>
+    <mergeCell ref="C275:C276"/>
+    <mergeCell ref="C273:C274"/>
+    <mergeCell ref="C271:C272"/>
+    <mergeCell ref="C269:C270"/>
+    <mergeCell ref="C267:C268"/>
+    <mergeCell ref="C265:C266"/>
+    <mergeCell ref="C263:C264"/>
+    <mergeCell ref="C261:C262"/>
+    <mergeCell ref="C297:C298"/>
+    <mergeCell ref="C295:C296"/>
+    <mergeCell ref="C293:C294"/>
+    <mergeCell ref="C291:C292"/>
+    <mergeCell ref="C289:C290"/>
+    <mergeCell ref="C287:C288"/>
+    <mergeCell ref="C285:C286"/>
+    <mergeCell ref="C279:C280"/>
+    <mergeCell ref="C281:C284"/>
+    <mergeCell ref="C315:C316"/>
+    <mergeCell ref="C313:C314"/>
+    <mergeCell ref="C311:C312"/>
+    <mergeCell ref="C309:C310"/>
+    <mergeCell ref="C307:C308"/>
+    <mergeCell ref="C305:C306"/>
+    <mergeCell ref="C303:C304"/>
+    <mergeCell ref="C301:C302"/>
+    <mergeCell ref="C299:C300"/>
+    <mergeCell ref="C333:C334"/>
+    <mergeCell ref="C331:C332"/>
+    <mergeCell ref="C329:C330"/>
+    <mergeCell ref="C327:C328"/>
+    <mergeCell ref="C325:C326"/>
+    <mergeCell ref="C323:C324"/>
+    <mergeCell ref="C321:C322"/>
+    <mergeCell ref="C319:C320"/>
+    <mergeCell ref="C317:C318"/>
+    <mergeCell ref="C351:C352"/>
+    <mergeCell ref="C349:C350"/>
+    <mergeCell ref="C347:C348"/>
+    <mergeCell ref="C345:C346"/>
+    <mergeCell ref="C343:C344"/>
+    <mergeCell ref="C341:C342"/>
+    <mergeCell ref="C339:C340"/>
+    <mergeCell ref="C337:C338"/>
+    <mergeCell ref="C335:C336"/>
+    <mergeCell ref="C356:D356"/>
+    <mergeCell ref="C357:D358"/>
+    <mergeCell ref="H374:BO374"/>
+    <mergeCell ref="H375:BO375"/>
+    <mergeCell ref="H376:BO376"/>
+    <mergeCell ref="H368:BO368"/>
+    <mergeCell ref="H369:BO369"/>
+    <mergeCell ref="H370:BO370"/>
+    <mergeCell ref="H371:BO371"/>
+    <mergeCell ref="H372:BO372"/>
+    <mergeCell ref="H373:BO373"/>
+    <mergeCell ref="H362:BO362"/>
+    <mergeCell ref="H363:BO363"/>
+    <mergeCell ref="H364:BO364"/>
+    <mergeCell ref="H365:BO365"/>
+    <mergeCell ref="H366:BO366"/>
+    <mergeCell ref="H367:BO367"/>
+    <mergeCell ref="H356:BO356"/>
+    <mergeCell ref="H357:BO357"/>
+    <mergeCell ref="H358:BO358"/>
+    <mergeCell ref="H359:BO359"/>
+    <mergeCell ref="H360:BO360"/>
+    <mergeCell ref="H361:BO361"/>
+    <mergeCell ref="H347:BO347"/>
+    <mergeCell ref="H349:BO349"/>
+    <mergeCell ref="H351:BO351"/>
+    <mergeCell ref="H353:BO353"/>
+    <mergeCell ref="H354:BO354"/>
+    <mergeCell ref="H355:BO355"/>
+    <mergeCell ref="H335:BO335"/>
+    <mergeCell ref="H337:BO337"/>
+    <mergeCell ref="H339:BO339"/>
+    <mergeCell ref="H341:BO341"/>
+    <mergeCell ref="H343:BO343"/>
+    <mergeCell ref="H345:BO345"/>
+    <mergeCell ref="H323:BO323"/>
+    <mergeCell ref="H325:BO325"/>
+    <mergeCell ref="H327:BO327"/>
+    <mergeCell ref="H329:BO329"/>
+    <mergeCell ref="H331:BO331"/>
+    <mergeCell ref="H333:BO333"/>
+    <mergeCell ref="H311:BO311"/>
+    <mergeCell ref="H313:BO313"/>
+    <mergeCell ref="H315:BO315"/>
+    <mergeCell ref="H317:BO317"/>
+    <mergeCell ref="H319:BO319"/>
+    <mergeCell ref="H321:BO321"/>
+    <mergeCell ref="H299:BO299"/>
+    <mergeCell ref="H301:BO301"/>
+    <mergeCell ref="H303:BO303"/>
+    <mergeCell ref="H305:BO305"/>
+    <mergeCell ref="H307:BO307"/>
+    <mergeCell ref="H309:BO309"/>
+    <mergeCell ref="H287:BO287"/>
+    <mergeCell ref="H289:BO289"/>
+    <mergeCell ref="H291:BO291"/>
+    <mergeCell ref="H293:BO293"/>
+    <mergeCell ref="H295:BO295"/>
+    <mergeCell ref="H297:BO297"/>
+    <mergeCell ref="H273:BO273"/>
+    <mergeCell ref="H275:BO275"/>
+    <mergeCell ref="H277:BO277"/>
+    <mergeCell ref="H279:BO279"/>
+    <mergeCell ref="H281:BO281"/>
+    <mergeCell ref="H285:BO285"/>
+    <mergeCell ref="H261:BO261"/>
+    <mergeCell ref="H263:BO263"/>
+    <mergeCell ref="H265:BO265"/>
+    <mergeCell ref="H267:BO267"/>
+    <mergeCell ref="H269:BO269"/>
+    <mergeCell ref="H271:BO271"/>
+    <mergeCell ref="H249:BO249"/>
+    <mergeCell ref="H251:BO251"/>
+    <mergeCell ref="H253:BO253"/>
+    <mergeCell ref="H255:BO255"/>
+    <mergeCell ref="H257:BO257"/>
+    <mergeCell ref="H259:BO259"/>
+    <mergeCell ref="H237:BO237"/>
+    <mergeCell ref="H239:BO239"/>
+    <mergeCell ref="H241:BO241"/>
+    <mergeCell ref="H243:BO243"/>
+    <mergeCell ref="H245:BO245"/>
+    <mergeCell ref="H247:BO247"/>
+    <mergeCell ref="H225:BO225"/>
+    <mergeCell ref="H227:BO227"/>
+    <mergeCell ref="H229:BO229"/>
+    <mergeCell ref="H231:BO231"/>
+    <mergeCell ref="H233:BO233"/>
+    <mergeCell ref="H235:BO235"/>
+    <mergeCell ref="H211:BO211"/>
+    <mergeCell ref="H215:BO215"/>
+    <mergeCell ref="H217:BO217"/>
+    <mergeCell ref="H219:BO219"/>
+    <mergeCell ref="H221:BO221"/>
+    <mergeCell ref="H223:BO223"/>
+    <mergeCell ref="H189:BO189"/>
+    <mergeCell ref="H194:BO194"/>
+    <mergeCell ref="H199:BO199"/>
+    <mergeCell ref="H203:BO203"/>
     <mergeCell ref="H207:BO207"/>
-    <mergeCell ref="H199:BO199"/>
-[...16 lines deleted...]
-    <mergeCell ref="H192:BO192"/>
+    <mergeCell ref="H209:BO209"/>
+    <mergeCell ref="H173:BO173"/>
+    <mergeCell ref="H175:BO175"/>
+    <mergeCell ref="H178:BO178"/>
     <mergeCell ref="H181:BO181"/>
-    <mergeCell ref="H182:BO182"/>
     <mergeCell ref="H183:BO183"/>
-    <mergeCell ref="H184:BO184"/>
     <mergeCell ref="H185:BO185"/>
-    <mergeCell ref="H186:BO186"/>
-[...6 lines deleted...]
-    <mergeCell ref="H169:BO169"/>
+    <mergeCell ref="H159:BO159"/>
+    <mergeCell ref="H165:BO165"/>
+    <mergeCell ref="H168:BO168"/>
     <mergeCell ref="H170:BO170"/>
-    <mergeCell ref="H171:BO171"/>
-[...16 lines deleted...]
-    <mergeCell ref="H152:BO152"/>
+    <mergeCell ref="H140:BO140"/>
+    <mergeCell ref="H144:BO144"/>
+    <mergeCell ref="H146:BO146"/>
+    <mergeCell ref="H148:BO148"/>
+    <mergeCell ref="H150:BO150"/>
     <mergeCell ref="H153:BO153"/>
-    <mergeCell ref="H154:BO154"/>
-[...14 lines deleted...]
-    <mergeCell ref="H133:BO133"/>
     <mergeCell ref="H134:BO134"/>
-    <mergeCell ref="H135:BO135"/>
-[...14 lines deleted...]
-    <mergeCell ref="H126:BO126"/>
+    <mergeCell ref="H109:BO109"/>
+    <mergeCell ref="H111:BO111"/>
     <mergeCell ref="H113:BO113"/>
     <mergeCell ref="H115:BO115"/>
     <mergeCell ref="H117:BO117"/>
-    <mergeCell ref="H118:BO118"/>
     <mergeCell ref="H119:BO119"/>
-    <mergeCell ref="H120:BO120"/>
-    <mergeCell ref="H102:BO102"/>
+    <mergeCell ref="H155:BO155"/>
+    <mergeCell ref="H157:BO157"/>
+    <mergeCell ref="H121:BO121"/>
+    <mergeCell ref="H123:BO123"/>
+    <mergeCell ref="H125:BO125"/>
+    <mergeCell ref="H128:BO128"/>
+    <mergeCell ref="H132:BO132"/>
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="C62:C63"/>
+    <mergeCell ref="C60:C61"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="C54:C55"/>
+    <mergeCell ref="C52:C53"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="C46:C47"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="H73:BO73"/>
+    <mergeCell ref="H75:BO75"/>
+    <mergeCell ref="H77:BO77"/>
+    <mergeCell ref="H79:BO79"/>
+    <mergeCell ref="H81:BO81"/>
+    <mergeCell ref="H83:BO83"/>
+    <mergeCell ref="H97:BO97"/>
+    <mergeCell ref="H99:BO99"/>
+    <mergeCell ref="H101:BO101"/>
+    <mergeCell ref="H103:BO103"/>
     <mergeCell ref="H105:BO105"/>
     <mergeCell ref="H107:BO107"/>
-    <mergeCell ref="H109:BO109"/>
-[...1 lines deleted...]
-    <mergeCell ref="H112:BO112"/>
+    <mergeCell ref="H85:BO85"/>
+    <mergeCell ref="H87:BO87"/>
+    <mergeCell ref="H89:BO89"/>
+    <mergeCell ref="H91:BO91"/>
+    <mergeCell ref="H93:BO93"/>
     <mergeCell ref="H95:BO95"/>
-    <mergeCell ref="H96:BO96"/>
-[...59 lines deleted...]
-    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="A203:A206"/>
+    <mergeCell ref="A207:A208"/>
+    <mergeCell ref="A209:A210"/>
+    <mergeCell ref="A211:A214"/>
+    <mergeCell ref="C173:C174"/>
+    <mergeCell ref="C170:C172"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="C165:C167"/>
+    <mergeCell ref="C163:C164"/>
+    <mergeCell ref="A187:A188"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A215:A216"/>
+    <mergeCell ref="C192:C193"/>
+    <mergeCell ref="C189:C191"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="C211:C214"/>
+    <mergeCell ref="C203:C206"/>
+    <mergeCell ref="C199:C202"/>
+    <mergeCell ref="C194:C198"/>
+    <mergeCell ref="C175:C177"/>
+    <mergeCell ref="A175:A177"/>
+    <mergeCell ref="A181:A182"/>
+    <mergeCell ref="A183:A184"/>
+    <mergeCell ref="A185:A186"/>
+    <mergeCell ref="A189:A191"/>
+    <mergeCell ref="A192:A193"/>
+    <mergeCell ref="A194:A198"/>
+    <mergeCell ref="A199:A202"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="A85:A86"/>
+    <mergeCell ref="A87:A88"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="A93:A94"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="A97:A98"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="A101:A102"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="A105:A106"/>
+    <mergeCell ref="A107:A108"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="A113:A114"/>
     <mergeCell ref="A115:A116"/>
-    <mergeCell ref="A113:A114"/>
-[...7 lines deleted...]
-    <mergeCell ref="C97:C98"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="A119:A120"/>
+    <mergeCell ref="A121:A122"/>
+    <mergeCell ref="A123:A124"/>
+    <mergeCell ref="A128:A131"/>
+    <mergeCell ref="A125:A127"/>
+    <mergeCell ref="A132:A133"/>
+    <mergeCell ref="A134:A135"/>
+    <mergeCell ref="A136:A137"/>
+    <mergeCell ref="A138:A139"/>
+    <mergeCell ref="A140:A141"/>
+    <mergeCell ref="A142:A143"/>
+    <mergeCell ref="A144:A145"/>
+    <mergeCell ref="A146:A147"/>
+    <mergeCell ref="A148:A149"/>
+    <mergeCell ref="A150:A152"/>
+    <mergeCell ref="A153:A154"/>
+    <mergeCell ref="A155:A156"/>
+    <mergeCell ref="A157:A158"/>
+    <mergeCell ref="A159:A160"/>
+    <mergeCell ref="A161:A162"/>
+    <mergeCell ref="A163:A164"/>
+    <mergeCell ref="A165:A167"/>
+    <mergeCell ref="A168:A169"/>
+    <mergeCell ref="A178:A180"/>
+    <mergeCell ref="A173:A174"/>
+    <mergeCell ref="A170:A172"/>
+    <mergeCell ref="A217:A218"/>
+    <mergeCell ref="A219:A220"/>
+    <mergeCell ref="A221:A222"/>
+    <mergeCell ref="A223:A224"/>
+    <mergeCell ref="A225:A226"/>
+    <mergeCell ref="A227:A228"/>
+    <mergeCell ref="A229:A230"/>
+    <mergeCell ref="A231:A232"/>
+    <mergeCell ref="A233:A234"/>
+    <mergeCell ref="A235:A236"/>
+    <mergeCell ref="A237:A238"/>
+    <mergeCell ref="A239:A240"/>
+    <mergeCell ref="A241:A242"/>
+    <mergeCell ref="A243:A244"/>
+    <mergeCell ref="A245:A246"/>
+    <mergeCell ref="A247:A248"/>
+    <mergeCell ref="A249:A250"/>
+    <mergeCell ref="A251:A252"/>
+    <mergeCell ref="A253:A254"/>
+    <mergeCell ref="A255:A256"/>
+    <mergeCell ref="A257:A258"/>
+    <mergeCell ref="A259:A260"/>
+    <mergeCell ref="A261:A262"/>
+    <mergeCell ref="A263:A264"/>
+    <mergeCell ref="A265:A266"/>
+    <mergeCell ref="A267:A268"/>
+    <mergeCell ref="A269:A270"/>
+    <mergeCell ref="A271:A272"/>
+    <mergeCell ref="A273:A274"/>
+    <mergeCell ref="A275:A276"/>
+    <mergeCell ref="A277:A278"/>
+    <mergeCell ref="A279:A280"/>
+    <mergeCell ref="A285:A286"/>
+    <mergeCell ref="A287:A288"/>
+    <mergeCell ref="A289:A290"/>
+    <mergeCell ref="A281:A284"/>
+    <mergeCell ref="A291:A292"/>
+    <mergeCell ref="A293:A294"/>
+    <mergeCell ref="A295:A296"/>
+    <mergeCell ref="A297:A298"/>
+    <mergeCell ref="A299:A300"/>
+    <mergeCell ref="A301:A302"/>
+    <mergeCell ref="A303:A304"/>
+    <mergeCell ref="A305:A306"/>
+    <mergeCell ref="A307:A308"/>
+    <mergeCell ref="A309:A310"/>
+    <mergeCell ref="A311:A312"/>
+    <mergeCell ref="A313:A314"/>
+    <mergeCell ref="A315:A316"/>
+    <mergeCell ref="A317:A318"/>
+    <mergeCell ref="A319:A320"/>
+    <mergeCell ref="A339:A340"/>
+    <mergeCell ref="A341:A342"/>
+    <mergeCell ref="A343:A344"/>
+    <mergeCell ref="A345:A346"/>
+    <mergeCell ref="A347:A348"/>
+    <mergeCell ref="A349:A350"/>
+    <mergeCell ref="A351:A352"/>
+    <mergeCell ref="A321:A322"/>
+    <mergeCell ref="A323:A324"/>
+    <mergeCell ref="A325:A326"/>
+    <mergeCell ref="A327:A328"/>
+    <mergeCell ref="A329:A330"/>
+    <mergeCell ref="A331:A332"/>
+    <mergeCell ref="A333:A334"/>
+    <mergeCell ref="A335:A336"/>
+    <mergeCell ref="A337:A338"/>
   </mergeCells>
-  <phoneticPr fontId="11" type="noConversion"/>
+  <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="10" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:XEU43"/>
+  <dimension ref="A1:XET51"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView zoomScale="103" workbookViewId="0">
+      <selection activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" style="16" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="16376" max="16384" width="14.44140625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" style="15" customWidth="1"/>
+    <col min="2" max="2" width="69.140625" style="15" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.28515625" style="15" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="15" customWidth="1"/>
+    <col min="6" max="6" width="23" style="15" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8" max="16373" width="9" style="15"/>
+    <col min="16374" max="16374" width="9" style="7"/>
+    <col min="16375" max="16384" width="14.42578125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="4" customFormat="1" ht="30">
-      <c r="B1" s="5" t="s">
+    <row r="1" spans="1:5" s="3" customFormat="1" ht="60">
+      <c r="B1" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+    </row>
+    <row r="3" spans="1:5" s="3" customFormat="1" ht="30">
+      <c r="B3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="6"/>
-[...8 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="3" customFormat="1">
+      <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="6"/>
-[...3 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="5"/>
+    </row>
+    <row r="5" spans="1:5" s="3" customFormat="1">
+      <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="6"/>
-[...3 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="5"/>
+    </row>
+    <row r="6" spans="1:5" s="3" customFormat="1">
+      <c r="B6" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6"/>
-[...3 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="5"/>
+    </row>
+    <row r="7" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+    </row>
+    <row r="8" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+    </row>
+    <row r="9" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+    </row>
+    <row r="10" spans="1:5" s="3" customFormat="1">
+      <c r="B10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6"/>
-[...18 lines deleted...]
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="5"/>
+    </row>
+    <row r="11" spans="1:5" s="3" customFormat="1">
+      <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="6"/>
-[...3 lines deleted...]
-      <c r="B11" s="7" t="s">
+      <c r="C11" s="5"/>
+    </row>
+    <row r="12" spans="1:5" s="7" customFormat="1" ht="15.75">
+      <c r="B12" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="6"/>
-[...3 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="C12" s="9"/>
+    </row>
+    <row r="13" spans="1:5" s="7" customFormat="1" ht="15.75">
+      <c r="B13" s="8"/>
+      <c r="C13" s="9"/>
+    </row>
+    <row r="14" spans="1:5" s="3" customFormat="1">
+      <c r="B14" s="10"/>
+      <c r="C14" s="5"/>
+    </row>
+    <row r="16" spans="1:5" s="15" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="10"/>
-[...16 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="D16" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6 16373:16373" s="15" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A17" s="16">
         <v>1</v>
       </c>
-      <c r="C16" s="13" t="s">
+      <c r="B17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E17" s="19">
+        <v>18500</v>
+      </c>
+      <c r="F17" s="24"/>
+      <c r="XES17" s="7"/>
+    </row>
+    <row r="18" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A18" s="87">
+        <v>2</v>
+      </c>
+      <c r="B18" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E18" s="109">
+        <v>18500</v>
+      </c>
+      <c r="F18" s="24"/>
+      <c r="XES18" s="7"/>
+    </row>
+    <row r="19" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A19" s="16">
+        <v>3</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E19" s="19">
+        <v>18500</v>
+      </c>
+      <c r="F19" s="24"/>
+      <c r="XES19" s="7"/>
+    </row>
+    <row r="20" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A20" s="87">
+        <v>4</v>
+      </c>
+      <c r="B20" s="108" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E20" s="109">
+        <v>18500</v>
+      </c>
+      <c r="F20" s="24"/>
+      <c r="XES20" s="7"/>
+    </row>
+    <row r="21" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A21" s="16">
+        <v>5</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E21" s="19">
+        <v>19500</v>
+      </c>
+      <c r="F21" s="24"/>
+      <c r="XES21" s="7"/>
+    </row>
+    <row r="22" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A22" s="87">
+        <v>6</v>
+      </c>
+      <c r="B22" s="121" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E22" s="109">
+        <v>18500</v>
+      </c>
+      <c r="F22" s="24"/>
+      <c r="XES22" s="7"/>
+    </row>
+    <row r="23" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A23" s="87">
+        <v>7</v>
+      </c>
+      <c r="B23" s="122"/>
+      <c r="C23" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E23" s="109">
+        <v>20500</v>
+      </c>
+      <c r="F23" s="24"/>
+      <c r="XES23" s="7"/>
+    </row>
+    <row r="24" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A24" s="87">
+        <v>8</v>
+      </c>
+      <c r="B24" s="123"/>
+      <c r="C24" s="93" t="s">
+        <v>224</v>
+      </c>
+      <c r="D24" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E24" s="109">
+        <v>24500</v>
+      </c>
+      <c r="F24" s="24"/>
+      <c r="XES24" s="7"/>
+    </row>
+    <row r="25" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A25" s="16">
+        <v>9</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E25" s="19">
+        <v>20500</v>
+      </c>
+      <c r="F25" s="24"/>
+      <c r="XES25" s="7"/>
+    </row>
+    <row r="26" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A26" s="87">
+        <v>10</v>
+      </c>
+      <c r="B26" s="108" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E26" s="109">
+        <v>20500</v>
+      </c>
+      <c r="F26" s="24"/>
+      <c r="XES26" s="7"/>
+    </row>
+    <row r="27" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A27" s="16">
         <v>11</v>
       </c>
-      <c r="D16" s="14" t="s">
+      <c r="B27" s="136" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E27" s="19">
+        <v>22500</v>
+      </c>
+      <c r="F27" s="24"/>
+      <c r="XES27" s="7"/>
+    </row>
+    <row r="28" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A28" s="16">
         <v>12</v>
       </c>
-      <c r="E16" s="15" t="s">
+      <c r="B28" s="137"/>
+      <c r="C28" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E28" s="19">
+        <v>24500</v>
+      </c>
+      <c r="F28" s="24"/>
+      <c r="XES28" s="7"/>
+    </row>
+    <row r="29" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A29" s="16">
         <v>13</v>
       </c>
-      <c r="F16" s="14" t="s">
+      <c r="B29" s="138"/>
+      <c r="C29" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E29" s="19">
+        <v>28500</v>
+      </c>
+      <c r="F29" s="24"/>
+      <c r="XES29" s="7"/>
+    </row>
+    <row r="30" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A30" s="87">
         <v>14</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="18" t="s">
+      <c r="B30" s="108" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E30" s="109">
+        <v>22500</v>
+      </c>
+      <c r="F30" s="24"/>
+      <c r="XES30" s="7"/>
+    </row>
+    <row r="31" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A31" s="16">
         <v>15</v>
       </c>
-      <c r="C17" s="19" t="s">
+      <c r="B31" s="136" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E31" s="19">
+        <v>22500</v>
+      </c>
+      <c r="F31" s="24"/>
+      <c r="XES31" s="7"/>
+    </row>
+    <row r="32" spans="1:6 16373:16373" s="15" customFormat="1">
+      <c r="A32" s="16">
         <v>16</v>
       </c>
-      <c r="D17" s="17">
-[...2 lines deleted...]
-      <c r="E17" s="17" t="s">
+      <c r="B32" s="138"/>
+      <c r="C32" s="91" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E32" s="19">
+        <v>24500</v>
+      </c>
+      <c r="F32" s="24"/>
+      <c r="XES32" s="7"/>
+    </row>
+    <row r="33" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A33" s="87">
         <v>17</v>
       </c>
-      <c r="F17" s="20">
-[...9 lines deleted...]
-      <c r="B18" s="18" t="s">
+      <c r="B33" s="121" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E33" s="109">
+        <v>22500</v>
+      </c>
+      <c r="F33" s="24"/>
+      <c r="XES33" s="7"/>
+    </row>
+    <row r="34" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A34" s="87">
         <v>18</v>
       </c>
-      <c r="C18" s="19" t="s">
+      <c r="B34" s="123"/>
+      <c r="C34" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E34" s="109">
+        <v>24500</v>
+      </c>
+      <c r="F34" s="24"/>
+      <c r="XES34" s="7"/>
+    </row>
+    <row r="35" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A35" s="16">
         <v>19</v>
       </c>
-      <c r="D18" s="17">
-[...15 lines deleted...]
-      <c r="B19" s="18" t="s">
+      <c r="B35" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E35" s="19">
+        <v>18500</v>
+      </c>
+      <c r="F35" s="24"/>
+      <c r="XES35" s="7"/>
+    </row>
+    <row r="36" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A36" s="16">
         <v>20</v>
       </c>
-      <c r="C19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="17">
+      <c r="B36" s="138"/>
+      <c r="C36" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E36" s="19">
+        <v>20500</v>
+      </c>
+      <c r="F36" s="24"/>
+      <c r="XES36" s="7"/>
+    </row>
+    <row r="37" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A37" s="87">
+        <v>21</v>
+      </c>
+      <c r="B37" s="108" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E37" s="109">
+        <v>18500</v>
+      </c>
+      <c r="F37" s="24"/>
+      <c r="XES37" s="7"/>
+    </row>
+    <row r="38" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A38" s="16">
+        <v>22</v>
+      </c>
+      <c r="B38" s="136" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E38" s="19">
+        <v>18500</v>
+      </c>
+      <c r="F38" s="24"/>
+      <c r="XES38" s="7"/>
+    </row>
+    <row r="39" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A39" s="16">
+        <v>23</v>
+      </c>
+      <c r="B39" s="137"/>
+      <c r="C39" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E39" s="19">
+        <v>20500</v>
+      </c>
+      <c r="F39" s="24"/>
+      <c r="XES39" s="7"/>
+    </row>
+    <row r="40" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A40" s="16">
+        <v>24</v>
+      </c>
+      <c r="B40" s="138"/>
+      <c r="C40" s="91" t="s">
+        <v>224</v>
+      </c>
+      <c r="D40" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E40" s="19">
+        <v>22500</v>
+      </c>
+      <c r="F40" s="24"/>
+      <c r="XES40" s="7"/>
+    </row>
+    <row r="41" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A41" s="87">
+        <v>25</v>
+      </c>
+      <c r="B41" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="17" t="s">
-[...37 lines deleted...]
-      <c r="C21" s="19" t="s">
+      <c r="C41" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E41" s="109">
+        <v>18500</v>
+      </c>
+      <c r="F41" s="24"/>
+      <c r="XES41" s="7"/>
+    </row>
+    <row r="42" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A42" s="16">
+        <v>26</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="17">
-[...125 lines deleted...]
-      <c r="B27" s="18" t="s">
+      <c r="D42" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E42" s="19">
+        <v>18500</v>
+      </c>
+      <c r="F42" s="24"/>
+      <c r="XES42" s="7"/>
+    </row>
+    <row r="43" spans="1:7 16373:16374" s="15" customFormat="1" ht="30">
+      <c r="A43" s="87">
         <v>27</v>
       </c>
-      <c r="C27" s="19" t="s">
-[...18 lines deleted...]
-      <c r="B28" s="18" t="s">
+      <c r="B43" s="108" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E43" s="109">
+        <v>18500</v>
+      </c>
+      <c r="F43" s="24"/>
+      <c r="XES43" s="7"/>
+    </row>
+    <row r="44" spans="1:7 16373:16374" s="15" customFormat="1" ht="30">
+      <c r="A44" s="16">
         <v>28</v>
       </c>
-      <c r="C28" s="19" t="s">
-[...18 lines deleted...]
-      <c r="B29" s="18" t="s">
+      <c r="B44" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="E44" s="19">
+        <v>18500</v>
+      </c>
+      <c r="F44" s="24"/>
+      <c r="XES44" s="7"/>
+    </row>
+    <row r="45" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="A45" s="87">
         <v>29</v>
       </c>
-      <c r="C29" s="19" t="s">
-[...84 lines deleted...]
-      <c r="B33" s="18" t="s">
+      <c r="B45" s="108" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="19" t="s">
-[...43 lines deleted...]
-      <c r="C35" s="19" t="s">
+      <c r="D45" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="E45" s="109">
+        <v>18500</v>
+      </c>
+      <c r="F45" s="24"/>
+      <c r="XES45" s="7"/>
+    </row>
+    <row r="46" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="C46" s="20"/>
+      <c r="G46" s="24"/>
+      <c r="XET46" s="7"/>
+    </row>
+    <row r="47" spans="1:7 16373:16374" s="15" customFormat="1">
+      <c r="B47" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="D35" s="17">
-[...15 lines deleted...]
-      <c r="B36" s="18" t="s">
+      <c r="G47" s="24"/>
+    </row>
+    <row r="48" spans="1:7 16373:16374" s="15" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B48" s="5"/>
+    </row>
+    <row r="49" spans="2:3 16374:16374" s="15" customFormat="1" ht="34.15" customHeight="1">
+      <c r="B49" s="133" t="s">
         <v>37</v>
       </c>
-      <c r="C36" s="19" t="s">
-[...18 lines deleted...]
-      <c r="B37" s="18" t="s">
+      <c r="C49" s="133"/>
+    </row>
+    <row r="50" spans="2:3 16374:16374" s="15" customFormat="1" ht="30.95" customHeight="1">
+      <c r="B50" s="134" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="19" t="s">
-[...49 lines deleted...]
-      <c r="XEU43" s="8"/>
+      <c r="C50" s="134"/>
+    </row>
+    <row r="51" spans="2:3 16374:16374" s="15" customFormat="1">
+      <c r="B51" s="134"/>
+      <c r="C51" s="134"/>
+      <c r="XET51" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B42:C43"/>
+  <mergeCells count="8">
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B50:C51"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B27:B29"/>
   </mergeCells>
+  <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:G891"/>
+  <dimension ref="A1:F915"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView topLeftCell="A73" workbookViewId="0">
+      <selection activeCell="H407" sqref="H407"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="12.5546875" style="75" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" style="71" customWidth="1"/>
+    <col min="2" max="2" width="69.140625" style="70" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" customWidth="1"/>
+    <col min="4" max="4" width="12.5703125" style="71" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" s="4" customFormat="1" ht="57" customHeight="1">
-      <c r="B1" s="5" t="s">
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="57" customHeight="1">
+      <c r="A1" s="5"/>
+      <c r="B1" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+    </row>
+    <row r="3" spans="1:6" s="3" customFormat="1" ht="33.950000000000003" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="5"/>
+      <c r="B6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="5"/>
+      <c r="B10" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="5"/>
+      <c r="B11" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:6" s="3" customFormat="1" ht="30.6" customHeight="1">
+      <c r="A12" s="5"/>
+      <c r="B12" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="5"/>
+      <c r="B13" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="5"/>
+      <c r="B14" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="5"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="5"/>
+      <c r="B16" s="154" t="s">
+        <v>196</v>
+      </c>
+      <c r="C16" s="154"/>
+      <c r="D16" s="154"/>
+      <c r="E16" s="154"/>
+      <c r="F16" s="154"/>
+    </row>
+    <row r="17" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="5"/>
+      <c r="B18" s="154" t="s">
+        <v>197</v>
+      </c>
+      <c r="C18" s="154"/>
+      <c r="D18" s="154"/>
+      <c r="E18" s="154"/>
+      <c r="F18" s="154"/>
+    </row>
+    <row r="19" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="5"/>
+      <c r="B19" s="154"/>
+      <c r="C19" s="154"/>
+      <c r="D19" s="154"/>
+      <c r="E19" s="154"/>
+      <c r="F19" s="154"/>
+    </row>
+    <row r="20" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="5"/>
+      <c r="B20" s="154"/>
+      <c r="C20" s="154"/>
+      <c r="D20" s="154"/>
+      <c r="E20" s="154"/>
+      <c r="F20" s="154"/>
+    </row>
+    <row r="21" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:6" ht="75.95" customHeight="1">
+      <c r="A23" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="30" customHeight="1">
+      <c r="A24" s="155" t="s">
+        <v>201</v>
+      </c>
+      <c r="B24" s="156"/>
+      <c r="C24" s="156"/>
+      <c r="D24" s="156"/>
+      <c r="E24" s="156"/>
+      <c r="F24" s="157"/>
+    </row>
+    <row r="25" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A25" s="28">
+        <v>1</v>
+      </c>
+      <c r="B25" s="158" t="s">
+        <v>202</v>
+      </c>
+      <c r="C25" s="29"/>
+      <c r="D25" s="28" t="s">
+        <v>203</v>
+      </c>
+      <c r="E25" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F25" s="30">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A26" s="28">
+        <v>2</v>
+      </c>
+      <c r="B26" s="159"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F26" s="30">
+        <v>12500</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A27" s="28">
         <v>3</v>
       </c>
-      <c r="C1" s="6"/>
-[...8 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="B27" s="159"/>
+      <c r="C27" s="29" t="s">
+        <v>206</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="E27" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F27" s="30">
+        <v>14500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A28" s="28">
+        <v>4</v>
+      </c>
+      <c r="B28" s="159"/>
+      <c r="C28" s="31" t="s">
+        <v>208</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>209</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F28" s="30">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A29" s="28">
+        <v>5</v>
+      </c>
+      <c r="B29" s="159"/>
+      <c r="C29" s="31" t="s">
+        <v>210</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>209</v>
+      </c>
+      <c r="E29" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F29" s="30">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A30" s="28">
+        <v>6</v>
+      </c>
+      <c r="B30" s="159"/>
+      <c r="C30" s="31" t="s">
+        <v>211</v>
+      </c>
+      <c r="D30" s="28" t="s">
+        <v>209</v>
+      </c>
+      <c r="E30" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F30" s="30">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A31" s="28">
+        <v>7</v>
+      </c>
+      <c r="B31" s="159"/>
+      <c r="C31" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>209</v>
+      </c>
+      <c r="E31" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F31" s="30">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A32" s="32">
+        <v>8</v>
+      </c>
+      <c r="B32" s="139" t="s">
+        <v>213</v>
+      </c>
+      <c r="C32" s="32" t="s">
+        <v>208</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>205</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="F32" s="34">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A33" s="32">
+        <v>9</v>
+      </c>
+      <c r="B33" s="140"/>
+      <c r="C33" s="32" t="s">
+        <v>211</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="F33" s="34">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A34" s="32">
+        <v>10</v>
+      </c>
+      <c r="B34" s="140"/>
+      <c r="C34" s="32" t="s">
+        <v>212</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="F34" s="34">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A35" s="32">
+        <v>11</v>
+      </c>
+      <c r="B35" s="140"/>
+      <c r="C35" s="32" t="s">
+        <v>215</v>
+      </c>
+      <c r="D35" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="F35" s="34">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A36" s="32">
+        <v>12</v>
+      </c>
+      <c r="B36" s="140"/>
+      <c r="C36" s="32" t="s">
+        <v>216</v>
+      </c>
+      <c r="D36" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="F36" s="34">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A37" s="32">
+        <v>13</v>
+      </c>
+      <c r="B37" s="140"/>
+      <c r="C37" s="32" t="s">
+        <v>217</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="F37" s="34">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A38" s="32">
+        <v>14</v>
+      </c>
+      <c r="B38" s="140"/>
+      <c r="C38" s="32" t="s">
+        <v>218</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="F38" s="34">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A39" s="28">
+        <v>15</v>
+      </c>
+      <c r="B39" s="153" t="s">
+        <v>219</v>
+      </c>
+      <c r="C39" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="D39" s="36" t="s">
+        <v>207</v>
+      </c>
+      <c r="E39" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="F39" s="37">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A40" s="28">
+        <v>16</v>
+      </c>
+      <c r="B40" s="153"/>
+      <c r="C40" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="D40" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="E40" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="F40" s="37">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A41" s="28">
+        <v>17</v>
+      </c>
+      <c r="B41" s="153"/>
+      <c r="C41" s="38" t="s">
+        <v>210</v>
+      </c>
+      <c r="D41" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="E41" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="F41" s="37">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A42" s="28">
+        <v>18</v>
+      </c>
+      <c r="B42" s="153"/>
+      <c r="C42" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="D42" s="36" t="s">
+        <v>222</v>
+      </c>
+      <c r="E42" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="F42" s="37">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A43" s="32">
+        <v>19</v>
+      </c>
+      <c r="B43" s="150" t="s">
+        <v>223</v>
+      </c>
+      <c r="C43" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="E43" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F43" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A44" s="32">
+        <v>20</v>
+      </c>
+      <c r="B44" s="151"/>
+      <c r="C44" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="E44" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F44" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A45" s="32">
+        <v>21</v>
+      </c>
+      <c r="B45" s="151"/>
+      <c r="C45" s="43" t="s">
+        <v>224</v>
+      </c>
+      <c r="D45" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="E45" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F45" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A46" s="32">
+        <v>22</v>
+      </c>
+      <c r="B46" s="151"/>
+      <c r="C46" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="D46" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="E46" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F46" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A47" s="32">
+        <v>23</v>
+      </c>
+      <c r="B47" s="151"/>
+      <c r="C47" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="D47" s="40" t="s">
+        <v>214</v>
+      </c>
+      <c r="E47" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F47" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A48" s="32">
+        <v>24</v>
+      </c>
+      <c r="B48" s="152"/>
+      <c r="C48" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="D48" s="40" t="s">
+        <v>214</v>
+      </c>
+      <c r="E48" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F48" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A49" s="28">
+        <v>25</v>
+      </c>
+      <c r="B49" s="118" t="s">
+        <v>225</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E49" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F49" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A50" s="28">
+        <v>26</v>
+      </c>
+      <c r="B50" s="119"/>
+      <c r="C50" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E50" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F50" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A51" s="28">
+        <v>27</v>
+      </c>
+      <c r="B51" s="119"/>
+      <c r="C51" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D51" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E51" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F51" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A52" s="28">
+        <v>28</v>
+      </c>
+      <c r="B52" s="119"/>
+      <c r="C52" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D52" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E52" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A53" s="28">
+        <v>29</v>
+      </c>
+      <c r="B53" s="119"/>
+      <c r="C53" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D53" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E53" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F53" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A54" s="28">
+        <v>30</v>
+      </c>
+      <c r="B54" s="119"/>
+      <c r="C54" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D54" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E54" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F54" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A55" s="28">
+        <v>31</v>
+      </c>
+      <c r="B55" s="119"/>
+      <c r="C55" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D55" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E55" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F55" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A56" s="32">
+        <v>32</v>
+      </c>
+      <c r="B56" s="139" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E56" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F56" s="50">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A57" s="32">
+        <v>33</v>
+      </c>
+      <c r="B57" s="140"/>
+      <c r="C57" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E57" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F57" s="50">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A58" s="32">
+        <v>34</v>
+      </c>
+      <c r="B58" s="140"/>
+      <c r="C58" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E58" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F58" s="50">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A59" s="32">
+        <v>35</v>
+      </c>
+      <c r="B59" s="140"/>
+      <c r="C59" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D59" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E59" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F59" s="50">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A60" s="32">
+        <v>36</v>
+      </c>
+      <c r="B60" s="140"/>
+      <c r="C60" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D60" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E60" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F60" s="50">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A61" s="32">
+        <v>37</v>
+      </c>
+      <c r="B61" s="140"/>
+      <c r="C61" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D61" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="E61" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F61" s="50">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A62" s="32">
+        <v>38</v>
+      </c>
+      <c r="B62" s="141"/>
+      <c r="C62" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D62" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="E62" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F62" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A63" s="28">
+        <v>39</v>
+      </c>
+      <c r="B63" s="119" t="s">
+        <v>229</v>
+      </c>
+      <c r="C63" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D63" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E63" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F63" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A64" s="28">
+        <v>40</v>
+      </c>
+      <c r="B64" s="119"/>
+      <c r="C64" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D64" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E64" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F64" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A65" s="28">
+        <v>41</v>
+      </c>
+      <c r="B65" s="119"/>
+      <c r="C65" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D65" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E65" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F65" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A66" s="28">
+        <v>42</v>
+      </c>
+      <c r="B66" s="119"/>
+      <c r="C66" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D66" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E66" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F66" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A67" s="28">
+        <v>43</v>
+      </c>
+      <c r="B67" s="120"/>
+      <c r="C67" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="D67" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E67" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F67" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A68" s="32">
+        <v>44</v>
+      </c>
+      <c r="B68" s="142" t="s">
+        <v>231</v>
+      </c>
+      <c r="C68" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D68" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E68" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F68" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A69" s="32">
+        <v>45</v>
+      </c>
+      <c r="B69" s="142"/>
+      <c r="C69" s="48" t="s">
+        <v>212</v>
+      </c>
+      <c r="D69" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E69" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F69" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A70" s="28">
+        <v>46</v>
+      </c>
+      <c r="B70" s="119" t="s">
+        <v>232</v>
+      </c>
+      <c r="C70" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="D70" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="E70" s="54" t="s">
+        <v>204</v>
+      </c>
+      <c r="F70" s="55">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A71" s="28">
+        <v>47</v>
+      </c>
+      <c r="B71" s="119"/>
+      <c r="C71" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D71" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E71" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F71" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A72" s="28">
+        <v>48</v>
+      </c>
+      <c r="B72" s="119"/>
+      <c r="C72" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D72" s="45" t="s">
+        <v>209</v>
+      </c>
+      <c r="E72" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F72" s="46">
+        <v>53000</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A73" s="28">
+        <v>49</v>
+      </c>
+      <c r="B73" s="119"/>
+      <c r="C73" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="D73" s="45" t="s">
+        <v>209</v>
+      </c>
+      <c r="E73" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F73" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A74" s="28">
+        <v>50</v>
+      </c>
+      <c r="B74" s="119"/>
+      <c r="C74" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="D74" s="45" t="s">
+        <v>233</v>
+      </c>
+      <c r="E74" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F74" s="46">
+        <v>98000</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A75" s="28">
+        <v>51</v>
+      </c>
+      <c r="B75" s="120"/>
+      <c r="C75" s="44" t="s">
+        <v>215</v>
+      </c>
+      <c r="D75" s="45" t="s">
+        <v>233</v>
+      </c>
+      <c r="E75" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F75" s="46">
+        <v>110000</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A76" s="32">
+        <v>53</v>
+      </c>
+      <c r="B76" s="140" t="s">
+        <v>234</v>
+      </c>
+      <c r="C76" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D76" s="49" t="s">
+        <v>236</v>
+      </c>
+      <c r="E76" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F76" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A77" s="32">
+        <v>54</v>
+      </c>
+      <c r="B77" s="140"/>
+      <c r="C77" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D77" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E77" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F77" s="41">
+        <v>40500</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A78" s="32">
+        <v>55</v>
+      </c>
+      <c r="B78" s="141"/>
+      <c r="C78" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D78" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E78" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F78" s="41">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A79" s="28">
+        <v>56</v>
+      </c>
+      <c r="B79" s="119" t="s">
+        <v>237</v>
+      </c>
+      <c r="C79" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79" s="56" t="s">
+        <v>230</v>
+      </c>
+      <c r="E79" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F79" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A80" s="28">
+        <v>57</v>
+      </c>
+      <c r="B80" s="119"/>
+      <c r="C80" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D80" s="56" t="s">
+        <v>230</v>
+      </c>
+      <c r="E80" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F80" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A81" s="28">
+        <v>58</v>
+      </c>
+      <c r="B81" s="119"/>
+      <c r="C81" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D81" s="56" t="s">
+        <v>230</v>
+      </c>
+      <c r="E81" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F81" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A82" s="32">
+        <v>59</v>
+      </c>
+      <c r="B82" s="142" t="s">
+        <v>238</v>
+      </c>
+      <c r="C82" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" s="49" t="s">
+        <v>236</v>
+      </c>
+      <c r="E82" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F82" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A83" s="32">
+        <v>60</v>
+      </c>
+      <c r="B83" s="142"/>
+      <c r="C83" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E83" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F83" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A84" s="32">
+        <v>61</v>
+      </c>
+      <c r="B84" s="142"/>
+      <c r="C84" s="57" t="s">
+        <v>224</v>
+      </c>
+      <c r="D84" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E84" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F84" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A85" s="32">
+        <v>62</v>
+      </c>
+      <c r="B85" s="142"/>
+      <c r="C85" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D85" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E85" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F85" s="41">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A86" s="32">
+        <v>63</v>
+      </c>
+      <c r="B86" s="142"/>
+      <c r="C86" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D86" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E86" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F86" s="41">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A87" s="28">
+        <v>64</v>
+      </c>
+      <c r="B87" s="118" t="s">
+        <v>240</v>
+      </c>
+      <c r="C87" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E87" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F87" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A88" s="28">
+        <v>65</v>
+      </c>
+      <c r="B88" s="119"/>
+      <c r="C88" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E88" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F88" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A89" s="28">
+        <v>66</v>
+      </c>
+      <c r="B89" s="119"/>
+      <c r="C89" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D89" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E89" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F89" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A90" s="28">
+        <v>67</v>
+      </c>
+      <c r="B90" s="119"/>
+      <c r="C90" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D90" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E90" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F90" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A91" s="28">
+        <v>68</v>
+      </c>
+      <c r="B91" s="119"/>
+      <c r="C91" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D91" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E91" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F91" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A92" s="28">
+        <v>69</v>
+      </c>
+      <c r="B92" s="119"/>
+      <c r="C92" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D92" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E92" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F92" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A93" s="28">
+        <v>70</v>
+      </c>
+      <c r="B93" s="119"/>
+      <c r="C93" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="D93" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E93" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F93" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A94" s="32">
+        <v>71</v>
+      </c>
+      <c r="B94" s="139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E94" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F94" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A95" s="32">
+        <v>72</v>
+      </c>
+      <c r="B95" s="140"/>
+      <c r="C95" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D95" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E95" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F95" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A96" s="32">
+        <v>73</v>
+      </c>
+      <c r="B96" s="140"/>
+      <c r="C96" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D96" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E96" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F96" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A97" s="32">
+        <v>74</v>
+      </c>
+      <c r="B97" s="140"/>
+      <c r="C97" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D97" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E97" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F97" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A98" s="32">
+        <v>75</v>
+      </c>
+      <c r="B98" s="140"/>
+      <c r="C98" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D98" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E98" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F98" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A99" s="32">
+        <v>76</v>
+      </c>
+      <c r="B99" s="140"/>
+      <c r="C99" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D99" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E99" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F99" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A100" s="32">
+        <v>77</v>
+      </c>
+      <c r="B100" s="141"/>
+      <c r="C100" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D100" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E100" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F100" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A101" s="28">
+        <v>78</v>
+      </c>
+      <c r="B101" s="119" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E101" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F101" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A102" s="28">
+        <v>79</v>
+      </c>
+      <c r="B102" s="119"/>
+      <c r="C102" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E102" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F102" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A103" s="28">
+        <v>80</v>
+      </c>
+      <c r="B103" s="119"/>
+      <c r="C103" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D103" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F103" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A104" s="28">
+        <v>81</v>
+      </c>
+      <c r="B104" s="119"/>
+      <c r="C104" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D104" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E104" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F104" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A105" s="28">
+        <v>82</v>
+      </c>
+      <c r="B105" s="119"/>
+      <c r="C105" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D105" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E105" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F105" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A106" s="28">
+        <v>83</v>
+      </c>
+      <c r="B106" s="119"/>
+      <c r="C106" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D106" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="E106" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F106" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A107" s="28">
+        <v>84</v>
+      </c>
+      <c r="B107" s="120"/>
+      <c r="C107" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="D107" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="E107" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F107" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A108" s="32">
+        <v>85</v>
+      </c>
+      <c r="B108" s="139" t="s">
+        <v>241</v>
+      </c>
+      <c r="C108" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E108" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F108" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A109" s="32">
+        <v>86</v>
+      </c>
+      <c r="B109" s="140"/>
+      <c r="C109" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D109" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E109" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F109" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A110" s="32">
+        <v>87</v>
+      </c>
+      <c r="B110" s="140"/>
+      <c r="C110" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D110" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E110" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F110" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A111" s="32">
+        <v>88</v>
+      </c>
+      <c r="B111" s="140"/>
+      <c r="C111" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D111" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E111" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F111" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A112" s="28">
+        <v>89</v>
+      </c>
+      <c r="B112" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E112" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F112" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A113" s="28">
+        <v>90</v>
+      </c>
+      <c r="B113" s="119"/>
+      <c r="C113" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D113" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E113" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F113" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A114" s="28">
+        <v>91</v>
+      </c>
+      <c r="B114" s="119"/>
+      <c r="C114" s="58" t="s">
+        <v>224</v>
+      </c>
+      <c r="D114" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E114" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F114" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A115" s="28">
+        <v>92</v>
+      </c>
+      <c r="B115" s="119"/>
+      <c r="C115" s="59" t="s">
+        <v>206</v>
+      </c>
+      <c r="D115" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E115" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F115" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A116" s="28">
+        <v>93</v>
+      </c>
+      <c r="B116" s="119"/>
+      <c r="C116" s="59" t="s">
+        <v>208</v>
+      </c>
+      <c r="D116" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="E116" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F116" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A117" s="28">
+        <v>94</v>
+      </c>
+      <c r="B117" s="120"/>
+      <c r="C117" s="59" t="s">
+        <v>210</v>
+      </c>
+      <c r="D117" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="E117" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F117" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A118" s="32">
+        <v>95</v>
+      </c>
+      <c r="B118" s="139" t="s">
+        <v>242</v>
+      </c>
+      <c r="C118" s="60" t="s">
+        <v>243</v>
+      </c>
+      <c r="D118" s="49" t="s">
+        <v>244</v>
+      </c>
+      <c r="E118" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F118" s="41">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A119" s="32">
+        <v>96</v>
+      </c>
+      <c r="B119" s="140"/>
+      <c r="C119" s="48" t="s">
+        <v>245</v>
+      </c>
+      <c r="D119" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E119" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F119" s="41">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A120" s="32">
+        <v>97</v>
+      </c>
+      <c r="B120" s="141"/>
+      <c r="C120" s="48" t="s">
+        <v>246</v>
+      </c>
+      <c r="D120" s="49" t="s">
+        <v>247</v>
+      </c>
+      <c r="E120" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F120" s="41">
+        <v>86000</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A121" s="28">
+        <v>98</v>
+      </c>
+      <c r="B121" s="116" t="s">
+        <v>248</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="E121" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F121" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A122" s="28">
+        <v>99</v>
+      </c>
+      <c r="B122" s="116"/>
+      <c r="C122" s="58" t="s">
+        <v>224</v>
+      </c>
+      <c r="D122" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E122" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F122" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A123" s="28">
+        <v>100</v>
+      </c>
+      <c r="B123" s="116"/>
+      <c r="C123" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D123" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E123" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F123" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A124" s="32">
+        <v>101</v>
+      </c>
+      <c r="B124" s="139" t="s">
+        <v>250</v>
+      </c>
+      <c r="C124" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D124" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E124" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F124" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A125" s="32">
+        <v>102</v>
+      </c>
+      <c r="B125" s="140"/>
+      <c r="C125" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D125" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E125" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F125" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A126" s="32">
+        <v>103</v>
+      </c>
+      <c r="B126" s="140"/>
+      <c r="C126" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D126" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E126" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F126" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A127" s="32">
+        <v>104</v>
+      </c>
+      <c r="B127" s="140"/>
+      <c r="C127" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D127" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E127" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F127" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A128" s="32">
+        <v>105</v>
+      </c>
+      <c r="B128" s="140"/>
+      <c r="C128" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D128" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E128" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F128" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A129" s="32">
+        <v>106</v>
+      </c>
+      <c r="B129" s="141"/>
+      <c r="C129" s="48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D129" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E129" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F129" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A130" s="28">
+        <v>110</v>
+      </c>
+      <c r="B130" s="61" t="s">
+        <v>251</v>
+      </c>
+      <c r="C130" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D130" s="94" t="s">
+        <v>227</v>
+      </c>
+      <c r="E130" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F130" s="46">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A131" s="32">
+        <v>112</v>
+      </c>
+      <c r="B131" s="140" t="s">
+        <v>252</v>
+      </c>
+      <c r="C131" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D131" s="49" t="s">
+        <v>236</v>
+      </c>
+      <c r="E131" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F131" s="41">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A132" s="32">
+        <v>113</v>
+      </c>
+      <c r="B132" s="140"/>
+      <c r="C132" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D132" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E132" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F132" s="41">
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A133" s="32">
+        <v>114</v>
+      </c>
+      <c r="B133" s="140"/>
+      <c r="C133" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D133" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E133" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F133" s="41">
+        <v>20500</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A134" s="32">
+        <v>115</v>
+      </c>
+      <c r="B134" s="141"/>
+      <c r="C134" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D134" s="49" t="s">
+        <v>253</v>
+      </c>
+      <c r="E134" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F134" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A135" s="28">
+        <v>116</v>
+      </c>
+      <c r="B135" s="118" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D135" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E135" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F135" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A136" s="28">
+        <v>117</v>
+      </c>
+      <c r="B136" s="119"/>
+      <c r="C136" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D136" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E136" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F136" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A137" s="28">
+        <v>118</v>
+      </c>
+      <c r="B137" s="119"/>
+      <c r="C137" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D137" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E137" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F137" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A138" s="28">
+        <v>119</v>
+      </c>
+      <c r="B138" s="119"/>
+      <c r="C138" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D138" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E138" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F138" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A139" s="28">
+        <v>120</v>
+      </c>
+      <c r="B139" s="119"/>
+      <c r="C139" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D139" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E139" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F139" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A140" s="28">
+        <v>121</v>
+      </c>
+      <c r="B140" s="119"/>
+      <c r="C140" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D140" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E140" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F140" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A141" s="32">
+        <v>122</v>
+      </c>
+      <c r="B141" s="139" t="s">
+        <v>254</v>
+      </c>
+      <c r="C141" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E141" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F141" s="41">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A142" s="32">
+        <v>123</v>
+      </c>
+      <c r="B142" s="140"/>
+      <c r="C142" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D142" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E142" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F142" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A143" s="32">
+        <v>124</v>
+      </c>
+      <c r="B143" s="140"/>
+      <c r="C143" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D143" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E143" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F143" s="41">
+        <v>28000</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A144" s="32">
+        <v>125</v>
+      </c>
+      <c r="B144" s="140"/>
+      <c r="C144" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D144" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E144" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F144" s="41">
+        <v>32500</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A145" s="32">
+        <v>126</v>
+      </c>
+      <c r="B145" s="140"/>
+      <c r="C145" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D145" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E145" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F145" s="41">
+        <v>41500</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A146" s="32">
+        <v>127</v>
+      </c>
+      <c r="B146" s="140"/>
+      <c r="C146" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D146" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E146" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F146" s="41">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A147" s="32">
+        <v>128</v>
+      </c>
+      <c r="B147" s="140"/>
+      <c r="C147" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D147" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E147" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F147" s="41">
+        <v>60500</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A148" s="32">
+        <v>129</v>
+      </c>
+      <c r="B148" s="141"/>
+      <c r="C148" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D148" s="49" t="s">
+        <v>253</v>
+      </c>
+      <c r="E148" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F148" s="41">
+        <v>71500</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A149" s="28">
+        <v>130</v>
+      </c>
+      <c r="B149" s="118" t="s">
+        <v>255</v>
+      </c>
+      <c r="C149" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D149" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="E149" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F149" s="46">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A150" s="28">
+        <v>131</v>
+      </c>
+      <c r="B150" s="119"/>
+      <c r="C150" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150" s="45" t="s">
+        <v>239</v>
+      </c>
+      <c r="E150" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F150" s="46">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A151" s="28">
+        <v>132</v>
+      </c>
+      <c r="B151" s="119"/>
+      <c r="C151" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D151" s="45" t="s">
+        <v>239</v>
+      </c>
+      <c r="E151" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F151" s="46">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A152" s="28">
+        <v>133</v>
+      </c>
+      <c r="B152" s="119"/>
+      <c r="C152" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D152" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E152" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F152" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A153" s="28">
+        <v>134</v>
+      </c>
+      <c r="B153" s="119"/>
+      <c r="C153" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D153" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E153" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F153" s="46">
+        <v>32500</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A154" s="28">
+        <v>135</v>
+      </c>
+      <c r="B154" s="119"/>
+      <c r="C154" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D154" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E154" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F154" s="46">
+        <v>41500</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A155" s="28">
+        <v>136</v>
+      </c>
+      <c r="B155" s="119"/>
+      <c r="C155" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D155" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E155" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F155" s="46">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A156" s="28">
+        <v>137</v>
+      </c>
+      <c r="B156" s="120"/>
+      <c r="C156" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D156" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E156" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F156" s="46">
+        <v>59500</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A157" s="32">
+        <v>138</v>
+      </c>
+      <c r="B157" s="139" t="s">
+        <v>256</v>
+      </c>
+      <c r="C157" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D157" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E157" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F157" s="41">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A158" s="32">
+        <v>139</v>
+      </c>
+      <c r="B158" s="140"/>
+      <c r="C158" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D158" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E158" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F158" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A159" s="32">
+        <v>140</v>
+      </c>
+      <c r="B159" s="140"/>
+      <c r="C159" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D159" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E159" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F159" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A160" s="32">
+        <v>141</v>
+      </c>
+      <c r="B160" s="140"/>
+      <c r="C160" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D160" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E160" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F160" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A161" s="32">
+        <v>142</v>
+      </c>
+      <c r="B161" s="140"/>
+      <c r="C161" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D161" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E161" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F161" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A162" s="32">
+        <v>143</v>
+      </c>
+      <c r="B162" s="140"/>
+      <c r="C162" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D162" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E162" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F162" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A163" s="32">
+        <v>144</v>
+      </c>
+      <c r="B163" s="141"/>
+      <c r="C163" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D163" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E163" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F163" s="41">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A164" s="28">
+        <v>145</v>
+      </c>
+      <c r="B164" s="118" t="s">
+        <v>21</v>
+      </c>
+      <c r="C164" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D164" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E164" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F164" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A165" s="28">
+        <v>146</v>
+      </c>
+      <c r="B165" s="119"/>
+      <c r="C165" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D165" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E165" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F165" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A166" s="28">
+        <v>147</v>
+      </c>
+      <c r="B166" s="119"/>
+      <c r="C166" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D166" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E166" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F166" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A167" s="28">
+        <v>148</v>
+      </c>
+      <c r="B167" s="119"/>
+      <c r="C167" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D167" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E167" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F167" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A168" s="28">
+        <v>149</v>
+      </c>
+      <c r="B168" s="119"/>
+      <c r="C168" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D168" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E168" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F168" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A169" s="28">
+        <v>150</v>
+      </c>
+      <c r="B169" s="119"/>
+      <c r="C169" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D169" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E169" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F169" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A170" s="28">
+        <v>151</v>
+      </c>
+      <c r="B170" s="120"/>
+      <c r="C170" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="D170" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="E170" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F170" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A171" s="32">
+        <v>152</v>
+      </c>
+      <c r="B171" s="139" t="s">
+        <v>258</v>
+      </c>
+      <c r="C171" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E171" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F171" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A172" s="32">
+        <v>153</v>
+      </c>
+      <c r="B172" s="140"/>
+      <c r="C172" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D172" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E172" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F172" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A173" s="32">
+        <v>154</v>
+      </c>
+      <c r="B173" s="140"/>
+      <c r="C173" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D173" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E173" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F173" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A174" s="32">
+        <v>155</v>
+      </c>
+      <c r="B174" s="140"/>
+      <c r="C174" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D174" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E174" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F174" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A175" s="32">
+        <v>156</v>
+      </c>
+      <c r="B175" s="140"/>
+      <c r="C175" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D175" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="E175" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F175" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A176" s="32">
+        <v>157</v>
+      </c>
+      <c r="B176" s="141"/>
+      <c r="C176" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D176" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="E176" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F176" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A177" s="28">
+        <v>158</v>
+      </c>
+      <c r="B177" s="118" t="s">
+        <v>259</v>
+      </c>
+      <c r="C177" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D177" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E177" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F177" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A178" s="28">
+        <v>159</v>
+      </c>
+      <c r="B178" s="119"/>
+      <c r="C178" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D178" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E178" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F178" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A179" s="28">
+        <v>160</v>
+      </c>
+      <c r="B179" s="119"/>
+      <c r="C179" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D179" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E179" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F179" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A180" s="28">
+        <v>161</v>
+      </c>
+      <c r="B180" s="119"/>
+      <c r="C180" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D180" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E180" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F180" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A181" s="28">
+        <v>162</v>
+      </c>
+      <c r="B181" s="119"/>
+      <c r="C181" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D181" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E181" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F181" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A182" s="32">
+        <v>163</v>
+      </c>
+      <c r="B182" s="139" t="s">
+        <v>22</v>
+      </c>
+      <c r="C182" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D182" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E182" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F182" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A183" s="32">
+        <v>164</v>
+      </c>
+      <c r="B183" s="140"/>
+      <c r="C183" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D183" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E183" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F183" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A184" s="32">
+        <v>165</v>
+      </c>
+      <c r="B184" s="140"/>
+      <c r="C184" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D184" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E184" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F184" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A185" s="32">
+        <v>166</v>
+      </c>
+      <c r="B185" s="140"/>
+      <c r="C185" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D185" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E185" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F185" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A186" s="32">
+        <v>167</v>
+      </c>
+      <c r="B186" s="140"/>
+      <c r="C186" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D186" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E186" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F186" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A187" s="32">
+        <v>168</v>
+      </c>
+      <c r="B187" s="140"/>
+      <c r="C187" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D187" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="E187" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F187" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A188" s="32">
+        <v>169</v>
+      </c>
+      <c r="B188" s="141"/>
+      <c r="C188" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D188" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E188" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F188" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A189" s="28">
+        <v>172</v>
+      </c>
+      <c r="B189" s="118" t="s">
+        <v>260</v>
+      </c>
+      <c r="C189" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="D189" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E189" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F189" s="46">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A190" s="28">
+        <v>173</v>
+      </c>
+      <c r="B190" s="119"/>
+      <c r="C190" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="D190" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E190" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F190" s="46">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A191" s="28">
+        <v>174</v>
+      </c>
+      <c r="B191" s="119"/>
+      <c r="C191" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D191" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E191" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F191" s="46">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A192" s="28">
+        <v>175</v>
+      </c>
+      <c r="B192" s="119"/>
+      <c r="C192" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D192" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E192" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F192" s="46">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A193" s="28">
+        <v>176</v>
+      </c>
+      <c r="B193" s="119"/>
+      <c r="C193" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D193" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E193" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F193" s="46">
+        <v>23500</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A194" s="28">
+        <v>177</v>
+      </c>
+      <c r="B194" s="119"/>
+      <c r="C194" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D194" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E194" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F194" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A195" s="28">
+        <v>178</v>
+      </c>
+      <c r="B195" s="119"/>
+      <c r="C195" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D195" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E195" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F195" s="46">
+        <v>31624.999999999996</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A196" s="28">
+        <v>179</v>
+      </c>
+      <c r="B196" s="119"/>
+      <c r="C196" s="45" t="s">
+        <v>210</v>
+      </c>
+      <c r="D196" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="E196" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F196" s="46">
+        <v>40500</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A197" s="28">
+        <v>180</v>
+      </c>
+      <c r="B197" s="119"/>
+      <c r="C197" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="D197" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="E197" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F197" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A198" s="28">
+        <v>181</v>
+      </c>
+      <c r="B198" s="119"/>
+      <c r="C198" s="62" t="s">
+        <v>212</v>
+      </c>
+      <c r="D198" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="E198" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F198" s="46">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A199" s="28">
+        <v>182</v>
+      </c>
+      <c r="B199" s="120"/>
+      <c r="C199" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="D199" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="E199" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F199" s="46">
+        <v>82000</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A200" s="48">
+        <v>185</v>
+      </c>
+      <c r="B200" s="147" t="s">
+        <v>261</v>
+      </c>
+      <c r="C200" s="49" t="s">
+        <v>235</v>
+      </c>
+      <c r="D200" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E200" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F200" s="41">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A201" s="48">
+        <v>186</v>
+      </c>
+      <c r="B201" s="148"/>
+      <c r="C201" s="49" t="s">
+        <v>235</v>
+      </c>
+      <c r="D201" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E201" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F201" s="41">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A202" s="48">
+        <v>187</v>
+      </c>
+      <c r="B202" s="148"/>
+      <c r="C202" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D202" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E202" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F202" s="41">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A203" s="48">
+        <v>188</v>
+      </c>
+      <c r="B203" s="148"/>
+      <c r="C203" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D203" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E203" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F203" s="41">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A204" s="48">
+        <v>189</v>
+      </c>
+      <c r="B204" s="148"/>
+      <c r="C204" s="49" t="s">
+        <v>224</v>
+      </c>
+      <c r="D204" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E204" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F204" s="41">
+        <v>23500</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A205" s="48">
+        <v>190</v>
+      </c>
+      <c r="B205" s="148"/>
+      <c r="C205" s="49" t="s">
+        <v>206</v>
+      </c>
+      <c r="D205" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E205" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F205" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A206" s="48">
+        <v>191</v>
+      </c>
+      <c r="B206" s="148"/>
+      <c r="C206" s="49" t="s">
+        <v>208</v>
+      </c>
+      <c r="D206" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E206" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F206" s="41">
+        <v>31624.999999999996</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A207" s="48">
+        <v>192</v>
+      </c>
+      <c r="B207" s="148"/>
+      <c r="C207" s="48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D207" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E207" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F207" s="41">
+        <v>40500</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A208" s="48">
+        <v>193</v>
+      </c>
+      <c r="B208" s="148"/>
+      <c r="C208" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D208" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E208" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F208" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A209" s="48">
+        <v>194</v>
+      </c>
+      <c r="B209" s="148"/>
+      <c r="C209" s="48" t="s">
+        <v>212</v>
+      </c>
+      <c r="D209" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E209" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F209" s="41">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A210" s="48">
+        <v>195</v>
+      </c>
+      <c r="B210" s="149"/>
+      <c r="C210" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="D210" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E210" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F210" s="41">
+        <v>82000</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A211" s="28">
+        <v>196</v>
+      </c>
+      <c r="B211" s="116" t="s">
+        <v>23</v>
+      </c>
+      <c r="C211" s="47" t="s">
+        <v>262</v>
+      </c>
+      <c r="D211" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E211" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F211" s="46">
+        <v>29500</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A212" s="28">
+        <v>197</v>
+      </c>
+      <c r="B212" s="116"/>
+      <c r="C212" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D212" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E212" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F212" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A213" s="28">
+        <v>198</v>
+      </c>
+      <c r="B213" s="116"/>
+      <c r="C213" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D213" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E213" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F213" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A214" s="28">
+        <v>199</v>
+      </c>
+      <c r="B214" s="116"/>
+      <c r="C214" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D214" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E214" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F214" s="46">
+        <v>41000</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A215" s="28">
         <v>200</v>
       </c>
-      <c r="C3" s="6"/>
-[...3 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="B215" s="116"/>
+      <c r="C215" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D215" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E215" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F215" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A216" s="28">
+        <v>201</v>
+      </c>
+      <c r="B216" s="116"/>
+      <c r="C216" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D216" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E216" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F216" s="46">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A217" s="48">
+        <v>202</v>
+      </c>
+      <c r="B217" s="139" t="s">
+        <v>24</v>
+      </c>
+      <c r="C217" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D217" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E217" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F217" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A218" s="48">
+        <v>203</v>
+      </c>
+      <c r="B218" s="140"/>
+      <c r="C218" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D218" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E218" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F218" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A219" s="48">
+        <v>204</v>
+      </c>
+      <c r="B219" s="140"/>
+      <c r="C219" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D219" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E219" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F219" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A220" s="48">
+        <v>205</v>
+      </c>
+      <c r="B220" s="140"/>
+      <c r="C220" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D220" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E220" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F220" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A221" s="48">
+        <v>206</v>
+      </c>
+      <c r="B221" s="141"/>
+      <c r="C221" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D221" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E221" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F221" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A222" s="28">
+        <v>207</v>
+      </c>
+      <c r="B222" s="118" t="s">
+        <v>263</v>
+      </c>
+      <c r="C222" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D222" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E222" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F222" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A223" s="28">
+        <v>208</v>
+      </c>
+      <c r="B223" s="119"/>
+      <c r="C223" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D223" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E223" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F223" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A224" s="28">
+        <v>209</v>
+      </c>
+      <c r="B224" s="119"/>
+      <c r="C224" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D224" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E224" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F224" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A225" s="48">
+        <v>210</v>
+      </c>
+      <c r="B225" s="139" t="s">
+        <v>26</v>
+      </c>
+      <c r="C225" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D225" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E225" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F225" s="41">
+        <v>29500</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A226" s="48">
+        <v>211</v>
+      </c>
+      <c r="B226" s="140"/>
+      <c r="C226" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D226" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E226" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F226" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A227" s="48">
+        <v>212</v>
+      </c>
+      <c r="B227" s="140"/>
+      <c r="C227" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D227" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E227" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F227" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A228" s="48">
+        <v>213</v>
+      </c>
+      <c r="B228" s="140"/>
+      <c r="C228" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D228" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E228" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F228" s="41">
+        <v>41000</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A229" s="28">
+        <v>214</v>
+      </c>
+      <c r="B229" s="118" t="s">
+        <v>264</v>
+      </c>
+      <c r="C229" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D229" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E229" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F229" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A230" s="28">
+        <v>215</v>
+      </c>
+      <c r="B230" s="119"/>
+      <c r="C230" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D230" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E230" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F230" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A231" s="28">
+        <v>216</v>
+      </c>
+      <c r="B231" s="119"/>
+      <c r="C231" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D231" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E231" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F231" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A232" s="28">
+        <v>217</v>
+      </c>
+      <c r="B232" s="119"/>
+      <c r="C232" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D232" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E232" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F232" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A233" s="28">
+        <v>218</v>
+      </c>
+      <c r="B233" s="119"/>
+      <c r="C233" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D233" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E233" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F233" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A234" s="28">
+        <v>219</v>
+      </c>
+      <c r="B234" s="119"/>
+      <c r="C234" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D234" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="E234" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F234" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A235" s="28">
+        <v>220</v>
+      </c>
+      <c r="B235" s="120"/>
+      <c r="C235" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="D235" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="E235" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F235" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A236" s="48">
+        <v>221</v>
+      </c>
+      <c r="B236" s="139" t="s">
+        <v>265</v>
+      </c>
+      <c r="C236" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D236" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E236" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F236" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A237" s="48">
+        <v>222</v>
+      </c>
+      <c r="B237" s="140"/>
+      <c r="C237" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D237" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E237" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F237" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A238" s="48">
+        <v>223</v>
+      </c>
+      <c r="B238" s="140"/>
+      <c r="C238" s="49" t="s">
+        <v>224</v>
+      </c>
+      <c r="D238" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E238" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F238" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A239" s="48">
+        <v>224</v>
+      </c>
+      <c r="B239" s="140"/>
+      <c r="C239" s="49" t="s">
+        <v>206</v>
+      </c>
+      <c r="D239" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E239" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F239" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A240" s="48">
+        <v>225</v>
+      </c>
+      <c r="B240" s="140"/>
+      <c r="C240" s="49" t="s">
+        <v>208</v>
+      </c>
+      <c r="D240" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E240" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F240" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A241" s="48">
+        <v>226</v>
+      </c>
+      <c r="B241" s="140"/>
+      <c r="C241" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D241" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E241" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F241" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A242" s="48">
+        <v>227</v>
+      </c>
+      <c r="B242" s="141"/>
+      <c r="C242" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D242" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E242" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F242" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A243" s="28">
+        <v>228</v>
+      </c>
+      <c r="B243" s="118" t="s">
+        <v>266</v>
+      </c>
+      <c r="C243" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D243" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E243" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F243" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A244" s="28">
+        <v>229</v>
+      </c>
+      <c r="B244" s="119"/>
+      <c r="C244" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D244" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E244" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F244" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A245" s="28">
+        <v>230</v>
+      </c>
+      <c r="B245" s="119"/>
+      <c r="C245" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D245" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E245" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F245" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A246" s="28">
+        <v>231</v>
+      </c>
+      <c r="B246" s="119"/>
+      <c r="C246" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D246" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E246" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F246" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A247" s="28">
+        <v>232</v>
+      </c>
+      <c r="B247" s="119"/>
+      <c r="C247" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D247" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="E247" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F247" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A248" s="28">
+        <v>233</v>
+      </c>
+      <c r="B248" s="119"/>
+      <c r="C248" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D248" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="E248" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F248" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A249" s="28">
+        <v>234</v>
+      </c>
+      <c r="B249" s="120"/>
+      <c r="C249" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D249" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="E249" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F249" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A250" s="48">
+        <v>235</v>
+      </c>
+      <c r="B250" s="140" t="s">
+        <v>267</v>
+      </c>
+      <c r="C250" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D250" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E250" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F250" s="41">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A251" s="48">
+        <v>236</v>
+      </c>
+      <c r="B251" s="140"/>
+      <c r="C251" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D251" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E251" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F251" s="41">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A252" s="48">
+        <v>237</v>
+      </c>
+      <c r="B252" s="140"/>
+      <c r="C252" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D252" s="51" t="s">
+        <v>207</v>
+      </c>
+      <c r="E252" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F252" s="41">
+        <v>31500</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A253" s="48">
+        <v>238</v>
+      </c>
+      <c r="B253" s="141"/>
+      <c r="C253" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D253" s="51" t="s">
+        <v>220</v>
+      </c>
+      <c r="E253" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F253" s="41">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A254" s="28">
+        <v>239</v>
+      </c>
+      <c r="B254" s="116" t="s">
+        <v>268</v>
+      </c>
+      <c r="C254" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="D254" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E254" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F254" s="46">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A255" s="28">
+        <v>240</v>
+      </c>
+      <c r="B255" s="116"/>
+      <c r="C255" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="D255" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E255" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F255" s="46">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A256" s="28">
+        <v>241</v>
+      </c>
+      <c r="B256" s="116"/>
+      <c r="C256" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D256" s="64" t="s">
+        <v>203</v>
+      </c>
+      <c r="E256" s="64" t="s">
+        <v>204</v>
+      </c>
+      <c r="F256" s="65">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A257" s="28">
+        <v>242</v>
+      </c>
+      <c r="B257" s="116"/>
+      <c r="C257" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="D257" s="64" t="s">
+        <v>205</v>
+      </c>
+      <c r="E257" s="64" t="s">
+        <v>204</v>
+      </c>
+      <c r="F257" s="65">
+        <v>19500</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A258" s="28">
+        <v>243</v>
+      </c>
+      <c r="B258" s="116"/>
+      <c r="C258" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D258" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E258" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F258" s="46">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A259" s="28">
+        <v>244</v>
+      </c>
+      <c r="B259" s="116"/>
+      <c r="C259" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D259" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E259" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F259" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A260" s="28">
+        <v>245</v>
+      </c>
+      <c r="B260" s="116"/>
+      <c r="C260" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D260" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E260" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F260" s="46">
+        <v>31500</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A261" s="28">
+        <v>246</v>
+      </c>
+      <c r="B261" s="116"/>
+      <c r="C261" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D261" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="E261" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F261" s="46">
+        <v>40500</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A262" s="28">
+        <v>247</v>
+      </c>
+      <c r="B262" s="116"/>
+      <c r="C262" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D262" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="E262" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F262" s="46">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A263" s="28">
+        <v>248</v>
+      </c>
+      <c r="B263" s="116"/>
+      <c r="C263" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="D263" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="E263" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F263" s="46">
+        <v>57000</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A264" s="28">
+        <v>249</v>
+      </c>
+      <c r="B264" s="116"/>
+      <c r="C264" s="44"/>
+      <c r="D264" s="45" t="s">
+        <v>269</v>
+      </c>
+      <c r="E264" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F264" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A265" s="48">
+        <v>250</v>
+      </c>
+      <c r="B265" s="140" t="s">
+        <v>270</v>
+      </c>
+      <c r="C265" s="66" t="s">
+        <v>208</v>
+      </c>
+      <c r="D265" s="67" t="s">
+        <v>205</v>
+      </c>
+      <c r="E265" s="67" t="s">
+        <v>204</v>
+      </c>
+      <c r="F265" s="68">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A266" s="48">
+        <v>251</v>
+      </c>
+      <c r="B266" s="140"/>
+      <c r="C266" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D266" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E266" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F266" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A267" s="48">
+        <v>252</v>
+      </c>
+      <c r="B267" s="140"/>
+      <c r="C267" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D267" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E267" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F267" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A268" s="48">
+        <v>253</v>
+      </c>
+      <c r="B268" s="141"/>
+      <c r="C268" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D268" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E268" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F268" s="41">
+        <v>95000</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A269" s="28">
+        <v>254</v>
+      </c>
+      <c r="B269" s="118" t="s">
+        <v>271</v>
+      </c>
+      <c r="C269" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D269" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="E269" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F269" s="46">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A270" s="28">
+        <v>255</v>
+      </c>
+      <c r="B270" s="119"/>
+      <c r="C270" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D270" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E270" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F270" s="46">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A271" s="28">
+        <v>256</v>
+      </c>
+      <c r="B271" s="120"/>
+      <c r="C271" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D271" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E271" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F271" s="46">
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A272" s="48">
+        <v>257</v>
+      </c>
+      <c r="B272" s="139" t="s">
+        <v>272</v>
+      </c>
+      <c r="C272" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D272" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E272" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F272" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A273" s="48">
+        <v>258</v>
+      </c>
+      <c r="B273" s="140"/>
+      <c r="C273" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D273" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E273" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F273" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A274" s="48">
+        <v>259</v>
+      </c>
+      <c r="B274" s="140"/>
+      <c r="C274" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D274" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E274" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F274" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A275" s="48">
+        <v>260</v>
+      </c>
+      <c r="B275" s="140"/>
+      <c r="C275" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D275" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E275" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F275" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A276" s="48">
+        <v>261</v>
+      </c>
+      <c r="B276" s="140"/>
+      <c r="C276" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D276" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E276" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F276" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A277" s="48">
+        <v>262</v>
+      </c>
+      <c r="B277" s="141"/>
+      <c r="C277" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D277" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E277" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F277" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A278" s="28">
+        <v>263</v>
+      </c>
+      <c r="B278" s="118" t="s">
+        <v>273</v>
+      </c>
+      <c r="C278" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D278" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E278" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F278" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A279" s="28">
+        <v>264</v>
+      </c>
+      <c r="B279" s="119"/>
+      <c r="C279" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D279" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E279" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F279" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A280" s="28">
+        <v>265</v>
+      </c>
+      <c r="B280" s="120"/>
+      <c r="C280" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D280" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E280" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F280" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A281" s="48">
+        <v>266</v>
+      </c>
+      <c r="B281" s="142" t="s">
+        <v>274</v>
+      </c>
+      <c r="C281" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D281" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E281" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F281" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A282" s="48">
+        <v>267</v>
+      </c>
+      <c r="B282" s="142"/>
+      <c r="C282" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D282" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E282" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F282" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A283" s="48">
+        <v>268</v>
+      </c>
+      <c r="B283" s="142"/>
+      <c r="C283" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D283" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E283" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F283" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A284" s="48">
+        <v>269</v>
+      </c>
+      <c r="B284" s="142"/>
+      <c r="C284" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D284" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E284" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F284" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A285" s="48">
+        <v>270</v>
+      </c>
+      <c r="B285" s="142"/>
+      <c r="C285" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D285" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E285" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F285" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A286" s="48">
+        <v>271</v>
+      </c>
+      <c r="B286" s="142"/>
+      <c r="C286" s="48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D286" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E286" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F286" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A287" s="48">
+        <v>272</v>
+      </c>
+      <c r="B287" s="142"/>
+      <c r="C287" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D287" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E287" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F287" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A288" s="28">
+        <v>273</v>
+      </c>
+      <c r="B288" s="116" t="s">
+        <v>27</v>
+      </c>
+      <c r="C288" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D288" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E288" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F288" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A289" s="28">
+        <v>274</v>
+      </c>
+      <c r="B289" s="116"/>
+      <c r="C289" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D289" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E289" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F289" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A290" s="28">
+        <v>275</v>
+      </c>
+      <c r="B290" s="116"/>
+      <c r="C290" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D290" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E290" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F290" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A291" s="28">
+        <v>276</v>
+      </c>
+      <c r="B291" s="116"/>
+      <c r="C291" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D291" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E291" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F291" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A292" s="28">
+        <v>277</v>
+      </c>
+      <c r="B292" s="116"/>
+      <c r="C292" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D292" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E292" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F292" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A293" s="28">
+        <v>278</v>
+      </c>
+      <c r="B293" s="116"/>
+      <c r="C293" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D293" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E293" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F293" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A294" s="28">
+        <v>279</v>
+      </c>
+      <c r="B294" s="116"/>
+      <c r="C294" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D294" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E294" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F294" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A295" s="28">
+        <v>280</v>
+      </c>
+      <c r="B295" s="116"/>
+      <c r="C295" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="D295" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E295" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F295" s="46">
+        <v>95000</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A296" s="48">
+        <v>281</v>
+      </c>
+      <c r="B296" s="142" t="s">
+        <v>275</v>
+      </c>
+      <c r="C296" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D296" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E296" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F296" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A297" s="48">
+        <v>282</v>
+      </c>
+      <c r="B297" s="142"/>
+      <c r="C297" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D297" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E297" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F297" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A298" s="48">
+        <v>283</v>
+      </c>
+      <c r="B298" s="142"/>
+      <c r="C298" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D298" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E298" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F298" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A299" s="48">
+        <v>284</v>
+      </c>
+      <c r="B299" s="142"/>
+      <c r="C299" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D299" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E299" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F299" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A300" s="48">
+        <v>285</v>
+      </c>
+      <c r="B300" s="142"/>
+      <c r="C300" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D300" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E300" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F300" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A301" s="48">
+        <v>286</v>
+      </c>
+      <c r="B301" s="142"/>
+      <c r="C301" s="48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D301" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E301" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F301" s="41">
+        <v>50599.999999999993</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A302" s="48">
+        <v>287</v>
+      </c>
+      <c r="B302" s="142"/>
+      <c r="C302" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D302" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E302" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F302" s="41">
+        <v>71300</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A303" s="28">
+        <v>288</v>
+      </c>
+      <c r="B303" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="C303" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D303" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E303" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F303" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A304" s="28">
+        <v>289</v>
+      </c>
+      <c r="B304" s="116"/>
+      <c r="C304" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D304" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E304" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F304" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A305" s="28">
+        <v>290</v>
+      </c>
+      <c r="B305" s="116"/>
+      <c r="C305" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D305" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E305" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F305" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A306" s="28">
+        <v>291</v>
+      </c>
+      <c r="B306" s="116"/>
+      <c r="C306" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D306" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E306" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F306" s="46">
+        <v>50599.999999999993</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A307" s="28">
+        <v>292</v>
+      </c>
+      <c r="B307" s="116"/>
+      <c r="C307" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D307" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="E307" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F307" s="46">
+        <v>71300</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A308" s="48">
+        <v>293</v>
+      </c>
+      <c r="B308" s="142" t="s">
+        <v>277</v>
+      </c>
+      <c r="C308" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D308" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E308" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F308" s="41">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A309" s="48">
+        <v>294</v>
+      </c>
+      <c r="B309" s="142"/>
+      <c r="C309" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D309" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E309" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F309" s="41">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A310" s="48">
+        <v>295</v>
+      </c>
+      <c r="B310" s="142"/>
+      <c r="C310" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D310" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E310" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F310" s="41">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A311" s="48">
+        <v>296</v>
+      </c>
+      <c r="B311" s="142"/>
+      <c r="C311" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D311" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E311" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F311" s="41">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A312" s="48">
+        <v>297</v>
+      </c>
+      <c r="B312" s="142"/>
+      <c r="C312" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D312" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E312" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F312" s="41">
+        <v>23500</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A313" s="48">
+        <v>298</v>
+      </c>
+      <c r="B313" s="142"/>
+      <c r="C313" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D313" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E313" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F313" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A314" s="48">
+        <v>299</v>
+      </c>
+      <c r="B314" s="142"/>
+      <c r="C314" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D314" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E314" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F314" s="41">
+        <v>31624.999999999996</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A315" s="48">
+        <v>300</v>
+      </c>
+      <c r="B315" s="142"/>
+      <c r="C315" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D315" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E315" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F315" s="41">
+        <v>40500</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A316" s="48">
+        <v>301</v>
+      </c>
+      <c r="B316" s="142"/>
+      <c r="C316" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D316" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="E316" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F316" s="41">
+        <v>53000</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A317" s="28">
+        <v>302</v>
+      </c>
+      <c r="B317" s="116" t="s">
+        <v>278</v>
+      </c>
+      <c r="C317" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D317" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E317" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F317" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A318" s="28">
+        <v>303</v>
+      </c>
+      <c r="B318" s="116"/>
+      <c r="C318" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D318" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E318" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F318" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A319" s="28">
+        <v>304</v>
+      </c>
+      <c r="B319" s="116"/>
+      <c r="C319" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D319" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E319" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F319" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A320" s="28">
+        <v>305</v>
+      </c>
+      <c r="B320" s="116"/>
+      <c r="C320" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D320" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E320" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F320" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A321" s="28">
+        <v>306</v>
+      </c>
+      <c r="B321" s="116"/>
+      <c r="C321" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D321" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E321" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F321" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A322" s="28">
+        <v>307</v>
+      </c>
+      <c r="B322" s="116"/>
+      <c r="C322" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D322" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E322" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F322" s="46">
+        <v>50599.999999999993</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A323" s="48">
+        <v>308</v>
+      </c>
+      <c r="B323" s="142" t="s">
+        <v>279</v>
+      </c>
+      <c r="C323" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D323" s="49" t="s">
+        <v>236</v>
+      </c>
+      <c r="E323" s="49" t="s">
+        <v>280</v>
+      </c>
+      <c r="F323" s="41">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A324" s="48">
+        <v>309</v>
+      </c>
+      <c r="B324" s="142"/>
+      <c r="C324" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D324" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E324" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F324" s="41">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A325" s="48">
+        <v>310</v>
+      </c>
+      <c r="B325" s="142"/>
+      <c r="C325" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D325" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E325" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F325" s="41">
+        <v>24500</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A326" s="48">
+        <v>311</v>
+      </c>
+      <c r="B326" s="142"/>
+      <c r="C326" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D326" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E326" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F326" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A327" s="48">
+        <v>312</v>
+      </c>
+      <c r="B327" s="142"/>
+      <c r="C327" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D327" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E327" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F327" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A328" s="48">
+        <v>313</v>
+      </c>
+      <c r="B328" s="142"/>
+      <c r="C328" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D328" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E328" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F328" s="41">
+        <v>33500</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A329" s="48">
+        <v>314</v>
+      </c>
+      <c r="B329" s="142"/>
+      <c r="C329" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D329" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E329" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F329" s="41">
+        <v>38500</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A330" s="48">
+        <v>315</v>
+      </c>
+      <c r="B330" s="142"/>
+      <c r="C330" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D330" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E330" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F330" s="41">
+        <v>46000</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A331" s="48">
+        <v>316</v>
+      </c>
+      <c r="B331" s="142"/>
+      <c r="C331" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D331" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E331" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F331" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A332" s="48">
+        <v>317</v>
+      </c>
+      <c r="B332" s="142"/>
+      <c r="C332" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D332" s="49" t="s">
+        <v>222</v>
+      </c>
+      <c r="E332" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F332" s="41">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A333" s="48">
+        <v>318</v>
+      </c>
+      <c r="B333" s="142"/>
+      <c r="C333" s="51" t="s">
+        <v>215</v>
+      </c>
+      <c r="D333" s="49" t="s">
+        <v>222</v>
+      </c>
+      <c r="E333" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F333" s="41">
+        <v>82000</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A334" s="48">
+        <v>319</v>
+      </c>
+      <c r="B334" s="142"/>
+      <c r="C334" s="51" t="s">
+        <v>216</v>
+      </c>
+      <c r="D334" s="49" t="s">
+        <v>281</v>
+      </c>
+      <c r="E334" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F334" s="41">
+        <v>110000</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A335" s="28">
+        <v>320</v>
+      </c>
+      <c r="B335" s="116" t="s">
+        <v>282</v>
+      </c>
+      <c r="C335" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D335" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E335" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F335" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A336" s="28">
+        <v>321</v>
+      </c>
+      <c r="B336" s="116"/>
+      <c r="C336" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D336" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E336" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F336" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A337" s="48">
+        <v>322</v>
+      </c>
+      <c r="B337" s="146" t="s">
+        <v>283</v>
+      </c>
+      <c r="C337" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D337" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E337" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F337" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A338" s="48">
+        <v>323</v>
+      </c>
+      <c r="B338" s="142"/>
+      <c r="C338" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="D338" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E338" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F338" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A339" s="48">
+        <v>324</v>
+      </c>
+      <c r="B339" s="142"/>
+      <c r="C339" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D339" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E339" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F339" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A340" s="48">
+        <v>325</v>
+      </c>
+      <c r="B340" s="142"/>
+      <c r="C340" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D340" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E340" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F340" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A341" s="48">
+        <v>326</v>
+      </c>
+      <c r="B341" s="142"/>
+      <c r="C341" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D341" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E341" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F341" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A342" s="48">
+        <v>327</v>
+      </c>
+      <c r="B342" s="142"/>
+      <c r="C342" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D342" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E342" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F342" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A343" s="48">
+        <v>328</v>
+      </c>
+      <c r="B343" s="142"/>
+      <c r="C343" s="48" t="s">
+        <v>212</v>
+      </c>
+      <c r="D343" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E343" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F343" s="41">
+        <v>71300</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A344" s="48">
+        <v>329</v>
+      </c>
+      <c r="B344" s="142"/>
+      <c r="C344" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="D344" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E344" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F344" s="41">
+        <v>82800</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A345" s="28">
+        <v>330</v>
+      </c>
+      <c r="B345" s="119" t="s">
+        <v>284</v>
+      </c>
+      <c r="C345" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D345" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="E345" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F345" s="46">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A346" s="28">
+        <v>331</v>
+      </c>
+      <c r="B346" s="119"/>
+      <c r="C346" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="D346" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E346" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F346" s="46">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A347" s="28">
+        <v>332</v>
+      </c>
+      <c r="B347" s="119"/>
+      <c r="C347" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D347" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E347" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F347" s="46">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A348" s="28">
+        <v>333</v>
+      </c>
+      <c r="B348" s="119"/>
+      <c r="C348" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D348" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E348" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F348" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A349" s="28">
+        <v>334</v>
+      </c>
+      <c r="B349" s="119"/>
+      <c r="C349" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D349" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E349" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F349" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A350" s="28">
+        <v>335</v>
+      </c>
+      <c r="B350" s="119"/>
+      <c r="C350" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D350" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E350" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F350" s="46">
+        <v>35500</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A351" s="28">
+        <v>336</v>
+      </c>
+      <c r="B351" s="119"/>
+      <c r="C351" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="D351" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E351" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F351" s="46">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A352" s="28">
+        <v>337</v>
+      </c>
+      <c r="B352" s="120"/>
+      <c r="C352" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="D352" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E352" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F352" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A353" s="48">
+        <v>338</v>
+      </c>
+      <c r="B353" s="140" t="s">
+        <v>285</v>
+      </c>
+      <c r="C353" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D353" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E353" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F353" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A354" s="48">
+        <v>339</v>
+      </c>
+      <c r="B354" s="140"/>
+      <c r="C354" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D354" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E354" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F354" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A355" s="48">
+        <v>340</v>
+      </c>
+      <c r="B355" s="140"/>
+      <c r="C355" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D355" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E355" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F355" s="41">
+        <v>50599.999999999993</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A356" s="48">
+        <v>341</v>
+      </c>
+      <c r="B356" s="141"/>
+      <c r="C356" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D356" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="E356" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F356" s="41">
+        <v>71000</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A357" s="28">
+        <v>342</v>
+      </c>
+      <c r="B357" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C357" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D357" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E357" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F357" s="46">
+        <v>29500</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A358" s="28">
+        <v>343</v>
+      </c>
+      <c r="B358" s="119"/>
+      <c r="C358" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D358" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E358" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F358" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A359" s="28">
+        <v>344</v>
+      </c>
+      <c r="B359" s="119"/>
+      <c r="C359" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D359" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E359" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F359" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A360" s="28">
+        <v>345</v>
+      </c>
+      <c r="B360" s="119"/>
+      <c r="C360" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D360" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E360" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F360" s="46">
+        <v>41000</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A361" s="28">
+        <v>346</v>
+      </c>
+      <c r="B361" s="119"/>
+      <c r="C361" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D361" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E361" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F361" s="46">
+        <v>58000</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A362" s="28">
+        <v>347</v>
+      </c>
+      <c r="B362" s="119"/>
+      <c r="C362" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D362" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E362" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F362" s="46">
+        <v>68000</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A363" s="28">
+        <v>348</v>
+      </c>
+      <c r="B363" s="119"/>
+      <c r="C363" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D363" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="E363" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F363" s="46">
+        <v>29500</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A364" s="28">
+        <v>349</v>
+      </c>
+      <c r="B364" s="119"/>
+      <c r="C364" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D364" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="E364" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F364" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A365" s="28">
+        <v>350</v>
+      </c>
+      <c r="B365" s="119"/>
+      <c r="C365" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D365" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="E365" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F365" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A366" s="28">
+        <v>351</v>
+      </c>
+      <c r="B366" s="119"/>
+      <c r="C366" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D366" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="E366" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F366" s="46">
+        <v>41000</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A367" s="28">
+        <v>352</v>
+      </c>
+      <c r="B367" s="119"/>
+      <c r="C367" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D367" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="E367" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F367" s="46">
+        <v>58000</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A368" s="28">
+        <v>353</v>
+      </c>
+      <c r="B368" s="120"/>
+      <c r="C368" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D368" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="E368" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F368" s="46">
+        <v>68000</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A369" s="48">
+        <v>354</v>
+      </c>
+      <c r="B369" s="139" t="s">
+        <v>287</v>
+      </c>
+      <c r="C369" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D369" s="49" t="s">
+        <v>236</v>
+      </c>
+      <c r="E369" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F369" s="41">
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A370" s="48">
+        <v>355</v>
+      </c>
+      <c r="B370" s="140"/>
+      <c r="C370" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D370" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E370" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F370" s="41">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A371" s="48">
+        <v>356</v>
+      </c>
+      <c r="B371" s="140"/>
+      <c r="C371" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D371" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E371" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F371" s="41">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A372" s="48">
+        <v>357</v>
+      </c>
+      <c r="B372" s="141"/>
+      <c r="C372" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D372" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E372" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F372" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A373" s="28">
+        <v>358</v>
+      </c>
+      <c r="B373" s="116" t="s">
+        <v>288</v>
+      </c>
+      <c r="C373" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="D373" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E373" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F373" s="46">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A374" s="28">
+        <v>359</v>
+      </c>
+      <c r="B374" s="116"/>
+      <c r="C374" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D374" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E374" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F374" s="46">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A375" s="48">
+        <v>360</v>
+      </c>
+      <c r="B375" s="139" t="s">
+        <v>289</v>
+      </c>
+      <c r="C375" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D375" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E375" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F375" s="41">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A376" s="48">
+        <v>361</v>
+      </c>
+      <c r="B376" s="141"/>
+      <c r="C376" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D376" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E376" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F376" s="41">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A377" s="28">
+        <v>362</v>
+      </c>
+      <c r="B377" s="118" t="s">
+        <v>290</v>
+      </c>
+      <c r="C377" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D377" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="E377" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F377" s="46">
+        <v>33500</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A378" s="28">
+        <v>363</v>
+      </c>
+      <c r="B378" s="119"/>
+      <c r="C378" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="D378" s="45" t="s">
+        <v>221</v>
+      </c>
+      <c r="E378" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F378" s="46">
+        <v>41000</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A379" s="28">
+        <v>364</v>
+      </c>
+      <c r="B379" s="120"/>
+      <c r="C379" s="44" t="s">
+        <v>215</v>
+      </c>
+      <c r="D379" s="45" t="s">
+        <v>221</v>
+      </c>
+      <c r="E379" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F379" s="46">
+        <v>57000</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A380" s="48">
+        <v>365</v>
+      </c>
+      <c r="B380" s="139" t="s">
+        <v>291</v>
+      </c>
+      <c r="C380" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D380" s="49" t="s">
+        <v>292</v>
+      </c>
+      <c r="E380" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F380" s="41">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A381" s="48">
+        <v>366</v>
+      </c>
+      <c r="B381" s="140"/>
+      <c r="C381" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D381" s="49" t="s">
+        <v>236</v>
+      </c>
+      <c r="E381" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F381" s="41">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A382" s="48">
+        <v>367</v>
+      </c>
+      <c r="B382" s="140"/>
+      <c r="C382" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D382" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E382" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F382" s="41">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A383" s="48">
+        <v>368</v>
+      </c>
+      <c r="B383" s="140"/>
+      <c r="C383" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D383" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E383" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F383" s="41">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A384" s="48">
+        <v>369</v>
+      </c>
+      <c r="B384" s="140"/>
+      <c r="C384" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D384" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E384" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F384" s="41">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A385" s="48">
+        <v>370</v>
+      </c>
+      <c r="B385" s="140"/>
+      <c r="C385" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D385" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E385" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F385" s="41">
+        <v>23500</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A386" s="48">
+        <v>371</v>
+      </c>
+      <c r="B386" s="141"/>
+      <c r="C386" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D386" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="E386" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F386" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A387" s="28"/>
+      <c r="B387" s="118" t="s">
+        <v>293</v>
+      </c>
+      <c r="C387" s="98" t="s">
+        <v>331</v>
+      </c>
+      <c r="D387" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="E387" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F387" s="46"/>
+    </row>
+    <row r="388" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A388" s="28">
+        <v>372</v>
+      </c>
+      <c r="B388" s="119"/>
+      <c r="C388" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D388" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="E388" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F388" s="46">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A389" s="28">
+        <v>373</v>
+      </c>
+      <c r="B389" s="119"/>
+      <c r="C389" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D389" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E389" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F389" s="46">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A390" s="28">
+        <v>374</v>
+      </c>
+      <c r="B390" s="119"/>
+      <c r="C390" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="D390" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E390" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F390" s="46">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A391" s="28">
+        <v>375</v>
+      </c>
+      <c r="B391" s="120"/>
+      <c r="C391" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D391" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E391" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F391" s="46">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A392" s="48">
+        <v>376</v>
+      </c>
+      <c r="B392" s="139" t="s">
+        <v>31</v>
+      </c>
+      <c r="C392" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D392" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E392" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F392" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A393" s="48">
+        <v>377</v>
+      </c>
+      <c r="B393" s="140"/>
+      <c r="C393" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D393" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E393" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F393" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A394" s="48">
+        <v>378</v>
+      </c>
+      <c r="B394" s="140"/>
+      <c r="C394" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D394" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E394" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F394" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A395" s="48">
+        <v>379</v>
+      </c>
+      <c r="B395" s="140"/>
+      <c r="C395" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D395" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E395" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F395" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A396" s="48">
+        <v>380</v>
+      </c>
+      <c r="B396" s="140"/>
+      <c r="C396" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D396" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E396" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F396" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A397" s="48">
+        <v>381</v>
+      </c>
+      <c r="B397" s="140"/>
+      <c r="C397" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D397" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E397" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F397" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A398" s="48">
+        <v>382</v>
+      </c>
+      <c r="B398" s="140"/>
+      <c r="C398" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D398" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E398" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F398" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A399" s="48">
+        <v>383</v>
+      </c>
+      <c r="B399" s="140"/>
+      <c r="C399" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D399" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E399" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F399" s="41">
+        <v>91080</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A400" s="48">
+        <v>384</v>
+      </c>
+      <c r="B400" s="141"/>
+      <c r="C400" s="51" t="s">
+        <v>215</v>
+      </c>
+      <c r="D400" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E400" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F400" s="41">
+        <v>110000</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A401" s="28">
+        <v>385</v>
+      </c>
+      <c r="B401" s="118" t="s">
+        <v>294</v>
+      </c>
+      <c r="C401" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D401" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E401" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F401" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A402" s="28">
+        <v>386</v>
+      </c>
+      <c r="B402" s="119"/>
+      <c r="C402" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D402" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E402" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F402" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A403" s="28">
+        <v>387</v>
+      </c>
+      <c r="B403" s="119"/>
+      <c r="C403" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D403" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E403" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F403" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A404" s="28">
+        <v>388</v>
+      </c>
+      <c r="B404" s="119"/>
+      <c r="C404" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D404" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E404" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F404" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A405" s="28">
+        <v>389</v>
+      </c>
+      <c r="B405" s="119"/>
+      <c r="C405" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D405" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E405" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F405" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A406" s="28">
+        <v>390</v>
+      </c>
+      <c r="B406" s="119"/>
+      <c r="C406" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D406" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E406" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F406" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A407" s="28">
+        <v>391</v>
+      </c>
+      <c r="B407" s="120"/>
+      <c r="C407" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D407" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E407" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F407" s="46">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A408" s="48">
+        <v>392</v>
+      </c>
+      <c r="B408" s="139" t="s">
+        <v>295</v>
+      </c>
+      <c r="C408" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D408" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E408" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F408" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A409" s="48">
+        <v>393</v>
+      </c>
+      <c r="B409" s="140"/>
+      <c r="C409" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D409" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E409" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F409" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A410" s="48">
+        <v>394</v>
+      </c>
+      <c r="B410" s="140"/>
+      <c r="C410" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D410" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E410" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F410" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" s="69" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A411" s="48">
+        <v>395</v>
+      </c>
+      <c r="B411" s="140"/>
+      <c r="C411" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D411" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E411" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F411" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A412" s="48">
+        <v>396</v>
+      </c>
+      <c r="B412" s="140"/>
+      <c r="C412" s="66" t="s">
+        <v>208</v>
+      </c>
+      <c r="D412" s="67" t="s">
+        <v>230</v>
+      </c>
+      <c r="E412" s="67" t="s">
+        <v>204</v>
+      </c>
+      <c r="F412" s="68">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A413" s="48">
+        <v>397</v>
+      </c>
+      <c r="B413" s="140"/>
+      <c r="C413" s="48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D413" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E413" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F413" s="41">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A414" s="48">
+        <v>398</v>
+      </c>
+      <c r="B414" s="141"/>
+      <c r="C414" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D414" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E414" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F414" s="41">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A415" s="28">
+        <v>399</v>
+      </c>
+      <c r="B415" s="118" t="s">
+        <v>34</v>
+      </c>
+      <c r="C415" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D415" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E415" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F415" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A416" s="28">
+        <v>400</v>
+      </c>
+      <c r="B416" s="119"/>
+      <c r="C416" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D416" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E416" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F416" s="46">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A417" s="28">
+        <v>401</v>
+      </c>
+      <c r="B417" s="119"/>
+      <c r="C417" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="D417" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E417" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F417" s="46">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A418" s="28">
+        <v>402</v>
+      </c>
+      <c r="B418" s="119"/>
+      <c r="C418" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="D418" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E418" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F418" s="46">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A419" s="28">
+        <v>403</v>
+      </c>
+      <c r="B419" s="119"/>
+      <c r="C419" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D419" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E419" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F419" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A420" s="28">
+        <v>404</v>
+      </c>
+      <c r="B420" s="120"/>
+      <c r="C420" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D420" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E420" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F420" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A421" s="48">
+        <v>405</v>
+      </c>
+      <c r="B421" s="139" t="s">
+        <v>296</v>
+      </c>
+      <c r="C421" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D421" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E421" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F421" s="41">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A422" s="48">
+        <v>406</v>
+      </c>
+      <c r="B422" s="141"/>
+      <c r="C422" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="D422" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E422" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F422" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A423" s="28">
+        <v>407</v>
+      </c>
+      <c r="B423" s="118" t="s">
+        <v>297</v>
+      </c>
+      <c r="C423" s="47" t="s">
+        <v>262</v>
+      </c>
+      <c r="D423" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="E423" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F423" s="46">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A424" s="28">
+        <v>408</v>
+      </c>
+      <c r="B424" s="119"/>
+      <c r="C424" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D424" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E424" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F424" s="46">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A425" s="28">
+        <v>409</v>
+      </c>
+      <c r="B425" s="120"/>
+      <c r="C425" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D425" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E425" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F425" s="46">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A426" s="48">
+        <v>410</v>
+      </c>
+      <c r="B426" s="142" t="s">
+        <v>35</v>
+      </c>
+      <c r="C426" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D426" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E426" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F426" s="41">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A427" s="48">
+        <v>411</v>
+      </c>
+      <c r="B427" s="142"/>
+      <c r="C427" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D427" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E427" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F427" s="41">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A428" s="48">
+        <v>412</v>
+      </c>
+      <c r="B428" s="142"/>
+      <c r="C428" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D428" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E428" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F428" s="41">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A429" s="48">
+        <v>413</v>
+      </c>
+      <c r="B429" s="142"/>
+      <c r="C429" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D429" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="E429" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F429" s="41">
+        <v>45500</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A430" s="143" t="s">
+        <v>328</v>
+      </c>
+      <c r="B430" s="143"/>
+      <c r="C430" s="143"/>
+      <c r="D430" s="143"/>
+      <c r="E430" s="143"/>
+      <c r="F430" s="143"/>
+    </row>
+    <row r="431" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A431" s="101">
+        <v>1</v>
+      </c>
+      <c r="B431" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="C431" s="100" t="s">
+        <v>235</v>
+      </c>
+      <c r="D431" s="99" t="s">
+        <v>292</v>
+      </c>
+      <c r="E431" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F431" s="46">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A432" s="106">
+        <v>2</v>
+      </c>
+      <c r="B432" s="107" t="s">
+        <v>330</v>
+      </c>
+      <c r="C432" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D432" s="49" t="s">
+        <v>334</v>
+      </c>
+      <c r="E432" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F432" s="41">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A433" s="101">
+        <v>3</v>
+      </c>
+      <c r="B433" s="103" t="s">
+        <v>332</v>
+      </c>
+      <c r="C433" s="100" t="s">
+        <v>235</v>
+      </c>
+      <c r="D433" s="98" t="s">
+        <v>334</v>
+      </c>
+      <c r="E433" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F433" s="46">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A434" s="106">
+        <v>4</v>
+      </c>
+      <c r="B434" s="107" t="s">
+        <v>333</v>
+      </c>
+      <c r="C434" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D434" s="49" t="s">
+        <v>334</v>
+      </c>
+      <c r="E434" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F434" s="41">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A435" s="144" t="s">
+        <v>335</v>
+      </c>
+      <c r="B435" s="144"/>
+      <c r="C435" s="144"/>
+      <c r="D435" s="144"/>
+      <c r="E435" s="144"/>
+      <c r="F435" s="144"/>
+    </row>
+    <row r="436" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A436" s="16">
+        <v>1</v>
+      </c>
+      <c r="B436" s="145" t="s">
+        <v>336</v>
+      </c>
+      <c r="C436" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D436" s="104" t="s">
+        <v>226</v>
+      </c>
+      <c r="E436" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F436" s="105">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A437" s="16">
+        <v>2</v>
+      </c>
+      <c r="B437" s="145"/>
+      <c r="C437" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D437" s="104" t="s">
+        <v>203</v>
+      </c>
+      <c r="E437" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F437" s="105">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A438" s="16">
+        <v>3</v>
+      </c>
+      <c r="B438" s="145"/>
+      <c r="C438" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D438" s="104" t="s">
+        <v>205</v>
+      </c>
+      <c r="E438" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F438" s="105">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A439" s="48">
+        <v>4</v>
+      </c>
+      <c r="B439" s="139" t="s">
+        <v>337</v>
+      </c>
+      <c r="C439" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D439" s="49" t="s">
+        <v>338</v>
+      </c>
+      <c r="E439" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F439" s="41">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A440" s="48">
         <v>5</v>
       </c>
-      <c r="C4" s="6"/>
-[...3 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="B440" s="140"/>
+      <c r="C440" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D440" s="49" t="s">
+        <v>339</v>
+      </c>
+      <c r="E440" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F440" s="41">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" ht="16.5" customHeight="1">
+      <c r="A441" s="48">
         <v>6</v>
       </c>
-      <c r="C5" s="6"/>
-[...3 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="B441" s="140"/>
+      <c r="C441" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D441" s="49" t="s">
+        <v>340</v>
+      </c>
+      <c r="E441" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F441" s="41">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A442" s="48">
         <v>7</v>
       </c>
-      <c r="C6" s="6"/>
-[...18 lines deleted...]
-      <c r="B10" s="7" t="s">
+      <c r="B442" s="140"/>
+      <c r="C442" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D442" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="E442" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F442" s="41">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A443" s="48">
         <v>8</v>
       </c>
-      <c r="C10" s="6"/>
-[...17 lines deleted...]
-      <c r="B13" s="7" t="s">
+      <c r="B443" s="140"/>
+      <c r="C443" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D443" s="49" t="s">
+        <v>345</v>
+      </c>
+      <c r="E443" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F443" s="41">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A444" s="48">
+        <v>9</v>
+      </c>
+      <c r="B444" s="140"/>
+      <c r="C444" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D444" s="49" t="s">
+        <v>342</v>
+      </c>
+      <c r="E444" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F444" s="41">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A445" s="48">
+        <v>10</v>
+      </c>
+      <c r="B445" s="140"/>
+      <c r="C445" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D445" s="49" t="s">
+        <v>343</v>
+      </c>
+      <c r="E445" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F445" s="41">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A446" s="48">
+        <v>11</v>
+      </c>
+      <c r="B446" s="140"/>
+      <c r="C446" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D446" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="E446" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F446" s="41">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A447" s="48">
+        <v>12</v>
+      </c>
+      <c r="B447" s="141"/>
+      <c r="C447" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="D447" s="49" t="s">
+        <v>344</v>
+      </c>
+      <c r="E447" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F447" s="41">
+        <v>28000</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A448" s="16">
+        <v>13</v>
+      </c>
+      <c r="B448" s="136" t="s">
+        <v>346</v>
+      </c>
+      <c r="C448" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D448" s="104" t="s">
+        <v>292</v>
+      </c>
+      <c r="E448" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F448" s="105">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A449" s="16">
+        <v>14</v>
+      </c>
+      <c r="B449" s="137"/>
+      <c r="C449" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D449" s="104" t="s">
+        <v>236</v>
+      </c>
+      <c r="E449" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F449" s="105">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A450" s="16">
+        <v>15</v>
+      </c>
+      <c r="B450" s="137"/>
+      <c r="C450" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D450" s="104" t="s">
+        <v>226</v>
+      </c>
+      <c r="E450" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F450" s="105">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A451" s="16">
+        <v>16</v>
+      </c>
+      <c r="B451" s="137"/>
+      <c r="C451" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D451" s="104" t="s">
         <v>203</v>
       </c>
-      <c r="C13" s="6"/>
-[...15 lines deleted...]
-      <c r="B16" s="117" t="s">
+      <c r="E451" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F451" s="105">
+        <v>34000</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A452" s="16">
+        <v>17</v>
+      </c>
+      <c r="B452" s="138"/>
+      <c r="C452" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D452" s="104" t="s">
         <v>205</v>
       </c>
-      <c r="C16" s="117"/>
-[...423 lines deleted...]
-      <c r="C44" s="44" t="s">
+      <c r="E452" s="104" t="s">
+        <v>204</v>
+      </c>
+      <c r="F452" s="105">
+        <v>39000</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" ht="27" customHeight="1">
+      <c r="B453" s="95"/>
+      <c r="C453" s="96"/>
+      <c r="D453" s="102"/>
+      <c r="E453" s="97"/>
+      <c r="F453" s="97"/>
+    </row>
+    <row r="454" spans="1:6" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A454" s="9"/>
+      <c r="B454" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="D44" s="42" t="s">
-[...303 lines deleted...]
-      <c r="A61" s="34">
+      <c r="D454" s="9"/>
+      <c r="F454" s="73"/>
+    </row>
+    <row r="455" spans="1:6" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A455" s="9"/>
+      <c r="B455" s="72"/>
+      <c r="D455" s="9"/>
+      <c r="F455" s="73"/>
+    </row>
+    <row r="456" spans="1:6" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A456" s="9"/>
+      <c r="B456" s="133" t="s">
         <v>37</v>
       </c>
-      <c r="B61" s="107"/>
-[...14 lines deleted...]
-      <c r="A62" s="34">
+      <c r="C456" s="133"/>
+      <c r="D456" s="133"/>
+      <c r="E456" s="133"/>
+      <c r="F456" s="133"/>
+    </row>
+    <row r="457" spans="1:6" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A457" s="9"/>
+      <c r="B457" s="5"/>
+      <c r="C457" s="20"/>
+      <c r="D457" s="20"/>
+      <c r="E457" s="20"/>
+      <c r="F457" s="20"/>
+    </row>
+    <row r="458" spans="1:6" s="7" customFormat="1" ht="30.95" customHeight="1">
+      <c r="A458" s="9"/>
+      <c r="B458" s="133" t="s">
         <v>38</v>
       </c>
-      <c r="B62" s="108"/>
-[...6801 lines deleted...]
-    <row r="464" ht="15.75" customHeight="1"/>
+      <c r="C458" s="133"/>
+      <c r="D458" s="133"/>
+      <c r="E458" s="133"/>
+      <c r="F458" s="133"/>
+    </row>
+    <row r="459" spans="1:6" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A459" s="9"/>
+      <c r="B459" s="74"/>
+      <c r="D459" s="9"/>
+      <c r="F459" s="73"/>
+    </row>
+    <row r="460" spans="1:6" ht="15.75" customHeight="1"/>
+    <row r="461" spans="1:6" ht="15.75" customHeight="1"/>
+    <row r="462" spans="1:6" ht="15.75" customHeight="1"/>
+    <row r="463" spans="1:6" ht="15.75" customHeight="1"/>
+    <row r="464" spans="1:6" ht="15.75" customHeight="1"/>
     <row r="465" ht="15.75" customHeight="1"/>
     <row r="466" ht="15.75" customHeight="1"/>
     <row r="467" ht="15.75" customHeight="1"/>
     <row r="468" ht="15.75" customHeight="1"/>
     <row r="469" ht="15.75" customHeight="1"/>
     <row r="470" ht="15.75" customHeight="1"/>
     <row r="471" ht="15.75" customHeight="1"/>
     <row r="472" ht="15.75" customHeight="1"/>
     <row r="473" ht="15.75" customHeight="1"/>
     <row r="474" ht="15.75" customHeight="1"/>
     <row r="475" ht="15.75" customHeight="1"/>
     <row r="476" ht="15.75" customHeight="1"/>
     <row r="477" ht="15.75" customHeight="1"/>
     <row r="478" ht="15.75" customHeight="1"/>
     <row r="479" ht="15.75" customHeight="1"/>
     <row r="480" ht="15.75" customHeight="1"/>
     <row r="481" ht="15.75" customHeight="1"/>
     <row r="482" ht="15.75" customHeight="1"/>
     <row r="483" ht="15.75" customHeight="1"/>
     <row r="484" ht="15.75" customHeight="1"/>
     <row r="485" ht="15.75" customHeight="1"/>
     <row r="486" ht="15.75" customHeight="1"/>
     <row r="487" ht="15.75" customHeight="1"/>
     <row r="488" ht="15.75" customHeight="1"/>
     <row r="489" ht="15.75" customHeight="1"/>
@@ -24186,141 +37061,170 @@
     <row r="867" ht="15.75" customHeight="1"/>
     <row r="868" ht="15.75" customHeight="1"/>
     <row r="869" ht="15.75" customHeight="1"/>
     <row r="870" ht="15.75" customHeight="1"/>
     <row r="871" ht="15.75" customHeight="1"/>
     <row r="872" ht="15.75" customHeight="1"/>
     <row r="873" ht="15.75" customHeight="1"/>
     <row r="874" ht="15.75" customHeight="1"/>
     <row r="875" ht="15.75" customHeight="1"/>
     <row r="876" ht="15.75" customHeight="1"/>
     <row r="877" ht="15.75" customHeight="1"/>
     <row r="878" ht="15.75" customHeight="1"/>
     <row r="879" ht="15.75" customHeight="1"/>
     <row r="880" ht="15.75" customHeight="1"/>
     <row r="881" ht="15.75" customHeight="1"/>
     <row r="882" ht="15.75" customHeight="1"/>
     <row r="883" ht="15.75" customHeight="1"/>
     <row r="884" ht="15.75" customHeight="1"/>
     <row r="885" ht="15.75" customHeight="1"/>
     <row r="886" ht="15.75" customHeight="1"/>
     <row r="887" ht="15.75" customHeight="1"/>
     <row r="888" ht="15.75" customHeight="1"/>
     <row r="889" ht="15.75" customHeight="1"/>
     <row r="890" ht="15.75" customHeight="1"/>
     <row r="891" ht="15.75" customHeight="1"/>
+    <row r="892" ht="15.75" customHeight="1"/>
+    <row r="893" ht="15.75" customHeight="1"/>
+    <row r="894" ht="15.75" customHeight="1"/>
+    <row r="895" ht="15.75" customHeight="1"/>
+    <row r="896" ht="15.75" customHeight="1"/>
+    <row r="897" ht="15.75" customHeight="1"/>
+    <row r="898" ht="15.75" customHeight="1"/>
+    <row r="899" ht="15.75" customHeight="1"/>
+    <row r="900" ht="15.75" customHeight="1"/>
+    <row r="901" ht="15.75" customHeight="1"/>
+    <row r="902" ht="15.75" customHeight="1"/>
+    <row r="903" ht="15.75" customHeight="1"/>
+    <row r="904" ht="15.75" customHeight="1"/>
+    <row r="905" ht="15.75" customHeight="1"/>
+    <row r="906" ht="15.75" customHeight="1"/>
+    <row r="907" ht="15.75" customHeight="1"/>
+    <row r="908" ht="15.75" customHeight="1"/>
+    <row r="909" ht="15.75" customHeight="1"/>
+    <row r="910" ht="15.75" customHeight="1"/>
+    <row r="911" ht="15.75" customHeight="1"/>
+    <row r="912" ht="15.75" customHeight="1"/>
+    <row r="913" ht="15.75" customHeight="1"/>
+    <row r="914" ht="15.75" customHeight="1"/>
+    <row r="915" ht="15.75" customHeight="1"/>
   </sheetData>
-  <mergeCells count="74">
+  <mergeCells count="79">
     <mergeCell ref="B39:B42"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B18:F20"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="B25:B31"/>
     <mergeCell ref="B32:B38"/>
     <mergeCell ref="B101:B107"/>
     <mergeCell ref="B43:B48"/>
     <mergeCell ref="B49:B55"/>
     <mergeCell ref="B56:B62"/>
     <mergeCell ref="B63:B67"/>
     <mergeCell ref="B68:B69"/>
     <mergeCell ref="B70:B75"/>
     <mergeCell ref="B76:B78"/>
     <mergeCell ref="B79:B81"/>
     <mergeCell ref="B82:B86"/>
     <mergeCell ref="B87:B93"/>
     <mergeCell ref="B94:B100"/>
     <mergeCell ref="B171:B176"/>
     <mergeCell ref="B108:B111"/>
     <mergeCell ref="B112:B117"/>
     <mergeCell ref="B118:B120"/>
     <mergeCell ref="B121:B123"/>
     <mergeCell ref="B124:B129"/>
     <mergeCell ref="B131:B134"/>
     <mergeCell ref="B135:B140"/>
     <mergeCell ref="B141:B148"/>
     <mergeCell ref="B149:B156"/>
     <mergeCell ref="B157:B163"/>
-    <mergeCell ref="B164:B168"/>
+    <mergeCell ref="B164:B170"/>
     <mergeCell ref="B250:B253"/>
     <mergeCell ref="B177:B181"/>
     <mergeCell ref="B182:B188"/>
     <mergeCell ref="B189:B199"/>
     <mergeCell ref="B200:B210"/>
     <mergeCell ref="B211:B216"/>
     <mergeCell ref="B217:B221"/>
     <mergeCell ref="B222:B224"/>
     <mergeCell ref="B225:B228"/>
     <mergeCell ref="B229:B235"/>
     <mergeCell ref="B236:B242"/>
     <mergeCell ref="B243:B249"/>
     <mergeCell ref="B323:B334"/>
     <mergeCell ref="B254:B264"/>
     <mergeCell ref="B265:B268"/>
     <mergeCell ref="B269:B271"/>
     <mergeCell ref="B272:B277"/>
     <mergeCell ref="B278:B280"/>
     <mergeCell ref="B281:B287"/>
     <mergeCell ref="B288:B295"/>
     <mergeCell ref="B296:B302"/>
     <mergeCell ref="B303:B307"/>
     <mergeCell ref="B308:B316"/>
     <mergeCell ref="B317:B322"/>
-    <mergeCell ref="B391:B399"/>
+    <mergeCell ref="B392:B400"/>
     <mergeCell ref="B335:B336"/>
     <mergeCell ref="B337:B344"/>
     <mergeCell ref="B345:B352"/>
     <mergeCell ref="B353:B356"/>
     <mergeCell ref="B357:B368"/>
     <mergeCell ref="B369:B372"/>
     <mergeCell ref="B373:B374"/>
     <mergeCell ref="B375:B376"/>
     <mergeCell ref="B377:B379"/>
     <mergeCell ref="B380:B386"/>
-    <mergeCell ref="B387:B390"/>
-[...7 lines deleted...]
-    <mergeCell ref="B425:B428"/>
+    <mergeCell ref="B387:B391"/>
+    <mergeCell ref="B456:F456"/>
+    <mergeCell ref="B458:F458"/>
+    <mergeCell ref="B401:B407"/>
+    <mergeCell ref="B408:B414"/>
+    <mergeCell ref="B415:B420"/>
+    <mergeCell ref="B421:B422"/>
+    <mergeCell ref="B423:B425"/>
+    <mergeCell ref="B426:B429"/>
+    <mergeCell ref="A430:F430"/>
+    <mergeCell ref="A435:F435"/>
+    <mergeCell ref="B436:B438"/>
+    <mergeCell ref="B448:B452"/>
+    <mergeCell ref="B439:B447"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>С3-С7,5-С15</vt:lpstr>
       <vt:lpstr>Контейнерные деревья</vt:lpstr>
       <vt:lpstr>Деревья в грунте</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>oganes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>