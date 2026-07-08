--- v1 (2026-04-09)
+++ v2 (2026-07-08)
@@ -1,37235 +1,22676 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\FS.ag.local\Share\ПРАЙСЫ\2026 г\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\ПРАЙСЫ\2026 г\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E97AA37F-2B8E-44A4-8154-84FCF6C0D3C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{728BC600-55A4-4882-AD2E-BCEBA173FD3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="С3-С7,5-С15" sheetId="1" r:id="rId1"/>
+    <sheet name="Контейнерные растения" sheetId="1" r:id="rId1"/>
     <sheet name="Контейнерные деревья" sheetId="2" r:id="rId2"/>
     <sheet name="Деревья в грунте" sheetId="3" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Деревья в грунте'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Контейнерные деревья'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Контейнерные растения'!$5:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Деревья в грунте'!$A$1:$H$457</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Контейнерные деревья'!$A$1:$I$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Контейнерные растения'!$A$1:$I$283</definedName>
+  </definedNames>
   <calcPr calcId="181029" refMode="R1C1"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F283" i="1" l="1"/>
+  <c r="H441" i="3" l="1"/>
+  <c r="H440" i="3"/>
+  <c r="H439" i="3"/>
+  <c r="H438" i="3"/>
+  <c r="H437" i="3"/>
+  <c r="H436" i="3"/>
+  <c r="H435" i="3"/>
+  <c r="H434" i="3"/>
+  <c r="H433" i="3"/>
+  <c r="H432" i="3"/>
+  <c r="H431" i="3"/>
+  <c r="H430" i="3"/>
+  <c r="H429" i="3"/>
+  <c r="H428" i="3"/>
+  <c r="H427" i="3"/>
+  <c r="H426" i="3"/>
+  <c r="H425" i="3"/>
+  <c r="H423" i="3"/>
+  <c r="H422" i="3"/>
+  <c r="H421" i="3"/>
+  <c r="H420" i="3"/>
+  <c r="H419" i="3"/>
+  <c r="H418" i="3"/>
+  <c r="H417" i="3"/>
+  <c r="H416" i="3"/>
+  <c r="H415" i="3"/>
+  <c r="H414" i="3"/>
+  <c r="H412" i="3"/>
+  <c r="H411" i="3"/>
+  <c r="H410" i="3"/>
+  <c r="H409" i="3"/>
+  <c r="H408" i="3"/>
+  <c r="H407" i="3"/>
+  <c r="H406" i="3"/>
+  <c r="H405" i="3"/>
+  <c r="H404" i="3"/>
+  <c r="H403" i="3"/>
+  <c r="H402" i="3"/>
+  <c r="H401" i="3"/>
+  <c r="H400" i="3"/>
+  <c r="H399" i="3"/>
+  <c r="H398" i="3"/>
+  <c r="H397" i="3"/>
+  <c r="H396" i="3"/>
+  <c r="H395" i="3"/>
+  <c r="H394" i="3"/>
+  <c r="H393" i="3"/>
+  <c r="H392" i="3"/>
+  <c r="H391" i="3"/>
+  <c r="H390" i="3"/>
+  <c r="H389" i="3"/>
+  <c r="H388" i="3"/>
+  <c r="H387" i="3"/>
+  <c r="H386" i="3"/>
+  <c r="H385" i="3"/>
+  <c r="H384" i="3"/>
+  <c r="H383" i="3"/>
+  <c r="H382" i="3"/>
+  <c r="H381" i="3"/>
+  <c r="H380" i="3"/>
+  <c r="H379" i="3"/>
+  <c r="H378" i="3"/>
+  <c r="H377" i="3"/>
+  <c r="H376" i="3"/>
+  <c r="H375" i="3"/>
+  <c r="H374" i="3"/>
+  <c r="H373" i="3"/>
+  <c r="H372" i="3"/>
+  <c r="H371" i="3"/>
+  <c r="H370" i="3"/>
+  <c r="H369" i="3"/>
+  <c r="H368" i="3"/>
+  <c r="H367" i="3"/>
+  <c r="H366" i="3"/>
+  <c r="H365" i="3"/>
+  <c r="H364" i="3"/>
+  <c r="H363" i="3"/>
+  <c r="H362" i="3"/>
+  <c r="H361" i="3"/>
+  <c r="H360" i="3"/>
+  <c r="H359" i="3"/>
+  <c r="H358" i="3"/>
+  <c r="H357" i="3"/>
+  <c r="H356" i="3"/>
+  <c r="H355" i="3"/>
+  <c r="H354" i="3"/>
+  <c r="H353" i="3"/>
+  <c r="H352" i="3"/>
+  <c r="H351" i="3"/>
+  <c r="H350" i="3"/>
+  <c r="H349" i="3"/>
+  <c r="H348" i="3"/>
+  <c r="H347" i="3"/>
+  <c r="H346" i="3"/>
+  <c r="H345" i="3"/>
+  <c r="H344" i="3"/>
+  <c r="H343" i="3"/>
+  <c r="H342" i="3"/>
+  <c r="H341" i="3"/>
+  <c r="H340" i="3"/>
+  <c r="H339" i="3"/>
+  <c r="H338" i="3"/>
+  <c r="H337" i="3"/>
+  <c r="H336" i="3"/>
+  <c r="H335" i="3"/>
+  <c r="H334" i="3"/>
+  <c r="H333" i="3"/>
+  <c r="H332" i="3"/>
+  <c r="H331" i="3"/>
+  <c r="H330" i="3"/>
+  <c r="H329" i="3"/>
+  <c r="H328" i="3"/>
+  <c r="H327" i="3"/>
+  <c r="H326" i="3"/>
+  <c r="H325" i="3"/>
+  <c r="H324" i="3"/>
+  <c r="H323" i="3"/>
+  <c r="H322" i="3"/>
+  <c r="H321" i="3"/>
+  <c r="H320" i="3"/>
+  <c r="H319" i="3"/>
+  <c r="H318" i="3"/>
+  <c r="H317" i="3"/>
+  <c r="H316" i="3"/>
+  <c r="H315" i="3"/>
+  <c r="H314" i="3"/>
+  <c r="H313" i="3"/>
+  <c r="H312" i="3"/>
+  <c r="H311" i="3"/>
+  <c r="H310" i="3"/>
+  <c r="H309" i="3"/>
+  <c r="H308" i="3"/>
+  <c r="H307" i="3"/>
+  <c r="H306" i="3"/>
+  <c r="H305" i="3"/>
+  <c r="H304" i="3"/>
+  <c r="H303" i="3"/>
+  <c r="H302" i="3"/>
+  <c r="H301" i="3"/>
+  <c r="H300" i="3"/>
+  <c r="H299" i="3"/>
+  <c r="H298" i="3"/>
+  <c r="H297" i="3"/>
+  <c r="H296" i="3"/>
+  <c r="H295" i="3"/>
+  <c r="H294" i="3"/>
+  <c r="H293" i="3"/>
+  <c r="H292" i="3"/>
+  <c r="H291" i="3"/>
+  <c r="H290" i="3"/>
+  <c r="H289" i="3"/>
+  <c r="H288" i="3"/>
+  <c r="H287" i="3"/>
+  <c r="H286" i="3"/>
+  <c r="H285" i="3"/>
+  <c r="H284" i="3"/>
+  <c r="H283" i="3"/>
+  <c r="H282" i="3"/>
+  <c r="H281" i="3"/>
+  <c r="H280" i="3"/>
+  <c r="H279" i="3"/>
+  <c r="H278" i="3"/>
+  <c r="H277" i="3"/>
+  <c r="H276" i="3"/>
+  <c r="H275" i="3"/>
+  <c r="H274" i="3"/>
+  <c r="H273" i="3"/>
+  <c r="H272" i="3"/>
+  <c r="H271" i="3"/>
+  <c r="H270" i="3"/>
+  <c r="H269" i="3"/>
+  <c r="H268" i="3"/>
+  <c r="H267" i="3"/>
+  <c r="H266" i="3"/>
+  <c r="H265" i="3"/>
+  <c r="H264" i="3"/>
+  <c r="H263" i="3"/>
+  <c r="H262" i="3"/>
+  <c r="H261" i="3"/>
+  <c r="H260" i="3"/>
+  <c r="H259" i="3"/>
+  <c r="H258" i="3"/>
+  <c r="H257" i="3"/>
+  <c r="H256" i="3"/>
+  <c r="H255" i="3"/>
+  <c r="H254" i="3"/>
+  <c r="H253" i="3"/>
+  <c r="H252" i="3"/>
+  <c r="H251" i="3"/>
+  <c r="H250" i="3"/>
+  <c r="H249" i="3"/>
+  <c r="H248" i="3"/>
+  <c r="H247" i="3"/>
+  <c r="H246" i="3"/>
+  <c r="H245" i="3"/>
+  <c r="H244" i="3"/>
+  <c r="H243" i="3"/>
+  <c r="H242" i="3"/>
+  <c r="H241" i="3"/>
+  <c r="H240" i="3"/>
+  <c r="H239" i="3"/>
+  <c r="H238" i="3"/>
+  <c r="H237" i="3"/>
+  <c r="H236" i="3"/>
+  <c r="H235" i="3"/>
+  <c r="H234" i="3"/>
+  <c r="H233" i="3"/>
+  <c r="H232" i="3"/>
+  <c r="H231" i="3"/>
+  <c r="H230" i="3"/>
+  <c r="H229" i="3"/>
+  <c r="H228" i="3"/>
+  <c r="H227" i="3"/>
+  <c r="H226" i="3"/>
+  <c r="H225" i="3"/>
+  <c r="H224" i="3"/>
+  <c r="H223" i="3"/>
+  <c r="H222" i="3"/>
+  <c r="H221" i="3"/>
+  <c r="H220" i="3"/>
+  <c r="H219" i="3"/>
+  <c r="H218" i="3"/>
+  <c r="H217" i="3"/>
+  <c r="H216" i="3"/>
+  <c r="H215" i="3"/>
+  <c r="H214" i="3"/>
+  <c r="H213" i="3"/>
+  <c r="H212" i="3"/>
+  <c r="H211" i="3"/>
+  <c r="H210" i="3"/>
+  <c r="H209" i="3"/>
+  <c r="H208" i="3"/>
+  <c r="H207" i="3"/>
+  <c r="H206" i="3"/>
+  <c r="H205" i="3"/>
+  <c r="H204" i="3"/>
+  <c r="H203" i="3"/>
+  <c r="H202" i="3"/>
+  <c r="H201" i="3"/>
+  <c r="H200" i="3"/>
+  <c r="H199" i="3"/>
+  <c r="H198" i="3"/>
+  <c r="H197" i="3"/>
+  <c r="H196" i="3"/>
+  <c r="H195" i="3"/>
+  <c r="H194" i="3"/>
+  <c r="H193" i="3"/>
+  <c r="H192" i="3"/>
+  <c r="H191" i="3"/>
+  <c r="H190" i="3"/>
+  <c r="H189" i="3"/>
+  <c r="H188" i="3"/>
+  <c r="H187" i="3"/>
+  <c r="H186" i="3"/>
+  <c r="H185" i="3"/>
+  <c r="H184" i="3"/>
+  <c r="H183" i="3"/>
+  <c r="H182" i="3"/>
+  <c r="H181" i="3"/>
+  <c r="H180" i="3"/>
+  <c r="H179" i="3"/>
+  <c r="H178" i="3"/>
+  <c r="H177" i="3"/>
+  <c r="H176" i="3"/>
+  <c r="H175" i="3"/>
+  <c r="H174" i="3"/>
+  <c r="H173" i="3"/>
+  <c r="H172" i="3"/>
+  <c r="H171" i="3"/>
+  <c r="H170" i="3"/>
+  <c r="H169" i="3"/>
+  <c r="H168" i="3"/>
+  <c r="H167" i="3"/>
+  <c r="H166" i="3"/>
+  <c r="H165" i="3"/>
+  <c r="H164" i="3"/>
+  <c r="H163" i="3"/>
+  <c r="H162" i="3"/>
+  <c r="H161" i="3"/>
+  <c r="H160" i="3"/>
+  <c r="H159" i="3"/>
+  <c r="H158" i="3"/>
+  <c r="H157" i="3"/>
+  <c r="H156" i="3"/>
+  <c r="H155" i="3"/>
+  <c r="H154" i="3"/>
+  <c r="H153" i="3"/>
+  <c r="H152" i="3"/>
+  <c r="H151" i="3"/>
+  <c r="H150" i="3"/>
+  <c r="H149" i="3"/>
+  <c r="H148" i="3"/>
+  <c r="H147" i="3"/>
+  <c r="H146" i="3"/>
+  <c r="H145" i="3"/>
+  <c r="H144" i="3"/>
+  <c r="H143" i="3"/>
+  <c r="H142" i="3"/>
+  <c r="H141" i="3"/>
+  <c r="H140" i="3"/>
+  <c r="H139" i="3"/>
+  <c r="H138" i="3"/>
+  <c r="H137" i="3"/>
+  <c r="H136" i="3"/>
+  <c r="H135" i="3"/>
+  <c r="H134" i="3"/>
+  <c r="H133" i="3"/>
+  <c r="H132" i="3"/>
+  <c r="H131" i="3"/>
+  <c r="H130" i="3"/>
+  <c r="H129" i="3"/>
+  <c r="H128" i="3"/>
+  <c r="H127" i="3"/>
+  <c r="H126" i="3"/>
+  <c r="H125" i="3"/>
+  <c r="H124" i="3"/>
+  <c r="H123" i="3"/>
+  <c r="H122" i="3"/>
+  <c r="H121" i="3"/>
+  <c r="H120" i="3"/>
+  <c r="H119" i="3"/>
+  <c r="H118" i="3"/>
+  <c r="H117" i="3"/>
+  <c r="H116" i="3"/>
+  <c r="H115" i="3"/>
+  <c r="H114" i="3"/>
+  <c r="H113" i="3"/>
+  <c r="H112" i="3"/>
+  <c r="H111" i="3"/>
+  <c r="H110" i="3"/>
+  <c r="H109" i="3"/>
+  <c r="H108" i="3"/>
+  <c r="H107" i="3"/>
+  <c r="H106" i="3"/>
+  <c r="H105" i="3"/>
+  <c r="H104" i="3"/>
+  <c r="H103" i="3"/>
+  <c r="H102" i="3"/>
+  <c r="H101" i="3"/>
+  <c r="H100" i="3"/>
+  <c r="H99" i="3"/>
+  <c r="H98" i="3"/>
+  <c r="H97" i="3"/>
+  <c r="H96" i="3"/>
+  <c r="H95" i="3"/>
+  <c r="H94" i="3"/>
+  <c r="H93" i="3"/>
+  <c r="H92" i="3"/>
+  <c r="H91" i="3"/>
+  <c r="H90" i="3"/>
+  <c r="H89" i="3"/>
+  <c r="H88" i="3"/>
+  <c r="H87" i="3"/>
+  <c r="H86" i="3"/>
+  <c r="H85" i="3"/>
+  <c r="H84" i="3"/>
+  <c r="H83" i="3"/>
+  <c r="H82" i="3"/>
+  <c r="H81" i="3"/>
+  <c r="H80" i="3"/>
+  <c r="H79" i="3"/>
+  <c r="H78" i="3"/>
+  <c r="H77" i="3"/>
+  <c r="H76" i="3"/>
+  <c r="H75" i="3"/>
+  <c r="H74" i="3"/>
+  <c r="H73" i="3"/>
+  <c r="H72" i="3"/>
+  <c r="H71" i="3"/>
+  <c r="H70" i="3"/>
+  <c r="H69" i="3"/>
+  <c r="H68" i="3"/>
+  <c r="H67" i="3"/>
+  <c r="H66" i="3"/>
+  <c r="H65" i="3"/>
+  <c r="H64" i="3"/>
+  <c r="H63" i="3"/>
+  <c r="H62" i="3"/>
+  <c r="H61" i="3"/>
+  <c r="H60" i="3"/>
+  <c r="H59" i="3"/>
+  <c r="H58" i="3"/>
+  <c r="H57" i="3"/>
+  <c r="H56" i="3"/>
+  <c r="H55" i="3"/>
+  <c r="H54" i="3"/>
+  <c r="H53" i="3"/>
+  <c r="H52" i="3"/>
+  <c r="H51" i="3"/>
+  <c r="H50" i="3"/>
+  <c r="H49" i="3"/>
+  <c r="H48" i="3"/>
+  <c r="H47" i="3"/>
+  <c r="H46" i="3"/>
+  <c r="H45" i="3"/>
+  <c r="H44" i="3"/>
+  <c r="H43" i="3"/>
+  <c r="H42" i="3"/>
+  <c r="H41" i="3"/>
+  <c r="H40" i="3"/>
+  <c r="H39" i="3"/>
+  <c r="H38" i="3"/>
+  <c r="H37" i="3"/>
+  <c r="H36" i="3"/>
+  <c r="H35" i="3"/>
+  <c r="H34" i="3"/>
+  <c r="H33" i="3"/>
+  <c r="H32" i="3"/>
+  <c r="H31" i="3"/>
+  <c r="H30" i="3"/>
+  <c r="H29" i="3"/>
+  <c r="H28" i="3"/>
+  <c r="H27" i="3"/>
+  <c r="H26" i="3"/>
+  <c r="H25" i="3"/>
+  <c r="H24" i="3"/>
+  <c r="H23" i="3"/>
+  <c r="H22" i="3"/>
+  <c r="H21" i="3"/>
+  <c r="H20" i="3"/>
+  <c r="H19" i="3"/>
+  <c r="H18" i="3"/>
+  <c r="H17" i="3"/>
+  <c r="H16" i="3"/>
+  <c r="H15" i="3"/>
+  <c r="H14" i="3"/>
+  <c r="H13" i="3"/>
+  <c r="H12" i="3"/>
+  <c r="H11" i="3"/>
+  <c r="H10" i="3"/>
+  <c r="H9" i="3"/>
+  <c r="H8" i="3"/>
+  <c r="H7" i="3"/>
+  <c r="H6" i="3"/>
+  <c r="H444" i="3" s="1"/>
+  <c r="H39" i="2"/>
+  <c r="H38" i="2"/>
+  <c r="H37" i="2"/>
+  <c r="H36" i="2"/>
+  <c r="H35" i="2"/>
+  <c r="H34" i="2"/>
+  <c r="H33" i="2"/>
+  <c r="H32" i="2"/>
+  <c r="H31" i="2"/>
+  <c r="H30" i="2"/>
+  <c r="H29" i="2"/>
+  <c r="H28" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="H26" i="2"/>
+  <c r="H25" i="2"/>
+  <c r="H24" i="2"/>
+  <c r="H23" i="2"/>
+  <c r="H22" i="2"/>
+  <c r="H21" i="2"/>
+  <c r="H20" i="2"/>
+  <c r="H19" i="2"/>
+  <c r="H18" i="2"/>
+  <c r="H17" i="2"/>
+  <c r="H16" i="2"/>
+  <c r="H15" i="2"/>
+  <c r="H14" i="2"/>
+  <c r="H13" i="2"/>
+  <c r="H12" i="2"/>
+  <c r="H11" i="2"/>
+  <c r="H10" i="2"/>
+  <c r="H9" i="2"/>
+  <c r="H8" i="2"/>
+  <c r="H41" i="2" s="1"/>
+  <c r="H7" i="2"/>
+  <c r="H6" i="2"/>
+  <c r="H5" i="2"/>
+  <c r="H42" i="2" s="1"/>
+  <c r="H282" i="1"/>
+  <c r="H281" i="1"/>
+  <c r="H280" i="1"/>
+  <c r="H279" i="1"/>
+  <c r="H278" i="1"/>
+  <c r="H277" i="1"/>
+  <c r="H276" i="1"/>
+  <c r="H275" i="1"/>
+  <c r="H274" i="1"/>
+  <c r="H273" i="1"/>
+  <c r="H272" i="1"/>
+  <c r="H271" i="1"/>
+  <c r="H270" i="1"/>
+  <c r="H269" i="1"/>
+  <c r="H268" i="1"/>
+  <c r="H267" i="1"/>
+  <c r="H266" i="1"/>
+  <c r="H265" i="1"/>
+  <c r="H264" i="1"/>
+  <c r="H263" i="1"/>
+  <c r="H262" i="1"/>
+  <c r="H261" i="1"/>
+  <c r="H260" i="1"/>
+  <c r="H259" i="1"/>
+  <c r="H258" i="1"/>
+  <c r="H257" i="1"/>
+  <c r="H256" i="1"/>
+  <c r="H255" i="1"/>
+  <c r="H254" i="1"/>
+  <c r="H253" i="1"/>
+  <c r="H252" i="1"/>
+  <c r="H251" i="1"/>
+  <c r="H250" i="1"/>
+  <c r="H249" i="1"/>
+  <c r="H248" i="1"/>
+  <c r="H247" i="1"/>
+  <c r="H246" i="1"/>
+  <c r="H245" i="1"/>
+  <c r="H244" i="1"/>
+  <c r="H243" i="1"/>
+  <c r="H242" i="1"/>
+  <c r="H241" i="1"/>
+  <c r="H240" i="1"/>
+  <c r="H239" i="1"/>
+  <c r="H238" i="1"/>
+  <c r="H237" i="1"/>
+  <c r="H236" i="1"/>
+  <c r="H235" i="1"/>
+  <c r="H234" i="1"/>
+  <c r="H233" i="1"/>
+  <c r="H232" i="1"/>
+  <c r="H231" i="1"/>
+  <c r="H230" i="1"/>
+  <c r="H229" i="1"/>
+  <c r="H228" i="1"/>
+  <c r="H227" i="1"/>
+  <c r="H226" i="1"/>
+  <c r="H225" i="1"/>
+  <c r="H224" i="1"/>
+  <c r="H223" i="1"/>
+  <c r="H222" i="1"/>
+  <c r="H221" i="1"/>
+  <c r="H220" i="1"/>
+  <c r="H219" i="1"/>
+  <c r="H218" i="1"/>
+  <c r="H217" i="1"/>
+  <c r="H216" i="1"/>
+  <c r="H215" i="1"/>
+  <c r="H214" i="1"/>
+  <c r="H213" i="1"/>
+  <c r="H212" i="1"/>
+  <c r="H211" i="1"/>
+  <c r="H210" i="1"/>
+  <c r="H209" i="1"/>
+  <c r="H208" i="1"/>
+  <c r="H207" i="1"/>
+  <c r="H206" i="1"/>
+  <c r="H205" i="1"/>
+  <c r="H204" i="1"/>
+  <c r="H203" i="1"/>
+  <c r="H202" i="1"/>
+  <c r="H201" i="1"/>
+  <c r="H200" i="1"/>
+  <c r="H199" i="1"/>
+  <c r="H198" i="1"/>
+  <c r="H197" i="1"/>
+  <c r="H196" i="1"/>
+  <c r="H195" i="1"/>
+  <c r="H194" i="1"/>
+  <c r="H193" i="1"/>
+  <c r="H192" i="1"/>
+  <c r="H191" i="1"/>
+  <c r="H190" i="1"/>
+  <c r="H189" i="1"/>
+  <c r="H188" i="1"/>
+  <c r="H187" i="1"/>
+  <c r="H186" i="1"/>
+  <c r="H185" i="1"/>
+  <c r="H184" i="1"/>
+  <c r="H183" i="1"/>
+  <c r="H182" i="1"/>
+  <c r="H181" i="1"/>
+  <c r="H180" i="1"/>
+  <c r="H179" i="1"/>
+  <c r="H178" i="1"/>
+  <c r="H177" i="1"/>
+  <c r="H176" i="1"/>
+  <c r="H175" i="1"/>
+  <c r="H174" i="1"/>
+  <c r="H173" i="1"/>
+  <c r="H172" i="1"/>
+  <c r="H171" i="1"/>
+  <c r="H170" i="1"/>
+  <c r="H169" i="1"/>
+  <c r="H168" i="1"/>
+  <c r="H167" i="1"/>
+  <c r="H166" i="1"/>
+  <c r="H165" i="1"/>
+  <c r="H164" i="1"/>
+  <c r="H163" i="1"/>
+  <c r="H162" i="1"/>
+  <c r="H161" i="1"/>
+  <c r="H160" i="1"/>
+  <c r="H159" i="1"/>
+  <c r="H158" i="1"/>
+  <c r="H157" i="1"/>
+  <c r="H156" i="1"/>
+  <c r="H155" i="1"/>
+  <c r="H154" i="1"/>
+  <c r="H153" i="1"/>
+  <c r="H152" i="1"/>
+  <c r="H151" i="1"/>
+  <c r="H150" i="1"/>
+  <c r="H149" i="1"/>
+  <c r="H148" i="1"/>
+  <c r="H147" i="1"/>
+  <c r="H146" i="1"/>
+  <c r="H145" i="1"/>
+  <c r="H144" i="1"/>
+  <c r="H143" i="1"/>
+  <c r="H142" i="1"/>
+  <c r="H141" i="1"/>
+  <c r="H140" i="1"/>
+  <c r="H139" i="1"/>
+  <c r="H138" i="1"/>
+  <c r="H137" i="1"/>
+  <c r="H136" i="1"/>
+  <c r="H135" i="1"/>
+  <c r="H134" i="1"/>
+  <c r="H133" i="1"/>
+  <c r="H132" i="1"/>
+  <c r="H131" i="1"/>
+  <c r="H130" i="1"/>
+  <c r="H129" i="1"/>
+  <c r="H128" i="1"/>
+  <c r="H127" i="1"/>
+  <c r="H126" i="1"/>
+  <c r="H125" i="1"/>
+  <c r="H124" i="1"/>
+  <c r="H123" i="1"/>
+  <c r="H122" i="1"/>
+  <c r="H121" i="1"/>
+  <c r="H120" i="1"/>
+  <c r="H119" i="1"/>
+  <c r="H118" i="1"/>
+  <c r="H117" i="1"/>
+  <c r="H116" i="1"/>
+  <c r="H115" i="1"/>
+  <c r="H114" i="1"/>
+  <c r="H113" i="1"/>
+  <c r="H112" i="1"/>
+  <c r="H111" i="1"/>
+  <c r="H110" i="1"/>
+  <c r="H109" i="1"/>
+  <c r="H108" i="1"/>
+  <c r="H107" i="1"/>
+  <c r="H106" i="1"/>
+  <c r="H105" i="1"/>
+  <c r="H104" i="1"/>
+  <c r="H103" i="1"/>
+  <c r="H102" i="1"/>
+  <c r="H101" i="1"/>
+  <c r="H100" i="1"/>
+  <c r="H99" i="1"/>
+  <c r="H98" i="1"/>
+  <c r="H97" i="1"/>
+  <c r="H96" i="1"/>
+  <c r="H95" i="1"/>
+  <c r="H94" i="1"/>
+  <c r="H93" i="1"/>
+  <c r="H92" i="1"/>
+  <c r="H91" i="1"/>
+  <c r="H90" i="1"/>
+  <c r="H89" i="1"/>
+  <c r="H88" i="1"/>
+  <c r="H87" i="1"/>
+  <c r="H86" i="1"/>
+  <c r="H85" i="1"/>
+  <c r="H84" i="1"/>
+  <c r="H83" i="1"/>
+  <c r="H82" i="1"/>
+  <c r="H81" i="1"/>
+  <c r="H80" i="1"/>
+  <c r="H79" i="1"/>
+  <c r="H78" i="1"/>
+  <c r="H77" i="1"/>
+  <c r="H76" i="1"/>
+  <c r="H75" i="1"/>
+  <c r="H74" i="1"/>
+  <c r="H73" i="1"/>
+  <c r="H72" i="1"/>
+  <c r="H71" i="1"/>
+  <c r="H70" i="1"/>
+  <c r="H69" i="1"/>
+  <c r="H68" i="1"/>
+  <c r="H67" i="1"/>
+  <c r="H66" i="1"/>
+  <c r="H65" i="1"/>
+  <c r="H64" i="1"/>
+  <c r="H63" i="1"/>
+  <c r="H62" i="1"/>
+  <c r="H61" i="1"/>
+  <c r="H60" i="1"/>
+  <c r="H59" i="1"/>
+  <c r="H58" i="1"/>
+  <c r="H57" i="1"/>
+  <c r="H56" i="1"/>
+  <c r="H55" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="H53" i="1"/>
+  <c r="H52" i="1"/>
+  <c r="H51" i="1"/>
+  <c r="H50" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="H48" i="1"/>
+  <c r="H47" i="1"/>
+  <c r="H46" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="H44" i="1"/>
+  <c r="H43" i="1"/>
+  <c r="H42" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="H40" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="H7" i="1"/>
+  <c r="H6" i="1"/>
+  <c r="H285" i="1" l="1"/>
+  <c r="H284" i="1"/>
+  <c r="H443" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2075" uniqueCount="411">
+  <si>
+    <t>Питомник растений «ArtGreen»</t>
+  </si>
+  <si>
+    <t>лето-осень 2026</t>
+  </si>
+  <si>
+    <t>+7 (863) 206-7-222      art-green.ru      pitomnik@art-green.ru</t>
+  </si>
+  <si>
+    <t>Тип цены для заказа:</t>
+  </si>
+  <si>
+    <t>Розница</t>
+  </si>
+  <si>
+    <t>◀ выберите</t>
+  </si>
+  <si>
+    <t>Контейнер: С3 / С7,5 / С15 / С35 — объём в литрах. Заполните «Кол-во» — сумма посчитается автоматически.</t>
+  </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
-    <t>Питомник растений "ArtGreen"</t>
-[...20 lines deleted...]
-    <t>С35 - размер контейнера в литрах</t>
+    <t>Контейнер</t>
+  </si>
+  <si>
+    <t>Цена ОПТ, ₽ *</t>
+  </si>
+  <si>
+    <t>Цена ЛД, ₽</t>
+  </si>
+  <si>
+    <t>Цена Розница, ₽</t>
+  </si>
+  <si>
+    <t>Кол-во</t>
+  </si>
+  <si>
+    <t>Сумма, ₽</t>
+  </si>
+  <si>
+    <t>Остаток,
+шт</t>
+  </si>
+  <si>
+    <t>Айва превосходная "Пинк Леди" (Chaenomeles superba "Pink Lady")</t>
+  </si>
+  <si>
+    <t>С3</t>
+  </si>
+  <si>
+    <t>С7,5</t>
+  </si>
+  <si>
+    <t>Айва превосходная "Тексас Скарлет" (Chaenomeles superba "Texas Scarlet")</t>
+  </si>
+  <si>
+    <t>Айва японская "Рубра" (Chaenomeles japonica "Rubra")</t>
+  </si>
+  <si>
+    <t>Барбарис оттавский "Суперба" (Berberis ottawensis "Superba")</t>
+  </si>
+  <si>
+    <t>Барбарис средний "Паркджувел" (Berberis media "Parkjuweel")</t>
+  </si>
+  <si>
+    <t>Барбарис средний "Ред Джевел" (Berberis media "Red Jewel")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Адмирейшн" (Berberis thunbergii "Admiration")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Атропурпуреа Нана" (Berberis thunbergii "Atropurpurea Nana")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Атропурпуреа" (Berberis thunbergii "Atropurpurea")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Ауреа" (Berberis thunbergii "Aurea")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Багатель" (Berberis thunbergii "Bagatelle")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Голден Ринг" (Berberis thunbergii "Golden Ring")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Голден Торч" (Berberis thunbergii "Golden Torch")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Грин Карпет" (Berberis thunbergii "Green Carpet")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Грин Орнамент" (Berberis thunbergii "Green Ornament")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Дартс Ред Леди" (Berberis thunbergii "'Dart's Red Lady")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Кобольд" (Berberis thunbergii "Kobold")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Коронита" (Berberis thunbergii "Coronita")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Пинк Квин" (Berberis thunbergii "Pink Queen")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Поувов" (Berberis thunbergii "Powwow")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Ред Рокет" (Berberis thunbergii  "Red Rocket")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Ред Чиф" (Berberis thunbergii  "Red Chief")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Сильвер Бьюти" (Berberis thunbergii "Silver Beauty")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Хелмонд Пиллар" (Berberis thunbergii "Helmond Pillar")</t>
+  </si>
+  <si>
+    <t>Барбарис Тунберга "Эректа" (Berberis thunbergii "Erecta")</t>
+  </si>
+  <si>
+    <t>Бересклет Форчуна "Эмерал Гейти" (Euonymus fortunei "Emerald Gaiety")</t>
+  </si>
+  <si>
+    <t>Бересклет Форчуна "Эмеральд Голд" (Euonymus fortunei "Emerald 'n' Gold")</t>
+  </si>
+  <si>
+    <t>Вейгела гибридная "Бристоль Руби" (Weigela hybrida "Bristol Ruby")</t>
+  </si>
+  <si>
+    <t>Вейгела гибридная "Ева Ратке" (Weigela hybrida "Eva Rathke")</t>
+  </si>
+  <si>
+    <t>Вейгела гибридная "Кандида" (Weigela hybrida "Candida")</t>
+  </si>
+  <si>
+    <t>Вейгела цветущая "Виктория" (Weigela florida "Victoria")</t>
+  </si>
+  <si>
+    <t>Вейгела цветущая "Нана вариегата" (Weigela florida "Nana variegata")</t>
+  </si>
+  <si>
+    <t>Вейгела цветущая "Нана пурпуреа" (Weigela florida "Nana Purpurea")</t>
+  </si>
+  <si>
+    <t>Вейгела цветущая "Пинк Принцесс" (Weigela hybrida "Pink Princess")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Арденс" (Hibiscus syriacus "Ardens")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Вайт Шифон" (Hibiscus syriacus "White Chiffon")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Дюк де Брабант" (Hibiscus syriacus "Duc De Brabant")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Марина" (Hibiscus syriacus "Marina")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Матильда" (Hibiscus syriacus "Mathilde")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Монстрозус" (Hibiscus syriacus "Monstrosus")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Озиау Блу" (Hibiscus syriacus "Oiseau Bleu")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Пинк Джаент" (Hibiscus syriacus "Pink Giant")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Пинк Чиффон" (Hibiscus syriacus "Pink Chiffon")</t>
+  </si>
+  <si>
+    <t>Гибискус сирийский "Хамабо" (Hibiscus syriacus "Hamabo")</t>
+  </si>
+  <si>
+    <t>Гортензия древовидная "Грандифлора" (Hydrangea arborescens "Grandiflora")</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Бобо" (Hydrangea paniculata "Bobo")</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Ванилла Фрайз" (Hydrangea paniculata "Vanille Fraise")</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Вимс Ред" (Hydrangea paniculata "Wim's Red")</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Грандифлора" (Hydrangea paniculata "Grandiflora")</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Лаймлайт" (Hydrangea paniculata "Limelight")</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Пинк Даймонд" (Hydrangea paniculata "Pink Diamond")</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Пинки Винки" (Hydrangea paniculata "Pinky Winky")</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая "Фантом" (Hydrangea paniculata "Phantom")</t>
+  </si>
+  <si>
+    <t>Дейция "Розеа Плена" (Deutzia "Rosea Plena")</t>
+  </si>
+  <si>
+    <t>Дейция изящная "Никко" (Deutzia gracilis "Nikko")</t>
+  </si>
+  <si>
+    <t>Дерен белый "Айвори Хало" (Cornus alba "Ivory Halo")</t>
+  </si>
+  <si>
+    <t>Дерен белый "Кессельринги" (Cornus alba "Kesselringii")</t>
+  </si>
+  <si>
+    <t>Дерен белый "Ред Гном" (Cornus alba "Red Gnome")</t>
+  </si>
+  <si>
+    <t>Дерен белый "Шпета" (Cornus Alba "Spaethii")</t>
+  </si>
+  <si>
+    <t>Дерен белый "Элегантиссима" (Cornus alba "Elegantissima")</t>
+  </si>
+  <si>
+    <t>С2</t>
+  </si>
+  <si>
+    <t>С15</t>
+  </si>
+  <si>
+    <t>Дерен белый (Cornus alba)</t>
+  </si>
+  <si>
+    <t>Дерен кроваво-красный "Аннис Винтер Оранж" (Cornus sanguinea "Annys Winter Orang")</t>
+  </si>
+  <si>
+    <t>Дерен кроваво-красный "Мидвинтер Файер" (Cornus sanguinea "Midwinter Fire")</t>
+  </si>
+  <si>
+    <t>Дерен отпрысковый (Cornus stolonifera)</t>
+  </si>
+  <si>
+    <t>Ель канадская "Коника" (Picea glauca "Conica")</t>
+  </si>
+  <si>
+    <t>Ива пурпурная "Нана" (Salix purpurea "Nana")</t>
+  </si>
+  <si>
+    <t>Кизильник гибридный "Корал Бьюти" (Cotoneaster suesicus "Coral Beauty")</t>
+  </si>
+  <si>
+    <t>Кизильник горизонтальный (Cotoneaster horizontalis)</t>
+  </si>
+  <si>
+    <t>Кизильник Даммера (Cotoneaster dammeri)</t>
+  </si>
+  <si>
+    <t>Клен пальмолистный ( Acer palmatum)</t>
+  </si>
+  <si>
+    <t>Магнолия "Сьюзан" (Magnolia "Susan")</t>
+  </si>
+  <si>
+    <t>Магнолия Лебнера "Леонард Мессел" (Magnolia loebneri "Leonard Messel")</t>
+  </si>
+  <si>
+    <t>Магнолия Суланжа (Magnolia soulangeana)</t>
+  </si>
+  <si>
+    <t>Микробиота перекрестнопарная "Якобсен" (Microbiota decussata "Jakobsen")</t>
+  </si>
+  <si>
+    <t>Можжевельник виргинский "Грей Оул" (Juniperus virginiana "Grey Owl")</t>
+  </si>
+  <si>
+    <t>С35</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>–</t>
+  </si>
+  <si>
+    <t>Можжевельник виргинский "Канаерти" (Juniperus virginiana "Canaertii")</t>
+  </si>
+  <si>
+    <t>Можжевельник виргинский "Хетц Вариегата" (Juniperus virginiana "Hetz Variegata")</t>
+  </si>
+  <si>
+    <t>Можжевельник виргинский "Хетц" (Juniperus virginiana "Hetz")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Андорра Вариегата" (Juniperus horizontalis "Andorra Variegata")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Андорра Компакт" (Juniperus horizontalis "Andorra Compact")</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Блю Форест" (Juniperus horizontalis "Blue Forest")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Блю Чип" (Juniperus horizontalis "Blue Chip")</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Вилтони" (Juniperus horizontalis "Wiltonii")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Голден Карпет" (Juniperus horizontalis "Golden Carpet")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Джейд Ривер" (Juniperus horizontalis "Jade River")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Лайм Глоу" (Juniperus horizontalis "Lime Glow")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Монбер" (Juniperus horizontalis "Monber")</t>
+  </si>
+  <si>
+    <t>Можжевельник горизонтальный "Принц Уэльский" (Juniperus horizontalis "Prince of Wales")</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий "Блю Спаркл" (Juniperus sabina "Blue Sparkle")</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий "Вариегата" (Juniperus sabina "Variegata")</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий "Рокери Джем" (Juniperus sabina "Rockery Gem")</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий "Там Ноу Блайт" (Juniperus sabina "Tam No Blight")</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий "Тамарисцифолия" (Juniperus sabina "Tamariscifolia")</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>Можжевельник казацкий (Juniperus sabina)</t>
+  </si>
+  <si>
+    <t>Можжевельник китайский "Блаув" (Juniperus chinensis "Blaauw")</t>
+  </si>
+  <si>
+    <t>Можжевельник китайский "Блю Альпс" (Juniperus chinensis "Blue alps")</t>
+  </si>
+  <si>
+    <t>Можжевельник китайский "Кетелери" (Juniperus chinensis "Кеtelerii")</t>
+  </si>
+  <si>
+    <t>Можжевельник китайский "Монарх" (Juniperus chinensis "Monarch")</t>
+  </si>
+  <si>
+    <t>Можжевельник китайский "Спартан" (Juniperus chinensis "Spartan")</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>3400</t>
+  </si>
+  <si>
+    <t>5050</t>
+  </si>
+  <si>
+    <t>Можжевельник обыкновенный "Арнольд" (Juniperus communis "Arnold")</t>
+  </si>
+  <si>
+    <t>Можжевельник обыкновенный "Бартон" (Juniperus communis "Barton")</t>
+  </si>
+  <si>
+    <t>Можжевельник обыкновенный "Грин Карпет" (Juniperus communis "Green Carpet")</t>
+  </si>
+  <si>
+    <t>Можжевельник обыкновенный "Гринмантл" (Juniperus communis "Greenmantle")</t>
+  </si>
+  <si>
+    <t>Можжевельник обыкновенный Шневердингер Голдмахангел (Juniperus communis "Schnev. Goldmach.")</t>
+  </si>
+  <si>
+    <t>Можжевельник прибрежный "Блу Пасифик" (Juniperus conferta "Blue Pacific")</t>
+  </si>
+  <si>
+    <t>Можжевельник прибрежный "Шлягер" (Juniperus conferta "Schlager")</t>
+  </si>
+  <si>
+    <t>Можжевельник Пфитцериана "Ауреа" (Juniperus Pfitzeriana "Aurea")</t>
+  </si>
+  <si>
+    <t>Можжевельник Пфитцериана "Глаука" (Juniperus Pfitzeriana "Glauca")</t>
+  </si>
+  <si>
+    <t>Можжевельник Пфитцериана "Дабс Фростед" (Juniperus Pfitzeriana "Daub's Frosted")</t>
+  </si>
+  <si>
+    <t>Можжевельник Пфитцериана "Мордиган Голд" (Juniperus Pfitzeriana "Mordigan Gold")</t>
+  </si>
+  <si>
+    <t>Можжевельник скальный "Блю Айвори" (Juniperus scopulorum "Blue Ivory")</t>
+  </si>
+  <si>
+    <t>Можжевельник скальный "Блю Арроу" (Juniperus scopulorum "Blue Arrow")</t>
+  </si>
+  <si>
+    <t>С60</t>
+  </si>
+  <si>
+    <t>6200</t>
+  </si>
+  <si>
+    <t>Можжевельник скальный "Мунглоу" (Juniperus scopulorum "Moonglow")</t>
+  </si>
+  <si>
+    <t>Можжевельник скальный "Патфайндер" (Juniperus scopulorum "Pathfinder")</t>
+  </si>
+  <si>
+    <t>Можжевельник скальный "Скайрокет" (Juniperus scopulorum "Skyrocket")</t>
+  </si>
+  <si>
+    <t>Можжевельник средний "Голд Кост" (Juniperus media "Gold Coast")</t>
+  </si>
+  <si>
+    <t>Можжевельник средний "Голд Стар" (Juniperus media "Gold Star")</t>
+  </si>
+  <si>
+    <t>Можжевельник средний "Кинг оф Спринг" (Juniperus pfitzeriana "King of Spring")</t>
+  </si>
+  <si>
+    <t>Можжевельник средний "Минт Джулеп" (Juniperus media "Mint Julep")</t>
+  </si>
+  <si>
+    <t>Можжевельник средний "Олд Голд" (Juniperus media "Old Gold")</t>
+  </si>
+  <si>
+    <t>Можжевельник средний "Пфитцериана" (Juniperus media "Pfitzeriana")</t>
+  </si>
+  <si>
+    <t>Можжевельник чешуйчатый "Блю Карпет" (Juniperus squamata "Blue Carpet")</t>
+  </si>
+  <si>
+    <t>Можжевельник чешуйчатый "Блю Стар" (Juniperus squamata "Blue Star")</t>
+  </si>
+  <si>
+    <t>Можжевельник чешуйчатый "Лодери" (Juniperus pingii "Loderi")</t>
+  </si>
+  <si>
+    <t>Можжевельник чешуйчатый "Мейери" (Juniperus squamata "Meyeri")</t>
+  </si>
+  <si>
+    <t>Можжевельник чешуйчатый "Холгер" (Juniperus squamata "Holger")</t>
+  </si>
+  <si>
+    <t>Пираканта "Оранж Чармер" (Pyracantha "Orange Charmer")</t>
+  </si>
+  <si>
+    <t>Пираканта ярко-красная "Ред Колумн" (Pyracantha coccinea "Red Column")</t>
+  </si>
+  <si>
+    <t>Пираканта ярко-красная "Ред Кушион" (Pyracantha coccinea "Red cushion")</t>
+  </si>
+  <si>
+    <t>Пузыреплодник калинолистный "Ауреа" (Physocarpus opulifolius "Aurea")</t>
+  </si>
+  <si>
+    <t>Пузыреплодник калинолистный "Диабло" (Physocarpus opulifolius "Diablo")</t>
+  </si>
+  <si>
+    <t>Рябинник рябинолистный "Сэм" (Sorbaria sorbifolia "Sem")</t>
+  </si>
+  <si>
+    <t>Самшит вечнозеленый (Buxus sempervirens)</t>
+  </si>
+  <si>
+    <t>Сирень обыкновенная (Syringa vulgaris)</t>
+  </si>
+  <si>
+    <t>Скумпия кожевенная "Роял Перпл" (Cotinus coggygria "Royal Purple")</t>
+  </si>
+  <si>
+    <t>Сосна горная "Мугус" (Pinus mugo "Mughus")</t>
+  </si>
+  <si>
+    <t>Сосна горная "Пумилио" (Pinus mugo "Pumilio")</t>
+  </si>
+  <si>
+    <t>Сосна обыкновенная "Ватерери" (Pinus sylvestris "Watereri")</t>
+  </si>
+  <si>
+    <t>С35, 1м.+</t>
+  </si>
+  <si>
+    <t>Спирея Вангутта (Spiraea Vanhouttei)</t>
+  </si>
+  <si>
+    <t>Спирея японская "Альбифлора" (Spiraea japonica "Albiflora")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Голдмаунд" (Spiraea japonica "Goldmound")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Голдфлейм" (Spiraea japonica "Goldflame")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Дартс Ред" (Spiraea japonica "Dart's Red")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Криспа" (Spiraea japonica "Crispa")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Кэндллайт" (Spiraea japonica "Candlelight")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Литтл Принцесс" (Spiraea japonica "Little Princess")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Фробели" (Spiraea japonica "Froebelii")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Широбана" (Spiraea japonica "Shirobana")</t>
+  </si>
+  <si>
+    <t>Спирея японская "Энтони Ватерер" (Spiraea japonica "Anthony Waterer")</t>
+  </si>
+  <si>
+    <t>Спирея японская (Spiraea japonica)</t>
+  </si>
+  <si>
+    <t>Тис остроконечный Нана (Taxus cuspidata f. "Nana")</t>
+  </si>
+  <si>
+    <t>Тис средний "Фармен" (Taxus media "Farmen")</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>Тис средний "Хикси" (Taxus media "Hicksii")</t>
+  </si>
+  <si>
+    <t>С7,5, 30-40</t>
+  </si>
+  <si>
+    <t>С7,5, 50см.+</t>
+  </si>
+  <si>
+    <t>6500</t>
+  </si>
+  <si>
+    <t>Тис средний "Хилли" (Taxus media "Hillii")</t>
+  </si>
+  <si>
+    <t>Тис ягодный "Давид" (Taxus baccata "David")</t>
+  </si>
+  <si>
+    <t>Тис ягодный "Репанденс" (Taxus baccata "Repandens")</t>
+  </si>
+  <si>
+    <t>Тис ягодный "Саммерголд" (Taxus baccata "Summergold")</t>
+  </si>
+  <si>
+    <t>Тис ягодный "Фастигиста Робуста" (Taxus baccata "Fastigiata Robusta")</t>
+  </si>
+  <si>
+    <t>Тис ягодный (Taxus baccata)</t>
+  </si>
+  <si>
+    <t>Туя восточная "Ауреа Нана" (Thuja occidentalis "Aurea Nana")</t>
+  </si>
+  <si>
+    <t>Туя восточная "Голден Минарет" (Thuja orientalis "Golden Minaret")</t>
+  </si>
+  <si>
+    <t>Туя восточная "Мадуродам" (Platycladus orientalis "Madurodam")</t>
+  </si>
+  <si>
+    <t>Туя восточная "Пирамидалис Ауреа" (Thuja orientalis "Pyramidalis Aurea")</t>
+  </si>
+  <si>
+    <t>Туя западная "Брабант" (Thuja occidentalis "Brabant")</t>
+  </si>
+  <si>
+    <t>Туя западная "Вудварди" (Thuja occidentalis "Woodwardii")</t>
+  </si>
+  <si>
+    <t>Туя западная "Голден Брабант" (Thuja occidentalis "Golden Brabant")</t>
+  </si>
+  <si>
+    <t>Туя западная "Голден Глоб" (Thuja occidentalis "Golden Globe")</t>
+  </si>
+  <si>
+    <t>Туя западная "Голден Смарагд" (Thuja occidentalis "Golden Smaragd")</t>
+  </si>
+  <si>
+    <t>Туя западная "Голден Таффет" (Thuja occidentalis "Golden Tuffet")</t>
+  </si>
+  <si>
+    <t>Туя западная "Голден Энн" (Thuia occidentalis "Golden Ann")</t>
+  </si>
+  <si>
+    <t>Туя западная "Даника Ауреа" (Thuja occidentalis "Dаniса Aurea")</t>
+  </si>
+  <si>
+    <t>Туя западная "Даника" (Thuja occidentalis "Danica")</t>
+  </si>
+  <si>
+    <t>Туя западная "Еллоу Риббон" (Thuja occidentalis "Yellow Ribbon")</t>
+  </si>
+  <si>
+    <t>Туя западная "Литтл Джем" (Thuja occidentalis "Little Gem")</t>
+  </si>
+  <si>
+    <t>Туя западная "Литтл Чемпион" (Thuja occidentalis "Little Champion")</t>
+  </si>
+  <si>
+    <t>Туя западная "Майки" (Thuja occidentalis "Miky")</t>
+  </si>
+  <si>
+    <t>Туя западная "Мириам" (Thuja occidentalis "Mirjam")</t>
+  </si>
+  <si>
+    <t>Туя западная "Мистер Боулинг Болл" (Thuja occidentalis "Mr Bowling Ball")</t>
+  </si>
+  <si>
+    <t>Туя западная "Рейнголд" (Thuja occidentalis "Rheingold")</t>
+  </si>
+  <si>
+    <t>Туя западная "Санкист" (Thuja occidentalis "Sankist")</t>
+  </si>
+  <si>
+    <t>Туя западная "Санни Смарагд" (Thuja occidentalis "Sunny Smaragd")</t>
+  </si>
+  <si>
+    <t>Туя западная "Смарагд" (Thuja occidentalis "Smaragd")</t>
+  </si>
+  <si>
+    <t>Туя западная "Спиралис" (Thuja occidentalis "Spiralis")</t>
+  </si>
+  <si>
+    <t>Туя западная "Тини Тим" (Thuja occidentalis "Tiny Tim")</t>
+  </si>
+  <si>
+    <t>Туя западная "Холмструп" (Thuja occidentalis "Holmstrup")</t>
+  </si>
+  <si>
+    <t>Туя западная "Янтарь" (Thuja occidentalis "Jantar")</t>
+  </si>
+  <si>
+    <t>Туя складчатая "Атровиренс" (Thuja plicata "Atrovirens")</t>
+  </si>
+  <si>
+    <t>Туя складчатая "Випкорд" (Thuja plicata "Whipcord")</t>
+  </si>
+  <si>
+    <t>Форзиция "Мари Дор" (Forsythia "Maree d'Or")</t>
+  </si>
+  <si>
+    <t>Чубушник виргинский (Philadelphus virginalis)</t>
+  </si>
+  <si>
+    <t>ИТОГО по заказу:</t>
+  </si>
+  <si>
+    <t>в т.ч. НДС 5%:</t>
+  </si>
+  <si>
+    <t>УСЛОВИЯ СОТРУДНИЧЕСТВА</t>
+  </si>
+  <si>
+    <t>* Оптовая цена действует для постоянных клиентов — садовых центров и питомников растений. Минимальная единоразовая отгрузка от 100 000 ₽ и от 10 шт. одной позиции.</t>
+  </si>
+  <si>
+    <t>•  Цены указаны в рублях, включая НДС 5%.</t>
+  </si>
+  <si>
+    <t>•  Отгрузка: Ростовская обл., х. Еремеевка, по предварительной договорённости с менеджером.</t>
+  </si>
+  <si>
+    <t>•  Предложение не является публичной офертой (ст. 435, 437 ГК РФ) и носит информационный характер.</t>
+  </si>
+  <si>
+    <t>В ПРАЙСЕ — ЛИШЬ ЧАСТЬ НАШЕГО АССОРТИМЕНТА</t>
+  </si>
+  <si>
+    <t>Питомник ArtGreen — это 6 га контейнерных растений и 50 га растений в открытом грунте, свыше 1000 позиций в наличии. Ассортимент постоянно обновляется: идут новые высадки и пересадки, поэтому далеко не всё успевает попасть в прайс-лист. Не нашли нужное растение, сорт или размер — просто отправьте нам запрос, и мы подберём варианты и рассчитаем стоимость персонально.</t>
+  </si>
+  <si>
+    <t>Отправляйте запросы:   pitomnik@art-green.ru      +7 (863) 206-7-222</t>
+  </si>
+  <si>
+    <t>ВНИМАНИЕ: ПРАЙС СОСТОИТ ИЗ 3 РАЗДЕЛОВ — НЕ ПРОПУСТИТЕ ОСТАЛЬНЫЕ!</t>
+  </si>
+  <si>
+    <t>1) Контейнерные растения  ◄ ВЫ ЗДЕСЬ     2) Контейнерные деревья     3) Деревья в грунте</t>
+  </si>
+  <si>
+    <t>С35 — объём контейнера, л. Обхват ствола — на высоте 1 м, см. Высота — общая высота растения, см. Заполните «Кол-во» — сумма посчитается автоматически.</t>
+  </si>
+  <si>
+    <t>Высота</t>
   </si>
   <si>
     <t>Обхват ствола</t>
   </si>
   <si>
-    <t>Тип упаковки корневой системы, готовность</t>
-[...2 lines deleted...]
-    <t>Цена, руб</t>
+    <t>Готовность</t>
+  </si>
+  <si>
+    <t>Цена, ₽</t>
+  </si>
+  <si>
+    <t>Берёза повислая "Юнги" (Betula pendula "Youngii")</t>
+  </si>
+  <si>
+    <t>St.200-220</t>
+  </si>
+  <si>
+    <t>8/10</t>
+  </si>
+  <si>
+    <t>10/12</t>
   </si>
   <si>
     <t>Боярышник обыкновенный "Паул Скарлет" (Crataegus laevigata "Pauls Scarlet")</t>
   </si>
   <si>
+    <t>250-350</t>
+  </si>
+  <si>
     <t>6/8</t>
   </si>
   <si>
+    <t>Дуб черешчатый (Quercus robur)</t>
+  </si>
+  <si>
+    <t>Ирга Ламарка (Amelanchier lamarckii)</t>
+  </si>
+  <si>
+    <t>Катальпа бигнониевидная "Нана" (Catalpa bignonioides "Nana")</t>
+  </si>
+  <si>
+    <t>12/14</t>
+  </si>
+  <si>
+    <t>14/16</t>
+  </si>
+  <si>
+    <t>Клён красный "Октобер Глори" (Acer rubrum "October Glory")</t>
+  </si>
+  <si>
+    <t>Клён красный "Сканлон" (Acer rubrum "Scanlon")</t>
+  </si>
+  <si>
+    <t>Клён остролистный "Глобозум" (Acer platanoides "Globosum")</t>
+  </si>
+  <si>
+    <t>Клён остролистный "Друммонди" (Acer platanoides "Drummondii")</t>
+  </si>
+  <si>
+    <t>300-350</t>
+  </si>
+  <si>
+    <t>Клён остролистный "Кримсон Центри" (Acer platanoides "Crimson Sentry")</t>
+  </si>
+  <si>
+    <t>Клён остролистный "Роял Ред" (Acer platanoides "Royal Red")</t>
+  </si>
+  <si>
+    <t>Липа европейская "Паллида" (Tilia europaea "Pallida")</t>
+  </si>
+  <si>
+    <t>250-300</t>
+  </si>
+  <si>
+    <t>Липа мелколистная (Tilia cordata)</t>
+  </si>
+  <si>
+    <t>350-400</t>
+  </si>
+  <si>
+    <t>8/10/12</t>
+  </si>
+  <si>
+    <t>Липа мелколистная "Гринспайер" (Tilia cordata "Greenspire")</t>
+  </si>
+  <si>
+    <t>Платан кленолистный, или гибридный (Platanus acerifolia)</t>
+  </si>
+  <si>
+    <t>400+</t>
+  </si>
+  <si>
+    <t>Робиния лжеакация "Умбракулифера" (Robinia pseudoacacia "Umbraculifera")</t>
+  </si>
+  <si>
+    <t>Рябина смешанная "Додонг" (Sorbus commixta "Dodong")</t>
+  </si>
+  <si>
+    <t>Черёмуха мелкопильчатая "Канзан" (сакура) (Prunus serrulata "Kanzan")</t>
+  </si>
+  <si>
+    <t>Черёмуха мелкопильчатая "Кику Шидаре" (сакура) (Prunus serrulata "Kiku-shidare")</t>
+  </si>
+  <si>
+    <t>Черёмуха мелкопильчатая "Роял Бургунди" (Prunus serrulata "Royal Burgundy")</t>
+  </si>
+  <si>
+    <t>Яблоня райская "Роялти" (Malus "Royalty")</t>
+  </si>
+  <si>
+    <t>1) Контейнерные растения     2) Контейнерные деревья  ◄ ВЫ ЗДЕСЬ     3) Деревья в грунте</t>
+  </si>
+  <si>
+    <t>ОКС/BR — открытая корн. система; ЗКС/RB/WRB — ком в мешковине/сетке; St — штамб, см; MSt — многоствольное. Обхват ствола — на высоте 1 м, см.</t>
+  </si>
+  <si>
+    <t>Высота, см</t>
+  </si>
+  <si>
+    <t>Упаковка</t>
+  </si>
+  <si>
+    <t>Лиственные деревья</t>
+  </si>
+  <si>
+    <t>Айлант высочайший (Ailanthus altissima)</t>
+  </si>
+  <si>
+    <t>16/18</t>
+  </si>
+  <si>
+    <t>WRB</t>
+  </si>
+  <si>
+    <t>20/25</t>
+  </si>
+  <si>
+    <t>400-500</t>
+  </si>
+  <si>
+    <t>25/30</t>
+  </si>
+  <si>
+    <t>30/35</t>
+  </si>
+  <si>
+    <t>35/40</t>
+  </si>
+  <si>
+    <t>500-600</t>
+  </si>
+  <si>
+    <t>40/45</t>
+  </si>
+  <si>
+    <t>55/60</t>
+  </si>
+  <si>
+    <t>Акация белая (Robinia Pseudoacacia)</t>
+  </si>
+  <si>
+    <t>400-450</t>
+  </si>
+  <si>
+    <t>18/20</t>
+  </si>
+  <si>
+    <t>Береза повислая (Betula pendula)</t>
+  </si>
+  <si>
+    <t>450-500</t>
+  </si>
+  <si>
+    <t>450-550</t>
+  </si>
+  <si>
+    <t>500+</t>
+  </si>
+  <si>
+    <t>Береза полезная "Жакмана" (Betula utilis "Jacquemontii")</t>
+  </si>
+  <si>
+    <t>Боярышник обыкновенный "Паул Скарлет" (Crataegus laev. Paul"s Scarlet), и  1/2T</t>
+  </si>
+  <si>
+    <t>300-400</t>
+  </si>
+  <si>
+    <t>350-450</t>
+  </si>
+  <si>
+    <t>Вишня кустарниковая "Глобоза" ( Prunus fruticosa "Globosa")</t>
+  </si>
+  <si>
+    <t>Вяз гибридный "Додоенс" (Ulmus hybride "Dodoens")</t>
+  </si>
+  <si>
+    <t>Вяз гибридный "Колумелла" (Ulmus hybride "Columella")</t>
+  </si>
+  <si>
+    <t>600-650</t>
+  </si>
+  <si>
+    <t>Вяз голландский "Вредей" (Ulmus Hollandica "Wredei")</t>
+  </si>
+  <si>
+    <t>_</t>
+  </si>
+  <si>
+    <t>200-250</t>
+  </si>
+  <si>
+    <t>Вяз шершавый "Кампердоуни" (Ulmus glabra "Camperdownii")</t>
+  </si>
+  <si>
+    <t>Гинкго двулопастный (Ginkgo bilōba)</t>
+  </si>
+  <si>
+    <t>Гледичия трехколючковая "Санберст" (Gleditsia triacanthos "Sunburst")</t>
+  </si>
+  <si>
     <t>Груша каллериана "Шантеклер" (Pyrus calleryana "Chanticleer")</t>
   </si>
   <si>
-    <t>8/10</t>
+    <t>Дуб болотный (Quercus palustris)</t>
   </si>
   <si>
     <t>Дуб красный (Quercus rubra)</t>
   </si>
   <si>
-    <t>Дуб черешчатый (Quercus robur)</t>
-[...5 lines deleted...]
-    <t>Катальпа бигнониевидная "Нана" (Catalpa bignonioides "Nana")</t>
+    <t>Дуб черешчатый "Фастигиата" (Quercus robur "Fastigiata")</t>
+  </si>
+  <si>
+    <t>200-350</t>
+  </si>
+  <si>
+    <t>12/14/16</t>
+  </si>
+  <si>
+    <t>16/18/20</t>
+  </si>
+  <si>
+    <t>350-500</t>
+  </si>
+  <si>
+    <t>Ирга древовидная "Робин Хилл" (Amelanchier arborea "Robin Hill")</t>
+  </si>
+  <si>
+    <t>350+</t>
+  </si>
+  <si>
+    <t>Ирга ламарка (Amelanchier lamarckii)</t>
+  </si>
+  <si>
+    <t>Катальпа бигнониевидная (Catalpa bignonioides)</t>
+  </si>
+  <si>
+    <t>Каштан конский (Aesculus hippocastanum)</t>
+  </si>
+  <si>
+    <t>Каштан конский "Бауманни" (Aesculus hippocastanum "Baumanii")</t>
+  </si>
+  <si>
+    <t>Каштан мясо-красный "Бриоти" (Aesculus carnea "Briotii")</t>
+  </si>
+  <si>
+    <t>Кёльрейтерия метельчатая (Koelreuteria paniculata)</t>
   </si>
   <si>
     <t>Клен красный "Октобер Глори" (Acer rubrum "October Glory")</t>
   </si>
   <si>
+    <t>500-550</t>
+  </si>
+  <si>
+    <t>Клен красный "Ред Сансет" (Acer rubrum "Red Sunset")</t>
+  </si>
+  <si>
+    <t>Клен красный "Саммер Ред" (Acer rubrum "Summer Red")</t>
+  </si>
+  <si>
     <t>Клен красный "Сканлон" (Acer rubrum "Scanlon")</t>
   </si>
   <si>
+    <t>Клен ложноплатановый (явор) (Acer pseudoplatanus)</t>
+  </si>
+  <si>
+    <t>Клен остролистный  (Acer platanoides)</t>
+  </si>
+  <si>
     <t>Клен остролистный "Глобозум" (Acer platanoides "Globosum")</t>
   </si>
   <si>
+    <t>6/8/10</t>
+  </si>
+  <si>
     <t>Клен остролистный "Друммонди" (Acer platanoides "Drummondii")</t>
   </si>
   <si>
-    <t>Клен остролистный "Кримсон Центри" (Acer platanoides "Crimson Sentry")</t>
+    <t>Клен остролистный "Принцетон Голд"(Acer platanoides "Princeton Gold")</t>
   </si>
   <si>
     <t>Клен остролистный "Роял Ред" (Acer platanoides "Royal Red")</t>
   </si>
   <si>
-    <t>Липа европейская "Паллида" (Tilia europaea "Pallida")</t>
-[...5 lines deleted...]
-    <t>Платан кленолистный, или гибридный (Platanus acerifolia)</t>
+    <t>Клен полевой "Королева Елизавета" (Acer campestre "Queen Elizabeth")</t>
+  </si>
+  <si>
+    <t>Клен полевой "Линсо" (Acer campestre Lienco)</t>
+  </si>
+  <si>
+    <t>Клен полевой "Ред Шайн" (Acer campestre "Red Shine")</t>
+  </si>
+  <si>
+    <t>Клен приречный, клён гиннала (Acer ginnala)</t>
+  </si>
+  <si>
+    <t>Клен серебристый (Acer saccharinum)</t>
+  </si>
+  <si>
+    <t>MSt.300-400</t>
+  </si>
+  <si>
+    <t>Клен серебристый "Лациниатум Виери" (Acer saccharinum "Laciniatum Wieri")</t>
+  </si>
+  <si>
+    <t>Клен татарский (Acer tataricum)</t>
+  </si>
+  <si>
+    <t>Ликвидамбар стираксовый (Liquidambar styrac)</t>
+  </si>
+  <si>
+    <t>Ликвидамбар стираксовый "Ворплесдон" (Liquidambar styrac."Worplesdon")</t>
+  </si>
+  <si>
+    <t>Липа войлочная "Брабант" (Tilia tomentosa "Brabant")</t>
+  </si>
+  <si>
+    <t>Липа европейская "Эухлора" (Tilia europaea "Euchlora")</t>
+  </si>
+  <si>
+    <t>Липа крупнолистная (Tilia platyphyllos)</t>
+  </si>
+  <si>
+    <t>Липа крупнолистная "Рубра" (Tilia platyphyllos "Rubra")</t>
+  </si>
+  <si>
+    <t>Липа мелколистная "Гринспайер" (Tilia cordata"Greenspire")</t>
+  </si>
+  <si>
+    <t>Платан кленолистный (Platanus acerifolia)</t>
+  </si>
+  <si>
+    <t>RB</t>
+  </si>
+  <si>
+    <t>600+</t>
+  </si>
+  <si>
+    <t>Платан кленолистный "Альпенс Глоб" (Platanus acerifolia "Alpen's Globe")</t>
+  </si>
+  <si>
+    <t>Рябина обыкновенная (Sorbus aucuparia)</t>
+  </si>
+  <si>
+    <t>Рябина обыкновенная "Веттра" (Sorbus aucuparia Wettra)</t>
   </si>
   <si>
     <t>Слива растопыренная "Нигра" (Prunus cerasifera "Nigra")</t>
   </si>
   <si>
+    <t>St.140-160</t>
+  </si>
+  <si>
+    <t>Слива растопыренная "Нигра" куст. (Prunus cerasifera "Nigra")</t>
+  </si>
+  <si>
+    <t>250+</t>
+  </si>
+  <si>
+    <t>Слива растопыренная, краснолистная не на штамбе (Prunus cerasifera )</t>
+  </si>
+  <si>
+    <t>Сумах оленерогий (Rhus typhina)</t>
+  </si>
+  <si>
+    <t>Тополь пирамидальный (Populus nigra f. pyramidális)</t>
+  </si>
+  <si>
+    <t>Тополь серебристый (Pópulus álba)</t>
+  </si>
+  <si>
+    <t>Церцис канадский (Cercis canadensis)</t>
+  </si>
+  <si>
+    <t>150-200</t>
+  </si>
+  <si>
     <t>Черемуха мелкопильчатая "Канзан" (сакура) (Prunus serrulata "Kanzan")</t>
   </si>
   <si>
-    <t>Черемуха мелкопильчатая "Кику Шидаре" (сакура)(Prunus serrulata"Kiku-shidare")</t>
-[...2 lines deleted...]
-    <t>10/12</t>
+    <t>Черемуха мелкопильчатая "Кику Шидаре" (Prunus serrulata "Kiku-shidare")</t>
+  </si>
+  <si>
+    <t>Черемуха мелкопильчатая "Пинк Перфекшен" (Prunus serrulata "Pink Perfection")</t>
   </si>
   <si>
     <t>Черемуха мелкопильчатая "Роял Бургунди" (Prunus serrulata "Royal Burgundy")</t>
   </si>
   <si>
-    <t>Яблоня райская "Роялти" (Malus "Royalty")</t>
-[...772 lines deleted...]
-  <si>
     <t>Черемуха обыкновенная (Prúnus pádus)</t>
   </si>
   <si>
-    <t>Черемуха мелкопильчатая "Кику Шидаре" (Prunus serrulata "Kiku-shidare")</t>
-[...2 lines deleted...]
-    <t>Черемуха мелкопильчатая "Пинк Перфекшен" (Prunus serrulata "Pink Perfection")</t>
+    <t>куст.форма</t>
+  </si>
+  <si>
+    <t>Яблоня райская (Malus)</t>
+  </si>
+  <si>
+    <t>200+</t>
   </si>
   <si>
     <t>Яблоня райская "Голден Хорнет" (Malus "Golden Hornet")</t>
   </si>
   <si>
     <t>Яблоня райская "Ред Сентинел" (Malus "Red Sentinel")</t>
   </si>
   <si>
-    <t>С7,5</t>
-[...89 lines deleted...]
-  <si>
     <t>Лиственные кустарнки</t>
   </si>
   <si>
+    <t>Барбарис оттавский</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барбарис оттавский "Суперба" </t>
+  </si>
+  <si>
+    <t>100-150</t>
+  </si>
+  <si>
     <t>Бирючина обыкновенная (лат. Ligustrum vulgare)</t>
   </si>
   <si>
-    <t xml:space="preserve">Барбарис оттавский "Суперба" </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Барбарис оттавский </t>
+    <t>Сирень обыкновенная "Бель де Нанси" (Syringa vulgaris "Belle de Nancy")</t>
+  </si>
+  <si>
+    <t>100+</t>
+  </si>
+  <si>
+    <t>Сирень обыкновенная "Бьюти оф Москоу" (Syringa vulgaris "Beauty of Moscow")</t>
+  </si>
+  <si>
+    <t>Сирень обыкновенная "Катерина Хавемейер" (Syringa vulgaris "Katherine Havemeyer")</t>
+  </si>
+  <si>
+    <t>Сирень обыкновенная "Мадам Лемуан" (Syringa vulgaris "Mme Lemoine")</t>
+  </si>
+  <si>
+    <t>Сирень обыкновенная "Мадам Флорент Стэпман" (Syringa vulgaris "Mme Florent Stepman")</t>
+  </si>
+  <si>
+    <t>Сирень обыкновенная "Мишель Бюхнер" (Syringa vulgaris "Michel Buchner")</t>
   </si>
   <si>
     <t xml:space="preserve">Спирея грефшейн </t>
   </si>
   <si>
-    <t>100-150</t>
-[...1 lines deleted...]
-  <si>
     <t>Хвойные растения</t>
   </si>
   <si>
     <t>Можжевельник Мунглоу</t>
   </si>
   <si>
+    <t xml:space="preserve">Сосна черная, крымская </t>
+  </si>
+  <si>
     <t>Туя смарагд</t>
   </si>
   <si>
     <t>100-120</t>
   </si>
   <si>
     <t>120-140</t>
   </si>
   <si>
     <t>140-160</t>
   </si>
   <si>
     <t>160-180</t>
   </si>
   <si>
+    <t>180-200</t>
+  </si>
+  <si>
     <t>200-220</t>
   </si>
   <si>
     <t>220-250</t>
   </si>
   <si>
     <t>300+</t>
   </si>
   <si>
-    <t>180-200</t>
-[...8 lines deleted...]
-    <t>Можжевельник казацкий (Juniperus sabina)</t>
+    <t>•  Обхват ствола измеряется на высоте 1 м от корневой шейки, см.</t>
+  </si>
+  <si>
+    <t>•  Копка растений — осенью и весной. Минимальная сумма отгрузки 100 000 ₽, по предоплаченным заявкам в порядке очереди.</t>
+  </si>
+  <si>
+    <t>1) Контейнерные растения     2) Контейнерные деревья     3) Деревья в грунте  ◄ ВЫ ЗДЕСЬ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
-[...6 lines deleted...]
-    <numFmt numFmtId="169" formatCode="_-* #\.##0.00_-;\-* #\.##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0;;\–"/>
+    <numFmt numFmtId="165" formatCode="#,##0&quot; ₽&quot;"/>
   </numFmts>
-  <fonts count="17">
-[...6 lines deleted...]
-    </font>
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...14 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="10.5"/>
+      <color rgb="FFCDE6CD"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...17 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color rgb="FFEAF5EA"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <color rgb="FF2E7D32"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF7A5C00"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF999999"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9.5"/>
+      <color rgb="FF777777"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF222222"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF2E7D32"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF1B5E20"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFB0B0B0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color rgb="FF7A5C00"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF404040"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF333333"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="22"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="11.5"/>
+      <color rgb="FF2E7D32"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="Calibri"/>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...12 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.39994506668294322"/>
-        <bgColor rgb="FFE2EFD9"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFBE6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF1B5E20"/>
+        <bgColor rgb="FF2E7D32"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.39976195562608724"/>
-        <bgColor rgb="FFE2EFD9"/>
+        <fgColor rgb="FFFFE39A"/>
+        <bgColor rgb="FFFFF7D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA8D08D"/>
-        <bgColor rgb="FFA8D08D"/>
+        <fgColor rgb="FF2E7D32"/>
+        <bgColor rgb="FF1B5E20"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor theme="0"/>
+        <fgColor rgb="FFEDF5ED"/>
+        <bgColor rgb="FFEAF5EA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79992065187536243"/>
-        <bgColor theme="0"/>
+        <fgColor rgb="FFF2F7F2"/>
+        <bgColor rgb="FFEDF5ED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79992065187536243"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFC8A000"/>
+        <bgColor rgb="FFFFCC00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor rgb="FFE2EFD9"/>
+        <fgColor rgb="FFFFF7D6"/>
+        <bgColor rgb="FFFFFBE6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79992065187536243"/>
-        <bgColor rgb="FFE2EFD9"/>
+        <fgColor rgb="FF6AA84F"/>
+        <bgColor rgb="FF999999"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFBE6"/>
+        <bgColor rgb="FFFFF7D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor rgb="FFEDF5ED"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="7">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF2E7D32"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF2E7D32"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF2E7D32"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF2E7D32"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FFBFBFBF"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color rgb="FFBFBFBF"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC7D8C7"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF2E7D32"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF2E7D32"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC7D8C7"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC7D8C7"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="thin">
+        <color rgb="FFC7D8C7"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC7D8C7"/>
+      </right>
       <top/>
-      <bottom style="thin">
-        <color auto="1"/>
+      <bottom style="medium">
+        <color rgb="FF2E7D32"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color rgb="FFC7D8C7"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FFC7D8C7"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFC7D8C7"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC7D8C7"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC7D8C7"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+  </cellStyleXfs>
+  <cellXfs count="85">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-  </cellStyleXfs>
-[...3 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...454 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Финансовый 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF1B5E20"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF7A5C00"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFBFBFBF"/>
+      <rgbColor rgb="FF777777"/>
+      <rgbColor rgb="FFB0B0B0"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFF7D6"/>
+      <rgbColor rgb="FFEAF5EA"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFC7D8C7"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFEDF5ED"/>
+      <rgbColor rgb="FFCDE6CD"/>
+      <rgbColor rgb="FFFFFBE6"/>
+      <rgbColor rgb="FFF2F7F2"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFE39A"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF6AA84F"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFC8A000"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF999999"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF2E7D32"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF222222"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF404040"/>
+      <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>662941</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104760</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>22861</xdr:rowOff>
+      <xdr:rowOff>47520</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="944879" cy="960120"/>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>591120</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>67320</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="image1.png">
+        <xdr:cNvPr id="2" name="Image 1" descr="Picture">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr preferRelativeResize="0"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8199121" y="22861"/>
-          <a:ext cx="944879" cy="960120"/>
+          <a:off x="104760" y="47520"/>
+          <a:ext cx="486360" cy="400680"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:ln w="0">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData fLocksWithSheet="0"/>
-[...1 lines deleted...]
-  <xdr:oneCellAnchor>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>106679</xdr:colOff>
+      <xdr:colOff>104760</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47520</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>591120</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>1</xdr:rowOff>
-[...1 lines deleted...]
-    <xdr:ext cx="9415008" cy="132522"/>
+      <xdr:rowOff>67320</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="image2.png">
+        <xdr:cNvPr id="2" name="Image 1" descr="Picture">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr preferRelativeResize="0"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="106679" y="1143001"/>
-          <a:ext cx="9415008" cy="132522"/>
+          <a:off x="104760" y="47520"/>
+          <a:ext cx="486360" cy="400680"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:ln w="0">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData fLocksWithSheet="0"/>
-  </xdr:oneCellAnchor>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>175895</xdr:rowOff>
+      <xdr:colOff>104760</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47520</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="8609213" cy="45719"/>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>591120</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>67320</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image2.png">
+        <xdr:cNvPr id="2" name="Image 1" descr="Picture">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr preferRelativeResize="0"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9525" y="1655507"/>
-          <a:ext cx="8609213" cy="45719"/>
+          <a:off x="104760" y="47520"/>
+          <a:ext cx="486360" cy="400680"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:ln w="0">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData fLocksWithSheet="0"/>
-[...119 lines deleted...]
-  </xdr:oneCellAnchor>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <tabColor rgb="FFC00000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BO376"/>
+  <dimension ref="A1:I298"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A335" zoomScale="115" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H349" sqref="H349:BO349"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C3" sqref="C3 D151:G151"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="60" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="4" max="6" width="13" customWidth="1"/>
+    <col min="7" max="7" width="9" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="90" customHeight="1">
-[...2 lines deleted...]
-      <c r="C1" s="129" t="s">
+    <row r="1" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="7"/>
+      <c r="B1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="I1" s="53"/>
+    </row>
+    <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7"/>
+      <c r="B2" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="129"/>
-[...6 lines deleted...]
-      <c r="C2" s="77" t="s">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="90"/>
-[...6 lines deleted...]
-      <c r="C3" s="77" t="s">
+      <c r="C3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="22"/>
-[...7 lines deleted...]
-      <c r="C4" s="77" t="s">
+      <c r="D3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="90"/>
-[...7 lines deleted...]
-      <c r="C5" s="77" t="s">
+    </row>
+    <row r="4" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="22"/>
-[...7 lines deleted...]
-      <c r="C6" s="77" t="s">
+    </row>
+    <row r="5" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="22"/>
-[...15 lines deleted...]
-      <c r="C8" s="78" t="s">
+      <c r="B5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="47">
+        <v>1</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="15">
+        <v>650</v>
+      </c>
+      <c r="E6" s="15">
+        <v>800</v>
+      </c>
+      <c r="F6" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G6" s="17"/>
+      <c r="H6" s="15" t="str">
+        <f t="shared" ref="H6:H69" si="0">IF(G6="","",IF($C$3="ОПТ",D6,IF($C$3="ЛД",E6,F6))*G6)</f>
+        <v/>
+      </c>
+      <c r="I6" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="46"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E7" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F7" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G7" s="17"/>
+      <c r="H7" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I7" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19">
+        <v>2</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E8" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F8" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G8" s="22"/>
+      <c r="H8" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I8" s="18">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="23">
+        <v>3</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="24">
+        <v>650</v>
+      </c>
+      <c r="E9" s="24">
+        <v>800</v>
+      </c>
+      <c r="F9" s="25">
+        <v>1000</v>
+      </c>
+      <c r="G9" s="26"/>
+      <c r="H9" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I9" s="27">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19">
+        <v>4</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E10" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F10" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G10" s="22"/>
+      <c r="H10" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I10" s="18">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="14">
+        <v>5</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E11" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F11" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G11" s="17"/>
+      <c r="H11" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I11" s="18">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19">
+        <v>6</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E12" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F12" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G12" s="22"/>
+      <c r="H12" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I12" s="18">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="47">
+        <v>7</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="15">
+        <v>890</v>
+      </c>
+      <c r="E13" s="15">
+        <v>1300</v>
+      </c>
+      <c r="F13" s="16">
+        <v>1450</v>
+      </c>
+      <c r="G13" s="17"/>
+      <c r="H13" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I13" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="15">
+        <v>2340</v>
+      </c>
+      <c r="E14" s="15">
+        <v>2340</v>
+      </c>
+      <c r="F14" s="16">
+        <v>3120</v>
+      </c>
+      <c r="G14" s="17"/>
+      <c r="H14" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I14" s="18">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="50">
+        <v>8</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="20">
+        <v>650</v>
+      </c>
+      <c r="E15" s="20">
+        <v>800</v>
+      </c>
+      <c r="F15" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G15" s="22"/>
+      <c r="H15" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I15" s="18">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="46"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E16" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F16" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G16" s="22"/>
+      <c r="H16" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I16" s="18">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="14">
+        <v>9</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E17" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F17" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G17" s="17"/>
+      <c r="H17" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I17" s="18">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="19">
+        <v>10</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E18" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F18" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G18" s="22"/>
+      <c r="H18" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I18" s="18">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="47">
+        <v>11</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="15">
+        <v>650</v>
+      </c>
+      <c r="E19" s="15">
+        <v>800</v>
+      </c>
+      <c r="F19" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G19" s="17"/>
+      <c r="H19" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I19" s="18">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="46"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E20" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F20" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G20" s="17"/>
+      <c r="H20" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I20" s="18">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19">
+        <v>12</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E21" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F21" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G21" s="22"/>
+      <c r="H21" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I21" s="18">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14">
+        <v>13</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E22" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F22" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G22" s="17"/>
+      <c r="H22" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I22" s="18">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="19">
+        <v>14</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E23" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F23" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G23" s="22"/>
+      <c r="H23" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I23" s="18">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="14">
+        <v>15</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E24" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F24" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G24" s="17"/>
+      <c r="H24" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I24" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="50">
+        <v>16</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="20">
+        <v>650</v>
+      </c>
+      <c r="E25" s="20">
+        <v>800</v>
+      </c>
+      <c r="F25" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G25" s="22"/>
+      <c r="H25" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I25" s="18">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="46"/>
+      <c r="B26" s="46"/>
+      <c r="C26" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E26" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F26" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G26" s="22"/>
+      <c r="H26" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I26" s="18">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="14">
+        <v>17</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E27" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F27" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G27" s="17"/>
+      <c r="H27" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I27" s="18">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19">
+        <v>18</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="20">
+        <v>650</v>
+      </c>
+      <c r="E28" s="20">
+        <v>800</v>
+      </c>
+      <c r="F28" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G28" s="22"/>
+      <c r="H28" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I28" s="18">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="14">
+        <v>19</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="15">
+        <v>650</v>
+      </c>
+      <c r="E29" s="15">
+        <v>800</v>
+      </c>
+      <c r="F29" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G29" s="17"/>
+      <c r="H29" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I29" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="19">
+        <v>20</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="20">
+        <v>650</v>
+      </c>
+      <c r="E30" s="20">
+        <v>800</v>
+      </c>
+      <c r="F30" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G30" s="22"/>
+      <c r="H30" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I30" s="18">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="47">
+        <v>21</v>
+      </c>
+      <c r="B31" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="15">
+        <v>650</v>
+      </c>
+      <c r="E31" s="15">
+        <v>800</v>
+      </c>
+      <c r="F31" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G31" s="17"/>
+      <c r="H31" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I31" s="18">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="46"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E32" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F32" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G32" s="17"/>
+      <c r="H32" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I32" s="18">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="50">
+        <v>22</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="20">
+        <v>650</v>
+      </c>
+      <c r="E33" s="20">
+        <v>800</v>
+      </c>
+      <c r="F33" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G33" s="22"/>
+      <c r="H33" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I33" s="18">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="46"/>
+      <c r="B34" s="46"/>
+      <c r="C34" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E34" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F34" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G34" s="22"/>
+      <c r="H34" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I34" s="18">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="14">
+        <v>23</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="15">
+        <v>650</v>
+      </c>
+      <c r="E35" s="15">
+        <v>800</v>
+      </c>
+      <c r="F35" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G35" s="17"/>
+      <c r="H35" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I35" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="50">
+        <v>24</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="20">
+        <v>650</v>
+      </c>
+      <c r="E36" s="20">
+        <v>800</v>
+      </c>
+      <c r="F36" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G36" s="22"/>
+      <c r="H36" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I36" s="18">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="46"/>
+      <c r="B37" s="46"/>
+      <c r="C37" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E37" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F37" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G37" s="22"/>
+      <c r="H37" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I37" s="18">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="66">
+        <v>25</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" s="15">
+        <v>650</v>
+      </c>
+      <c r="E38" s="15">
+        <v>800</v>
+      </c>
+      <c r="F38" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G38" s="17"/>
+      <c r="H38" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I38" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="49"/>
+      <c r="B39" s="49"/>
+      <c r="C39" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="24">
+        <v>1500</v>
+      </c>
+      <c r="E39" s="24">
+        <v>1500</v>
+      </c>
+      <c r="F39" s="25">
+        <v>2500</v>
+      </c>
+      <c r="G39" s="26"/>
+      <c r="H39" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I39" s="27">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="19">
+        <v>26</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E40" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F40" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G40" s="22"/>
+      <c r="H40" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I40" s="18">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="23">
+        <v>27</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="24">
+        <v>1500</v>
+      </c>
+      <c r="E41" s="24">
+        <v>1500</v>
+      </c>
+      <c r="F41" s="25">
+        <v>2500</v>
+      </c>
+      <c r="G41" s="26"/>
+      <c r="H41" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I41" s="27">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="19">
+        <v>28</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E42" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F42" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G42" s="22"/>
+      <c r="H42" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I42" s="18">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="14">
+        <v>29</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E43" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F43" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G43" s="17"/>
+      <c r="H43" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I43" s="18">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="19">
+        <v>30</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E44" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F44" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G44" s="22"/>
+      <c r="H44" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I44" s="18">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="14">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E45" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F45" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G45" s="17"/>
+      <c r="H45" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I45" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="19">
+        <v>32</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E46" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F46" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G46" s="22"/>
+      <c r="H46" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I46" s="18">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="14">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E47" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F47" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G47" s="17"/>
+      <c r="H47" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I47" s="18">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="28">
+        <v>34</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E48" s="29">
+        <v>1800</v>
+      </c>
+      <c r="F48" s="30">
+        <v>2200</v>
+      </c>
+      <c r="G48" s="31"/>
+      <c r="H48" s="29" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I48" s="27">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="14">
+        <v>35</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E49" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F49" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G49" s="17"/>
+      <c r="H49" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I49" s="18">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="19">
+        <v>36</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E50" s="20">
+        <v>2100</v>
+      </c>
+      <c r="F50" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G50" s="22"/>
+      <c r="H50" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I50" s="18">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="14">
+        <v>37</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E51" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F51" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G51" s="17"/>
+      <c r="H51" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I51" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="19">
+        <v>38</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E52" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F52" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G52" s="22"/>
+      <c r="H52" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I52" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="14">
+        <v>39</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E53" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F53" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G53" s="17"/>
+      <c r="H53" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I53" s="18">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="19">
+        <v>40</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E54" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F54" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G54" s="22"/>
+      <c r="H54" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I54" s="18">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="14">
+        <v>41</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E55" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F55" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G55" s="17"/>
+      <c r="H55" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I55" s="18">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="19">
+        <v>42</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E56" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F56" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G56" s="22"/>
+      <c r="H56" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I56" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="14">
+        <v>43</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E57" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F57" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G57" s="17"/>
+      <c r="H57" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I57" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="28">
+        <v>44</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E58" s="29">
+        <v>1500</v>
+      </c>
+      <c r="F58" s="30">
+        <v>2500</v>
+      </c>
+      <c r="G58" s="31"/>
+      <c r="H58" s="29" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I58" s="27">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="14">
+        <v>45</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E59" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F59" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G59" s="17"/>
+      <c r="H59" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I59" s="18">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="19">
+        <v>46</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E60" s="20">
+        <v>2100</v>
+      </c>
+      <c r="F60" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G60" s="22"/>
+      <c r="H60" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I60" s="18">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="14">
+        <v>47</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" s="15">
+        <v>1800</v>
+      </c>
+      <c r="E61" s="15">
+        <v>2100</v>
+      </c>
+      <c r="F61" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G61" s="17"/>
+      <c r="H61" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I61" s="18">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="19">
+        <v>48</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E62" s="20">
+        <v>2100</v>
+      </c>
+      <c r="F62" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G62" s="22"/>
+      <c r="H62" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I62" s="18">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="14">
+        <v>49</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E63" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F63" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G63" s="17"/>
+      <c r="H63" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I63" s="18">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="19">
+        <v>50</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E64" s="20">
+        <v>2100</v>
+      </c>
+      <c r="F64" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G64" s="22"/>
+      <c r="H64" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I64" s="18">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="14">
+        <v>51</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E65" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="F65" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G65" s="17"/>
+      <c r="H65" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I65" s="18">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="19">
+        <v>52</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C66" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E66" s="20">
+        <v>2100</v>
+      </c>
+      <c r="F66" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G66" s="22"/>
+      <c r="H66" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I66" s="18">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="23">
+        <v>53</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="24">
+        <v>1500</v>
+      </c>
+      <c r="E67" s="24">
+        <v>1500</v>
+      </c>
+      <c r="F67" s="25">
+        <v>2500</v>
+      </c>
+      <c r="G67" s="26"/>
+      <c r="H67" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I67" s="27">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="19">
+        <v>54</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E68" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F68" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G68" s="22"/>
+      <c r="H68" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I68" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="23">
+        <v>55</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" s="24">
+        <v>1500</v>
+      </c>
+      <c r="E69" s="24">
+        <v>1500</v>
+      </c>
+      <c r="F69" s="25">
+        <v>2500</v>
+      </c>
+      <c r="G69" s="26"/>
+      <c r="H69" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I69" s="27">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="19">
+        <v>56</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" s="20">
+        <v>650</v>
+      </c>
+      <c r="E70" s="20">
+        <v>800</v>
+      </c>
+      <c r="F70" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G70" s="22"/>
+      <c r="H70" s="20" t="str">
+        <f t="shared" ref="H70:H133" si="1">IF(G70="","",IF($C$3="ОПТ",D70,IF($C$3="ЛД",E70,F70))*G70)</f>
+        <v/>
+      </c>
+      <c r="I70" s="18">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="14">
+        <v>57</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" s="15">
+        <v>650</v>
+      </c>
+      <c r="E71" s="15">
+        <v>800</v>
+      </c>
+      <c r="F71" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G71" s="17"/>
+      <c r="H71" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I71" s="18">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="19">
+        <v>58</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C72" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" s="20">
+        <v>650</v>
+      </c>
+      <c r="E72" s="20">
+        <v>800</v>
+      </c>
+      <c r="F72" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G72" s="22"/>
+      <c r="H72" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I72" s="18">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="14">
+        <v>59</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" s="15">
+        <v>650</v>
+      </c>
+      <c r="E73" s="15">
+        <v>800</v>
+      </c>
+      <c r="F73" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G73" s="17"/>
+      <c r="H73" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I73" s="18">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="50">
+        <v>60</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="C74" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D74" s="20">
+        <v>350</v>
+      </c>
+      <c r="E74" s="20">
+        <v>450</v>
+      </c>
+      <c r="F74" s="21">
+        <v>550</v>
+      </c>
+      <c r="G74" s="22"/>
+      <c r="H74" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I74" s="18">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="46"/>
+      <c r="B75" s="46"/>
+      <c r="C75" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D75" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E75" s="20">
+        <v>2000</v>
+      </c>
+      <c r="F75" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G75" s="22"/>
+      <c r="H75" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I75" s="18">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="47">
+        <v>61</v>
+      </c>
+      <c r="B76" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C76" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="D76" s="15">
+        <v>350</v>
+      </c>
+      <c r="E76" s="15">
+        <v>450</v>
+      </c>
+      <c r="F76" s="16">
+        <v>550</v>
+      </c>
+      <c r="G76" s="17"/>
+      <c r="H76" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I76" s="18">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="46"/>
+      <c r="B77" s="46"/>
+      <c r="C77" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D77" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E77" s="15">
+        <v>2000</v>
+      </c>
+      <c r="F77" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G77" s="17"/>
+      <c r="H77" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I77" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="19">
+        <v>62</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C78" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="20">
+        <v>650</v>
+      </c>
+      <c r="E78" s="20">
+        <v>800</v>
+      </c>
+      <c r="F78" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G78" s="22"/>
+      <c r="H78" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I78" s="18">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="14">
+        <v>63</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" s="15">
+        <v>650</v>
+      </c>
+      <c r="E79" s="15">
+        <v>800</v>
+      </c>
+      <c r="F79" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G79" s="17"/>
+      <c r="H79" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I79" s="18">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="28">
+        <v>64</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C80" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" s="29">
+        <v>400</v>
+      </c>
+      <c r="E80" s="29">
+        <v>550</v>
+      </c>
+      <c r="F80" s="30">
+        <v>750</v>
+      </c>
+      <c r="G80" s="31"/>
+      <c r="H80" s="29" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I80" s="27">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="23">
+        <v>65</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" s="24">
+        <v>1500</v>
+      </c>
+      <c r="E81" s="24">
+        <v>1800</v>
+      </c>
+      <c r="F81" s="25">
+        <v>2200</v>
+      </c>
+      <c r="G81" s="26"/>
+      <c r="H81" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I81" s="27">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="28">
+        <v>66</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C82" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" s="29">
+        <v>850</v>
+      </c>
+      <c r="E82" s="29">
+        <v>1100</v>
+      </c>
+      <c r="F82" s="30">
+        <v>1500</v>
+      </c>
+      <c r="G82" s="31"/>
+      <c r="H82" s="29" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I82" s="27">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="14">
+        <v>67</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E83" s="15">
+        <v>1500</v>
+      </c>
+      <c r="F83" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G83" s="17"/>
+      <c r="H83" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I83" s="18">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="19">
+        <v>68</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C84" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E84" s="20">
+        <v>1500</v>
+      </c>
+      <c r="F84" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G84" s="22"/>
+      <c r="H84" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I84" s="18">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="23">
+        <v>69</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D85" s="24">
+        <v>1500</v>
+      </c>
+      <c r="E85" s="24">
+        <v>1500</v>
+      </c>
+      <c r="F85" s="25">
+        <v>2500</v>
+      </c>
+      <c r="G85" s="26"/>
+      <c r="H85" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I85" s="27">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="57">
+        <v>70</v>
+      </c>
+      <c r="B86" s="48" t="s">
+        <v>90</v>
+      </c>
+      <c r="C86" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="20">
+        <v>690</v>
+      </c>
+      <c r="E86" s="20">
+        <v>850</v>
+      </c>
+      <c r="F86" s="21">
+        <v>1300</v>
+      </c>
+      <c r="G86" s="22"/>
+      <c r="H86" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I86" s="18">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="49"/>
+      <c r="B87" s="49"/>
+      <c r="C87" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D87" s="29">
+        <v>1800</v>
+      </c>
+      <c r="E87" s="29">
+        <v>2100</v>
+      </c>
+      <c r="F87" s="30">
+        <v>2500</v>
+      </c>
+      <c r="G87" s="31"/>
+      <c r="H87" s="29" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I87" s="27">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="14">
+        <v>71</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C88" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D88" s="15">
+        <v>1800</v>
+      </c>
+      <c r="E88" s="15">
+        <v>2100</v>
+      </c>
+      <c r="F88" s="16">
+        <v>3200</v>
+      </c>
+      <c r="G88" s="17"/>
+      <c r="H88" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I88" s="18">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="19">
+        <v>72</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C89" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E89" s="20">
+        <v>2100</v>
+      </c>
+      <c r="F89" s="21">
+        <v>3200</v>
+      </c>
+      <c r="G89" s="22"/>
+      <c r="H89" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I89" s="18">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="23">
+        <v>73</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C90" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" s="24">
+        <v>1800</v>
+      </c>
+      <c r="E90" s="24">
+        <v>2100</v>
+      </c>
+      <c r="F90" s="25">
+        <v>3200</v>
+      </c>
+      <c r="G90" s="26"/>
+      <c r="H90" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I90" s="27">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="28">
+        <v>74</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C91" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E91" s="29">
+        <v>1800</v>
+      </c>
+      <c r="F91" s="30">
+        <v>2200</v>
+      </c>
+      <c r="G91" s="31"/>
+      <c r="H91" s="29" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I91" s="27">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="47">
+        <v>75</v>
+      </c>
+      <c r="B92" s="51" t="s">
+        <v>95</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" s="15">
+        <v>650</v>
+      </c>
+      <c r="E92" s="15">
+        <v>800</v>
+      </c>
+      <c r="F92" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G92" s="17"/>
+      <c r="H92" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I92" s="18">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="45"/>
+      <c r="B93" s="45"/>
+      <c r="C93" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D93" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E93" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F93" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G93" s="17"/>
+      <c r="H93" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I93" s="18">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="45"/>
+      <c r="B94" s="45"/>
+      <c r="C94" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D94" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E94" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F94" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G94" s="17"/>
+      <c r="H94" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I94" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="46"/>
+      <c r="B95" s="46"/>
+      <c r="C95" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D95" s="15">
+        <v>4200</v>
+      </c>
+      <c r="E95" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="F95" s="16">
+        <v>7500</v>
+      </c>
+      <c r="G95" s="17"/>
+      <c r="H95" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I95" s="32" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="19">
+        <v>76</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C96" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D96" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E96" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F96" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G96" s="22"/>
+      <c r="H96" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I96" s="18">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="14">
+        <v>77</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C97" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D97" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E97" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F97" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G97" s="17"/>
+      <c r="H97" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I97" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="50">
+        <v>78</v>
+      </c>
+      <c r="B98" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="C98" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" s="20">
+        <v>650</v>
+      </c>
+      <c r="E98" s="20">
+        <v>800</v>
+      </c>
+      <c r="F98" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G98" s="22"/>
+      <c r="H98" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I98" s="18">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="45"/>
+      <c r="B99" s="45"/>
+      <c r="C99" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E99" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F99" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G99" s="22"/>
+      <c r="H99" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I99" s="18">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="46"/>
+      <c r="B100" s="46"/>
+      <c r="C100" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D100" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E100" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F100" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G100" s="22"/>
+      <c r="H100" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I100" s="18">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="14">
+        <v>79</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C101" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D101" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E101" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F101" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G101" s="17"/>
+      <c r="H101" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I101" s="18">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="50">
+        <v>80</v>
+      </c>
+      <c r="B102" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="C102" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D102" s="20">
+        <v>550</v>
+      </c>
+      <c r="E102" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="F102" s="21">
+        <v>900</v>
+      </c>
+      <c r="G102" s="22"/>
+      <c r="H102" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I102" s="18">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="46"/>
+      <c r="B103" s="46"/>
+      <c r="C103" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D103" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E103" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F103" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G103" s="22"/>
+      <c r="H103" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I103" s="18">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="47">
+        <v>81</v>
+      </c>
+      <c r="B104" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C104" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E104" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F104" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G104" s="17"/>
+      <c r="H104" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I104" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="46"/>
+      <c r="B105" s="46"/>
+      <c r="C105" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D105" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E105" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F105" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G105" s="17"/>
+      <c r="H105" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I105" s="18">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="50">
+        <v>82</v>
+      </c>
+      <c r="B106" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="C106" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D106" s="20">
+        <v>650</v>
+      </c>
+      <c r="E106" s="20">
+        <v>800</v>
+      </c>
+      <c r="F106" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G106" s="22"/>
+      <c r="H106" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I106" s="18">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="45"/>
+      <c r="B107" s="45"/>
+      <c r="C107" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E107" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F107" s="21">
+        <v>2500</v>
+      </c>
+      <c r="G107" s="22"/>
+      <c r="H107" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I107" s="18">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="46"/>
+      <c r="B108" s="46"/>
+      <c r="C108" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D108" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E108" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F108" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G108" s="22"/>
+      <c r="H108" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I108" s="18">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="47">
+        <v>83</v>
+      </c>
+      <c r="B109" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C109" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E109" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F109" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G109" s="17"/>
+      <c r="H109" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I109" s="18">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="46"/>
+      <c r="B110" s="46"/>
+      <c r="C110" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D110" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E110" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F110" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G110" s="17"/>
+      <c r="H110" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I110" s="18">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="50">
+        <v>84</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="C111" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E111" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F111" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G111" s="22"/>
+      <c r="H111" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I111" s="18">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="46"/>
+      <c r="B112" s="46"/>
+      <c r="C112" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D112" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E112" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F112" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G112" s="22"/>
+      <c r="H112" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I112" s="18">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="14">
+        <v>85</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="C113" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D113" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E113" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F113" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G113" s="17"/>
+      <c r="H113" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I113" s="18">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="19">
+        <v>86</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C114" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E114" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F114" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G114" s="22"/>
+      <c r="H114" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I114" s="18">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="14">
+        <v>87</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C115" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D115" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E115" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F115" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G115" s="17"/>
+      <c r="H115" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I115" s="18">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="19">
+        <v>88</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C116" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E116" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F116" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G116" s="22"/>
+      <c r="H116" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I116" s="18">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="14">
+        <v>89</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C117" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D117" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E117" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F117" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G117" s="17"/>
+      <c r="H117" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I117" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="19">
+        <v>90</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C118" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D118" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E118" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F118" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G118" s="22"/>
+      <c r="H118" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I118" s="18">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="14">
+        <v>91</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C119" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D119" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E119" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F119" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G119" s="17"/>
+      <c r="H119" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I119" s="18">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="19">
+        <v>92</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C120" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D120" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E120" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F120" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G120" s="22"/>
+      <c r="H120" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I120" s="18">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="47">
+        <v>93</v>
+      </c>
+      <c r="B121" s="51" t="s">
+        <v>118</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" s="15">
+        <v>650</v>
+      </c>
+      <c r="E121" s="15">
+        <v>800</v>
+      </c>
+      <c r="F121" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G121" s="17"/>
+      <c r="H121" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I121" s="18">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="45"/>
+      <c r="B122" s="45"/>
+      <c r="C122" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D122" s="15">
+        <v>1800</v>
+      </c>
+      <c r="E122" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F122" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G122" s="17"/>
+      <c r="H122" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I122" s="18">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="46"/>
+      <c r="B123" s="46"/>
+      <c r="C123" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D123" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E123" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F123" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G123" s="17"/>
+      <c r="H123" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I123" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="19">
+        <v>94</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C124" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D124" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E124" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F124" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G124" s="22"/>
+      <c r="H124" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I124" s="18">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="14">
+        <v>95</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D125" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E125" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F125" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G125" s="17"/>
+      <c r="H125" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I125" s="18">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="50">
+        <v>96</v>
+      </c>
+      <c r="B126" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D126" s="20">
+        <v>550</v>
+      </c>
+      <c r="E126" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="F126" s="21">
+        <v>900</v>
+      </c>
+      <c r="G126" s="22"/>
+      <c r="H126" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I126" s="18">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="46"/>
+      <c r="B127" s="46"/>
+      <c r="C127" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D127" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E127" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F127" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G127" s="22"/>
+      <c r="H127" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I127" s="18">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="47">
+        <v>97</v>
+      </c>
+      <c r="B128" s="51" t="s">
+        <v>123</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D128" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E128" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F128" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G128" s="17"/>
+      <c r="H128" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I128" s="18">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="46"/>
+      <c r="B129" s="46"/>
+      <c r="C129" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D129" s="15">
+        <v>3800</v>
+      </c>
+      <c r="E129" s="15">
+        <v>4950</v>
+      </c>
+      <c r="F129" s="16">
+        <v>8000</v>
+      </c>
+      <c r="G129" s="17"/>
+      <c r="H129" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I129" s="18">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="50">
+        <v>98</v>
+      </c>
+      <c r="B130" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" s="20">
+        <v>650</v>
+      </c>
+      <c r="E130" s="20">
+        <v>800</v>
+      </c>
+      <c r="F130" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G130" s="22"/>
+      <c r="H130" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I130" s="18">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="45"/>
+      <c r="B131" s="45"/>
+      <c r="C131" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D131" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E131" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F131" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G131" s="22"/>
+      <c r="H131" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I131" s="18">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="46"/>
+      <c r="B132" s="46"/>
+      <c r="C132" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D132" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E132" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F132" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G132" s="22"/>
+      <c r="H132" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I132" s="18">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="47">
+        <v>99</v>
+      </c>
+      <c r="B133" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="C133" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D133" s="15">
+        <v>650</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="F133" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G133" s="17"/>
+      <c r="H133" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I133" s="18">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="45"/>
+      <c r="B134" s="45"/>
+      <c r="C134" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D134" s="15">
+        <v>1800</v>
+      </c>
+      <c r="E134" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="F134" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G134" s="17"/>
+      <c r="H134" s="15" t="str">
+        <f t="shared" ref="H134:H197" si="2">IF(G134="","",IF($C$3="ОПТ",D134,IF($C$3="ЛД",E134,F134))*G134)</f>
+        <v/>
+      </c>
+      <c r="I134" s="18">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="45"/>
+      <c r="B135" s="45"/>
+      <c r="C135" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D135" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E135" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F135" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G135" s="17"/>
+      <c r="H135" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I135" s="18">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="46"/>
+      <c r="B136" s="46"/>
+      <c r="C136" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D136" s="15">
+        <v>4200</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="F136" s="16">
+        <v>6800</v>
+      </c>
+      <c r="G136" s="17"/>
+      <c r="H136" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I136" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="19">
+        <v>100</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C137" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D137" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E137" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="F137" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G137" s="22"/>
+      <c r="H137" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I137" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="14">
+        <v>101</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C138" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D138" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F138" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G138" s="17"/>
+      <c r="H138" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I138" s="18">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="50">
+        <v>102</v>
+      </c>
+      <c r="B139" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="C139" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D139" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E139" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F139" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G139" s="22"/>
+      <c r="H139" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I139" s="32" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="46"/>
+      <c r="B140" s="46"/>
+      <c r="C140" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D140" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E140" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F140" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G140" s="22"/>
+      <c r="H140" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I140" s="18">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="14">
+        <v>103</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C141" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D141" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E141" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F141" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G141" s="17"/>
+      <c r="H141" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I141" s="18">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="19">
+        <v>104</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C142" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D142" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E142" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="F142" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G142" s="22"/>
+      <c r="H142" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I142" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="47">
+        <v>105</v>
+      </c>
+      <c r="B143" s="51" t="s">
+        <v>134</v>
+      </c>
+      <c r="C143" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D143" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E143" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F143" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G143" s="17"/>
+      <c r="H143" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I143" s="18">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="46"/>
+      <c r="B144" s="46"/>
+      <c r="C144" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D144" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E144" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F144" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G144" s="17"/>
+      <c r="H144" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I144" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="19">
+        <v>106</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C145" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D145" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E145" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F145" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G145" s="22"/>
+      <c r="H145" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I145" s="18">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="47">
+        <v>107</v>
+      </c>
+      <c r="B146" s="51" t="s">
+        <v>136</v>
+      </c>
+      <c r="C146" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D146" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E146" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F146" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G146" s="17"/>
+      <c r="H146" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I146" s="18">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="46"/>
+      <c r="B147" s="46"/>
+      <c r="C147" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D147" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E147" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F147" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G147" s="17"/>
+      <c r="H147" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I147" s="18">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="50">
+        <v>108</v>
+      </c>
+      <c r="B148" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="C148" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D148" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E148" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F148" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G148" s="22"/>
+      <c r="H148" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I148" s="18">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="46"/>
+      <c r="B149" s="46"/>
+      <c r="C149" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D149" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E149" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F149" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G149" s="22"/>
+      <c r="H149" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I149" s="18">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="14">
+        <v>109</v>
+      </c>
+      <c r="B150" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C150" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D150" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E150" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F150" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G150" s="17"/>
+      <c r="H150" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I150" s="18">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="19">
+        <v>110</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C151" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D151" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E151" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F151" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G151" s="22"/>
+      <c r="H151" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I151" s="18">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="14">
+        <v>111</v>
+      </c>
+      <c r="B152" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C152" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D152" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E152" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F152" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G152" s="17"/>
+      <c r="H152" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I152" s="18">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="50">
+        <v>112</v>
+      </c>
+      <c r="B153" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="C153" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D153" s="20">
+        <v>1100</v>
+      </c>
+      <c r="E153" s="20">
+        <v>1600</v>
+      </c>
+      <c r="F153" s="21">
+        <v>2000</v>
+      </c>
+      <c r="G153" s="22"/>
+      <c r="H153" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I153" s="18">
+        <v>3903</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="45"/>
+      <c r="B154" s="45"/>
+      <c r="C154" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D154" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E154" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F154" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G154" s="22"/>
+      <c r="H154" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I154" s="18">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="45"/>
+      <c r="B155" s="45"/>
+      <c r="C155" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D155" s="20">
+        <v>3800</v>
+      </c>
+      <c r="E155" s="20">
+        <v>4950</v>
+      </c>
+      <c r="F155" s="21">
+        <v>8000</v>
+      </c>
+      <c r="G155" s="22"/>
+      <c r="H155" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I155" s="18">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="46"/>
+      <c r="B156" s="46"/>
+      <c r="C156" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="D156" s="20">
+        <v>5200</v>
+      </c>
+      <c r="E156" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="F156" s="21">
+        <v>8500</v>
+      </c>
+      <c r="G156" s="22"/>
+      <c r="H156" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I156" s="32" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="47">
+        <v>113</v>
+      </c>
+      <c r="B157" s="51" t="s">
+        <v>144</v>
+      </c>
+      <c r="C157" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D157" s="15">
+        <v>650</v>
+      </c>
+      <c r="E157" s="15">
+        <v>800</v>
+      </c>
+      <c r="F157" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G157" s="17"/>
+      <c r="H157" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I157" s="18">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="45"/>
+      <c r="B158" s="45"/>
+      <c r="C158" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D158" s="42">
+        <v>1100</v>
+      </c>
+      <c r="E158" s="42">
+        <v>1600</v>
+      </c>
+      <c r="F158" s="43">
+        <v>2000</v>
+      </c>
+      <c r="G158" s="17"/>
+      <c r="H158" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I158" s="18">
+        <v>6073</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="45"/>
+      <c r="B159" s="45"/>
+      <c r="C159" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D159" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E159" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F159" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G159" s="17"/>
+      <c r="H159" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I159" s="18">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="46"/>
+      <c r="B160" s="46"/>
+      <c r="C160" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D160" s="15">
+        <v>4200</v>
+      </c>
+      <c r="E160" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="F160" s="16">
+        <v>7500</v>
+      </c>
+      <c r="G160" s="17"/>
+      <c r="H160" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I160" s="18">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="19">
+        <v>114</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C161" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D161" s="20">
+        <v>650</v>
+      </c>
+      <c r="E161" s="20">
+        <v>800</v>
+      </c>
+      <c r="F161" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G161" s="22"/>
+      <c r="H161" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I161" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="47">
+        <v>115</v>
+      </c>
+      <c r="B162" s="51" t="s">
+        <v>146</v>
+      </c>
+      <c r="C162" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D162" s="42">
+        <v>1100</v>
+      </c>
+      <c r="E162" s="42">
+        <v>1600</v>
+      </c>
+      <c r="F162" s="43">
+        <v>2000</v>
+      </c>
+      <c r="G162" s="17"/>
+      <c r="H162" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I162" s="18">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="46"/>
+      <c r="B163" s="46"/>
+      <c r="C163" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D163" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E163" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F163" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G163" s="17"/>
+      <c r="H163" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I163" s="18">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="19">
+        <v>116</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C164" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D164" s="20">
+        <v>550</v>
+      </c>
+      <c r="E164" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="F164" s="21">
+        <v>900</v>
+      </c>
+      <c r="G164" s="22"/>
+      <c r="H164" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I164" s="18">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="47">
+        <v>117</v>
+      </c>
+      <c r="B165" s="51" t="s">
+        <v>148</v>
+      </c>
+      <c r="C165" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D165" s="15">
+        <v>650</v>
+      </c>
+      <c r="E165" s="15">
+        <v>800</v>
+      </c>
+      <c r="F165" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G165" s="17"/>
+      <c r="H165" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I165" s="18">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="45"/>
+      <c r="B166" s="45"/>
+      <c r="C166" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D166" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E166" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F166" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G166" s="17"/>
+      <c r="H166" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I166" s="18">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="46"/>
+      <c r="B167" s="46"/>
+      <c r="C167" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D167" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E167" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F167" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G167" s="17"/>
+      <c r="H167" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I167" s="18">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="19">
+        <v>118</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C168" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D168" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E168" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F168" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G168" s="22"/>
+      <c r="H168" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I168" s="18">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="47">
+        <v>119</v>
+      </c>
+      <c r="B169" s="51" t="s">
+        <v>150</v>
+      </c>
+      <c r="C169" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D169" s="15">
+        <v>650</v>
+      </c>
+      <c r="E169" s="15">
+        <v>800</v>
+      </c>
+      <c r="F169" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G169" s="17"/>
+      <c r="H169" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I169" s="18">
+        <v>8177</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="45"/>
+      <c r="B170" s="45"/>
+      <c r="C170" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D170" s="15">
+        <v>1800</v>
+      </c>
+      <c r="E170" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F170" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G170" s="17"/>
+      <c r="H170" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I170" s="18">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="46"/>
+      <c r="B171" s="46"/>
+      <c r="C171" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D171" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E171" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F171" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G171" s="17"/>
+      <c r="H171" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I171" s="18">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="50">
+        <v>120</v>
+      </c>
+      <c r="B172" s="44" t="s">
+        <v>151</v>
+      </c>
+      <c r="C172" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D172" s="20">
+        <v>550</v>
+      </c>
+      <c r="E172" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="F172" s="21">
+        <v>900</v>
+      </c>
+      <c r="G172" s="22"/>
+      <c r="H172" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I172" s="18">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="45"/>
+      <c r="B173" s="45"/>
+      <c r="C173" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D173" s="20">
+        <v>650</v>
+      </c>
+      <c r="E173" s="20">
+        <v>800</v>
+      </c>
+      <c r="F173" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G173" s="22"/>
+      <c r="H173" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I173" s="18">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="45"/>
+      <c r="B174" s="45"/>
+      <c r="C174" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D174" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E174" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F174" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G174" s="22"/>
+      <c r="H174" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I174" s="18">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="46"/>
+      <c r="B175" s="46"/>
+      <c r="C175" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D175" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E175" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F175" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G175" s="22"/>
+      <c r="H175" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I175" s="18">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="47">
+        <v>121</v>
+      </c>
+      <c r="B176" s="51" t="s">
+        <v>152</v>
+      </c>
+      <c r="C176" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D176" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E176" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F176" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G176" s="17"/>
+      <c r="H176" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I176" s="18">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="46"/>
+      <c r="B177" s="46"/>
+      <c r="C177" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D177" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E177" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F177" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G177" s="17"/>
+      <c r="H177" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I177" s="18">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="50">
+        <v>122</v>
+      </c>
+      <c r="B178" s="44" t="s">
+        <v>153</v>
+      </c>
+      <c r="C178" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D178" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E178" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F178" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G178" s="22"/>
+      <c r="H178" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I178" s="18">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="46"/>
+      <c r="B179" s="46"/>
+      <c r="C179" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D179" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E179" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F179" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G179" s="22"/>
+      <c r="H179" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I179" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="14">
+        <v>123</v>
+      </c>
+      <c r="B180" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="C180" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D180" s="15">
+        <v>650</v>
+      </c>
+      <c r="E180" s="15">
+        <v>800</v>
+      </c>
+      <c r="F180" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G180" s="17"/>
+      <c r="H180" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I180" s="18">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="50">
+        <v>124</v>
+      </c>
+      <c r="B181" s="44" t="s">
+        <v>155</v>
+      </c>
+      <c r="C181" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D181" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E181" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F181" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G181" s="22"/>
+      <c r="H181" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I181" s="18">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="46"/>
+      <c r="B182" s="46"/>
+      <c r="C182" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D182" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E182" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F182" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G182" s="22"/>
+      <c r="H182" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I182" s="18">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="14">
+        <v>125</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D183" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E183" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F183" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G183" s="17"/>
+      <c r="H183" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I183" s="18">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="28">
+        <v>126</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C184" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="D184" s="29">
+        <v>2800</v>
+      </c>
+      <c r="E184" s="29">
+        <v>3000</v>
+      </c>
+      <c r="F184" s="30">
+        <v>4500</v>
+      </c>
+      <c r="G184" s="31"/>
+      <c r="H184" s="29" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I184" s="27">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="14">
+        <v>127</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="C185" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D185" s="15">
+        <v>650</v>
+      </c>
+      <c r="E185" s="15">
+        <v>800</v>
+      </c>
+      <c r="F185" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G185" s="17"/>
+      <c r="H185" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I185" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="19">
+        <v>128</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C186" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D186" s="20">
+        <v>650</v>
+      </c>
+      <c r="E186" s="20">
+        <v>800</v>
+      </c>
+      <c r="F186" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G186" s="22"/>
+      <c r="H186" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I186" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="23">
+        <v>129</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C187" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D187" s="24">
+        <v>650</v>
+      </c>
+      <c r="E187" s="24">
+        <v>800</v>
+      </c>
+      <c r="F187" s="25">
+        <v>1000</v>
+      </c>
+      <c r="G187" s="26"/>
+      <c r="H187" s="24" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I187" s="27">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="50">
+        <v>130</v>
+      </c>
+      <c r="B188" s="44" t="s">
+        <v>161</v>
+      </c>
+      <c r="C188" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" s="20">
+        <v>400</v>
+      </c>
+      <c r="E188" s="20">
+        <v>550</v>
+      </c>
+      <c r="F188" s="21">
+        <v>750</v>
+      </c>
+      <c r="G188" s="22"/>
+      <c r="H188" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I188" s="18">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="46"/>
+      <c r="B189" s="46"/>
+      <c r="C189" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D189" s="20">
+        <v>850</v>
+      </c>
+      <c r="E189" s="20">
+        <v>1100</v>
+      </c>
+      <c r="F189" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G189" s="22"/>
+      <c r="H189" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I189" s="18">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="23">
+        <v>131</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C190" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D190" s="24">
+        <v>400</v>
+      </c>
+      <c r="E190" s="24">
+        <v>550</v>
+      </c>
+      <c r="F190" s="25">
+        <v>750</v>
+      </c>
+      <c r="G190" s="26"/>
+      <c r="H190" s="24" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I190" s="27">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="28">
+        <v>132</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C191" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D191" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E191" s="29">
+        <v>1800</v>
+      </c>
+      <c r="F191" s="30">
+        <v>2200</v>
+      </c>
+      <c r="G191" s="31"/>
+      <c r="H191" s="29" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I191" s="27">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="23">
+        <v>133</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C192" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D192" s="24">
+        <v>1300</v>
+      </c>
+      <c r="E192" s="24">
+        <v>1300</v>
+      </c>
+      <c r="F192" s="25">
+        <v>2500</v>
+      </c>
+      <c r="G192" s="26"/>
+      <c r="H192" s="24" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I192" s="27">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="28">
+        <v>134</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C193" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D193" s="29">
+        <v>1300</v>
+      </c>
+      <c r="E193" s="29">
+        <v>1300</v>
+      </c>
+      <c r="F193" s="30">
+        <v>2500</v>
+      </c>
+      <c r="G193" s="31"/>
+      <c r="H193" s="29" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I193" s="27">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="66">
+        <v>135</v>
+      </c>
+      <c r="B194" s="55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C194" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D194" s="15">
+        <v>650</v>
+      </c>
+      <c r="E194" s="15">
+        <v>800</v>
+      </c>
+      <c r="F194" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G194" s="17"/>
+      <c r="H194" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I194" s="18">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="49"/>
+      <c r="B195" s="49"/>
+      <c r="C195" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="D195" s="24">
+        <v>2800</v>
+      </c>
+      <c r="E195" s="24">
+        <v>3000</v>
+      </c>
+      <c r="F195" s="25">
+        <v>4500</v>
+      </c>
+      <c r="G195" s="26"/>
+      <c r="H195" s="24" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I195" s="27">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="19">
+        <v>136</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C196" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D196" s="20">
+        <v>650</v>
+      </c>
+      <c r="E196" s="20">
+        <v>800</v>
+      </c>
+      <c r="F196" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G196" s="22"/>
+      <c r="H196" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I196" s="18">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="47">
+        <v>137</v>
+      </c>
+      <c r="B197" s="51" t="s">
+        <v>168</v>
+      </c>
+      <c r="C197" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D197" s="15">
+        <v>650</v>
+      </c>
+      <c r="E197" s="15">
+        <v>800</v>
+      </c>
+      <c r="F197" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G197" s="17"/>
+      <c r="H197" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I197" s="18">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="46"/>
+      <c r="B198" s="46"/>
+      <c r="C198" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D198" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E198" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F198" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G198" s="17"/>
+      <c r="H198" s="15" t="str">
+        <f t="shared" ref="H198:H261" si="3">IF(G198="","",IF($C$3="ОПТ",D198,IF($C$3="ЛД",E198,F198))*G198)</f>
+        <v/>
+      </c>
+      <c r="I198" s="18">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="28">
+        <v>138</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D199" s="29">
+        <v>14000</v>
+      </c>
+      <c r="E199" s="29">
+        <v>16000</v>
+      </c>
+      <c r="F199" s="30">
+        <v>20000</v>
+      </c>
+      <c r="G199" s="31"/>
+      <c r="H199" s="29" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I199" s="27">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="14">
+        <v>139</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C200" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="D200" s="15">
+        <v>350</v>
+      </c>
+      <c r="E200" s="15">
+        <v>450</v>
+      </c>
+      <c r="F200" s="16">
+        <v>550</v>
+      </c>
+      <c r="G200" s="17"/>
+      <c r="H200" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I200" s="18">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="19">
+        <v>140</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C201" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D201" s="20">
+        <v>980</v>
+      </c>
+      <c r="E201" s="20">
+        <v>1300</v>
+      </c>
+      <c r="F201" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G201" s="22"/>
+      <c r="H201" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I201" s="18">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="14">
+        <v>141</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="C202" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D202" s="15">
+        <v>980</v>
+      </c>
+      <c r="E202" s="15">
+        <v>1300</v>
+      </c>
+      <c r="F202" s="16">
+        <v>1500</v>
+      </c>
+      <c r="G202" s="17"/>
+      <c r="H202" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I202" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="19">
+        <v>142</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C203" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D203" s="20">
+        <v>980</v>
+      </c>
+      <c r="E203" s="20">
+        <v>1300</v>
+      </c>
+      <c r="F203" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G203" s="22"/>
+      <c r="H203" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I203" s="18">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="14">
+        <v>143</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="C204" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D204" s="15">
+        <v>980</v>
+      </c>
+      <c r="E204" s="15">
+        <v>1300</v>
+      </c>
+      <c r="F204" s="16">
+        <v>1500</v>
+      </c>
+      <c r="G204" s="17"/>
+      <c r="H204" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I204" s="18">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="19">
+        <v>144</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C205" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D205" s="20">
+        <v>980</v>
+      </c>
+      <c r="E205" s="20">
+        <v>1300</v>
+      </c>
+      <c r="F205" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G205" s="22"/>
+      <c r="H205" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I205" s="18">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="14">
+        <v>145</v>
+      </c>
+      <c r="B206" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C206" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D206" s="15">
+        <v>980</v>
+      </c>
+      <c r="E206" s="15">
+        <v>1300</v>
+      </c>
+      <c r="F206" s="16">
+        <v>1500</v>
+      </c>
+      <c r="G206" s="17"/>
+      <c r="H206" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I206" s="18">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="19">
+        <v>146</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C207" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D207" s="20">
+        <v>980</v>
+      </c>
+      <c r="E207" s="20">
+        <v>1300</v>
+      </c>
+      <c r="F207" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G207" s="22"/>
+      <c r="H207" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I207" s="32" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="14">
+        <v>147</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="C208" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D208" s="15">
+        <v>980</v>
+      </c>
+      <c r="E208" s="15">
+        <v>1300</v>
+      </c>
+      <c r="F208" s="16">
+        <v>1500</v>
+      </c>
+      <c r="G208" s="17"/>
+      <c r="H208" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I208" s="18">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="19">
+        <v>148</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C209" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D209" s="20">
+        <v>980</v>
+      </c>
+      <c r="E209" s="20">
+        <v>1300</v>
+      </c>
+      <c r="F209" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G209" s="22"/>
+      <c r="H209" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I209" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="14">
+        <v>149</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="C210" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D210" s="15">
+        <v>980</v>
+      </c>
+      <c r="E210" s="15">
+        <v>1300</v>
+      </c>
+      <c r="F210" s="16">
+        <v>1500</v>
+      </c>
+      <c r="G210" s="17"/>
+      <c r="H210" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I210" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="19">
+        <v>150</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C211" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D211" s="20">
+        <v>980</v>
+      </c>
+      <c r="E211" s="20">
+        <v>1300</v>
+      </c>
+      <c r="F211" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G211" s="22"/>
+      <c r="H211" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I211" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="23">
+        <v>151</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C212" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D212" s="24">
+        <v>850</v>
+      </c>
+      <c r="E212" s="24">
+        <v>1100</v>
+      </c>
+      <c r="F212" s="25">
+        <v>1500</v>
+      </c>
+      <c r="G212" s="26"/>
+      <c r="H212" s="24" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I212" s="27">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="19">
+        <v>152</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C213" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D213" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E213" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F213" s="21">
+        <v>2800</v>
+      </c>
+      <c r="G213" s="22"/>
+      <c r="H213" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I213" s="18">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="47">
+        <v>153</v>
+      </c>
+      <c r="B214" s="51" t="s">
+        <v>184</v>
+      </c>
+      <c r="C214" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D214" s="15">
+        <v>750</v>
+      </c>
+      <c r="E214" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F214" s="16">
+        <v>1500</v>
+      </c>
+      <c r="G214" s="17"/>
+      <c r="H214" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I214" s="18">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="46"/>
+      <c r="B215" s="46"/>
+      <c r="C215" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D215" s="15">
+        <v>1800</v>
+      </c>
+      <c r="E215" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="F215" s="16">
+        <v>2800</v>
+      </c>
+      <c r="G215" s="17"/>
+      <c r="H215" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I215" s="18">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="50">
+        <v>154</v>
+      </c>
+      <c r="B216" s="44" t="s">
+        <v>186</v>
+      </c>
+      <c r="C216" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D216" s="20">
+        <v>550</v>
+      </c>
+      <c r="E216" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="F216" s="21">
+        <v>900</v>
+      </c>
+      <c r="G216" s="22"/>
+      <c r="H216" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I216" s="18">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="45"/>
+      <c r="B217" s="45"/>
+      <c r="C217" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D217" s="20">
+        <v>750</v>
+      </c>
+      <c r="E217" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="F217" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G217" s="22"/>
+      <c r="H217" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I217" s="18">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="45"/>
+      <c r="B218" s="45"/>
+      <c r="C218" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="D8" s="130"/>
-[...16 lines deleted...]
-      <c r="C10" s="131" t="s">
+      <c r="D218" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E218" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F218" s="21">
+        <v>2800</v>
+      </c>
+      <c r="G218" s="22"/>
+      <c r="H218" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I218" s="18">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="45"/>
+      <c r="B219" s="45"/>
+      <c r="C219" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D219" s="20">
+        <v>3200</v>
+      </c>
+      <c r="E219" s="20">
+        <v>4800</v>
+      </c>
+      <c r="F219" s="21">
+        <v>6500</v>
+      </c>
+      <c r="G219" s="22"/>
+      <c r="H219" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I219" s="18">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="46"/>
+      <c r="B220" s="46"/>
+      <c r="C220" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D220" s="20">
+        <v>4800</v>
+      </c>
+      <c r="E220" s="20" t="s">
+        <v>189</v>
+      </c>
+      <c r="F220" s="21">
+        <v>8500</v>
+      </c>
+      <c r="G220" s="22"/>
+      <c r="H220" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I220" s="18">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="47">
+        <v>155</v>
+      </c>
+      <c r="B221" s="51" t="s">
         <v>190</v>
       </c>
-      <c r="D10" s="22"/>
-[...22 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="C221" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D221" s="15">
+        <v>700</v>
+      </c>
+      <c r="E221" s="15">
+        <v>850</v>
+      </c>
+      <c r="F221" s="16">
+        <v>1300</v>
+      </c>
+      <c r="G221" s="17"/>
+      <c r="H221" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I221" s="18">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="46"/>
+      <c r="B222" s="46"/>
+      <c r="C222" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D222" s="15">
+        <v>1540</v>
+      </c>
+      <c r="E222" s="15">
+        <v>1850</v>
+      </c>
+      <c r="F222" s="16">
+        <v>2500</v>
+      </c>
+      <c r="G222" s="17"/>
+      <c r="H222" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I222" s="18">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="50">
+        <v>156</v>
+      </c>
+      <c r="B223" s="44" t="s">
+        <v>191</v>
+      </c>
+      <c r="C223" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D223" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E223" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F223" s="21">
+        <v>2800</v>
+      </c>
+      <c r="G223" s="22"/>
+      <c r="H223" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I223" s="18">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="45"/>
+      <c r="B224" s="45"/>
+      <c r="C224" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D224" s="20">
+        <v>3200</v>
+      </c>
+      <c r="E224" s="20">
+        <v>4800</v>
+      </c>
+      <c r="F224" s="21">
+        <v>6500</v>
+      </c>
+      <c r="G224" s="22"/>
+      <c r="H224" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I224" s="18">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="46"/>
+      <c r="B225" s="46"/>
+      <c r="C225" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D225" s="20">
+        <v>4800</v>
+      </c>
+      <c r="E225" s="20" t="s">
+        <v>189</v>
+      </c>
+      <c r="F225" s="21">
+        <v>8500</v>
+      </c>
+      <c r="G225" s="22"/>
+      <c r="H225" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I225" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="14">
+        <v>157</v>
+      </c>
+      <c r="B226" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C226" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D226" s="15">
+        <v>1800</v>
+      </c>
+      <c r="E226" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="F226" s="16">
+        <v>2800</v>
+      </c>
+      <c r="G226" s="17"/>
+      <c r="H226" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I226" s="18">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="19">
+        <v>158</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C227" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D227" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E227" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F227" s="21">
+        <v>2800</v>
+      </c>
+      <c r="G227" s="22"/>
+      <c r="H227" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I227" s="18">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="14">
+        <v>159</v>
+      </c>
+      <c r="B228" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="C228" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D228" s="15">
+        <v>750</v>
+      </c>
+      <c r="E228" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F228" s="16">
+        <v>1500</v>
+      </c>
+      <c r="G228" s="17"/>
+      <c r="H228" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I228" s="18">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="57">
+        <v>160</v>
+      </c>
+      <c r="B229" s="48" t="s">
+        <v>195</v>
+      </c>
+      <c r="C229" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D229" s="20">
+        <v>750</v>
+      </c>
+      <c r="E229" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="F229" s="21">
+        <v>1500</v>
+      </c>
+      <c r="G229" s="22"/>
+      <c r="H229" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I229" s="18">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="45"/>
+      <c r="B230" s="45"/>
+      <c r="C230" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D230" s="20">
+        <v>1800</v>
+      </c>
+      <c r="E230" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F230" s="21">
+        <v>2800</v>
+      </c>
+      <c r="G230" s="22"/>
+      <c r="H230" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I230" s="18">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="45"/>
+      <c r="B231" s="45"/>
+      <c r="C231" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D231" s="20">
+        <v>3200</v>
+      </c>
+      <c r="E231" s="20">
+        <v>4800</v>
+      </c>
+      <c r="F231" s="21">
+        <v>6500</v>
+      </c>
+      <c r="G231" s="22"/>
+      <c r="H231" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I231" s="18">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="49"/>
+      <c r="B232" s="49"/>
+      <c r="C232" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="D232" s="29">
+        <v>4800</v>
+      </c>
+      <c r="E232" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="F232" s="30">
+        <v>8500</v>
+      </c>
+      <c r="G232" s="31"/>
+      <c r="H232" s="29" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I232" s="27">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="47">
+        <v>161</v>
+      </c>
+      <c r="B233" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="C233" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="D233" s="15">
+        <v>550</v>
+      </c>
+      <c r="E233" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="F233" s="16">
+        <v>900</v>
+      </c>
+      <c r="G233" s="17"/>
+      <c r="H233" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I233" s="18">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="45"/>
+      <c r="B234" s="45"/>
+      <c r="C234" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D234" s="15">
+        <v>650</v>
+      </c>
+      <c r="E234" s="15">
+        <v>800</v>
+      </c>
+      <c r="F234" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G234" s="17"/>
+      <c r="H234" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I234" s="18">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="46"/>
+      <c r="B235" s="46"/>
+      <c r="C235" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D235" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E235" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F235" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G235" s="17"/>
+      <c r="H235" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I235" s="18">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="50">
+        <v>162</v>
+      </c>
+      <c r="B236" s="44" t="s">
+        <v>197</v>
+      </c>
+      <c r="C236" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D236" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E236" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F236" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G236" s="22"/>
+      <c r="H236" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I236" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="46"/>
+      <c r="B237" s="46"/>
+      <c r="C237" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D237" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E237" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F237" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G237" s="22"/>
+      <c r="H237" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I237" s="18">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="47">
+        <v>163</v>
+      </c>
+      <c r="B238" s="51" t="s">
+        <v>198</v>
+      </c>
+      <c r="C238" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D238" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E238" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F238" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G238" s="17"/>
+      <c r="H238" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I238" s="18">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="46"/>
+      <c r="B239" s="46"/>
+      <c r="C239" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D239" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E239" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F239" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G239" s="17"/>
+      <c r="H239" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I239" s="18">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="50">
+        <v>164</v>
+      </c>
+      <c r="B240" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="C240" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" s="20">
+        <v>650</v>
+      </c>
+      <c r="E240" s="20">
+        <v>800</v>
+      </c>
+      <c r="F240" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G240" s="22"/>
+      <c r="H240" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I240" s="18">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="46"/>
+      <c r="B241" s="46"/>
+      <c r="C241" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D241" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E241" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F241" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G241" s="22"/>
+      <c r="H241" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I241" s="18">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="47">
+        <v>165</v>
+      </c>
+      <c r="B242" s="51" t="s">
+        <v>200</v>
+      </c>
+      <c r="C242" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="D242" s="15">
+        <v>550</v>
+      </c>
+      <c r="E242" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="F242" s="16">
+        <v>900</v>
+      </c>
+      <c r="G242" s="17"/>
+      <c r="H242" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I242" s="18">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="46"/>
+      <c r="B243" s="46"/>
+      <c r="C243" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D243" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E243" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F243" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G243" s="17"/>
+      <c r="H243" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I243" s="18">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="50">
+        <v>166</v>
+      </c>
+      <c r="B244" s="44" t="s">
+        <v>201</v>
+      </c>
+      <c r="C244" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D244" s="20">
+        <v>650</v>
+      </c>
+      <c r="E244" s="20">
+        <v>800</v>
+      </c>
+      <c r="F244" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G244" s="22"/>
+      <c r="H244" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I244" s="18">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="46"/>
+      <c r="B245" s="46"/>
+      <c r="C245" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D245" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E245" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F245" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G245" s="22"/>
+      <c r="H245" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I245" s="18">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="14">
+        <v>167</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D246" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E246" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F246" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G246" s="17"/>
+      <c r="H246" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I246" s="18">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="19">
+        <v>168</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C247" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D247" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E247" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F247" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G247" s="22"/>
+      <c r="H247" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I247" s="18">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="14">
+        <v>169</v>
+      </c>
+      <c r="B248" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="C248" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D248" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E248" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F248" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G248" s="17"/>
+      <c r="H248" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I248" s="18">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="19">
+        <v>170</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C249" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D249" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E249" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F249" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G249" s="22"/>
+      <c r="H249" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I249" s="18">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="14">
+        <v>171</v>
+      </c>
+      <c r="B250" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C250" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D250" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E250" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F250" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G250" s="17"/>
+      <c r="H250" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I250" s="18">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="19">
+        <v>172</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C251" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D251" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E251" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F251" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G251" s="22"/>
+      <c r="H251" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I251" s="18">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="47">
+        <v>173</v>
+      </c>
+      <c r="B252" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="C252" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="D252" s="15">
+        <v>550</v>
+      </c>
+      <c r="E252" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="F252" s="16">
+        <v>900</v>
+      </c>
+      <c r="G252" s="17"/>
+      <c r="H252" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I252" s="18">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="45"/>
+      <c r="B253" s="45"/>
+      <c r="C253" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D253" s="15">
+        <v>650</v>
+      </c>
+      <c r="E253" s="15">
+        <v>800</v>
+      </c>
+      <c r="F253" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G253" s="17"/>
+      <c r="H253" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I253" s="18">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="46"/>
+      <c r="B254" s="46"/>
+      <c r="C254" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D254" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E254" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F254" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G254" s="17"/>
+      <c r="H254" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I254" s="18">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="50">
+        <v>174</v>
+      </c>
+      <c r="B255" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="C255" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D255" s="20">
+        <v>650</v>
+      </c>
+      <c r="E255" s="20">
+        <v>800</v>
+      </c>
+      <c r="F255" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G255" s="22"/>
+      <c r="H255" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I255" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="46"/>
+      <c r="B256" s="46"/>
+      <c r="C256" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D256" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E256" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F256" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G256" s="22"/>
+      <c r="H256" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I256" s="18">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="14">
+        <v>175</v>
+      </c>
+      <c r="B257" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C257" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D257" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E257" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F257" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G257" s="17"/>
+      <c r="H257" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I257" s="18">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="19">
+        <v>176</v>
+      </c>
+      <c r="B258" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C258" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D258" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E258" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F258" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G258" s="22"/>
+      <c r="H258" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I258" s="18">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="47">
+        <v>177</v>
+      </c>
+      <c r="B259" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="C259" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D259" s="15">
+        <v>650</v>
+      </c>
+      <c r="E259" s="15">
+        <v>800</v>
+      </c>
+      <c r="F259" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G259" s="17"/>
+      <c r="H259" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I259" s="18">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="46"/>
+      <c r="B260" s="46"/>
+      <c r="C260" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D260" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E260" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F260" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G260" s="17"/>
+      <c r="H260" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I260" s="18">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="19">
+        <v>178</v>
+      </c>
+      <c r="B261" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C261" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D261" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E261" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F261" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G261" s="22"/>
+      <c r="H261" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I261" s="18">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="47">
+        <v>179</v>
+      </c>
+      <c r="B262" s="51" t="s">
+        <v>214</v>
+      </c>
+      <c r="C262" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D262" s="15">
+        <v>650</v>
+      </c>
+      <c r="E262" s="15">
+        <v>800</v>
+      </c>
+      <c r="F262" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G262" s="17"/>
+      <c r="H262" s="15" t="str">
+        <f t="shared" ref="H262:H325" si="4">IF(G262="","",IF($C$3="ОПТ",D262,IF($C$3="ЛД",E262,F262))*G262)</f>
+        <v/>
+      </c>
+      <c r="I262" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="46"/>
+      <c r="B263" s="46"/>
+      <c r="C263" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D263" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E263" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F263" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G263" s="17"/>
+      <c r="H263" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I263" s="18">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="50">
+        <v>180</v>
+      </c>
+      <c r="B264" s="44" t="s">
+        <v>215</v>
+      </c>
+      <c r="C264" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D264" s="20">
+        <v>650</v>
+      </c>
+      <c r="E264" s="20">
+        <v>800</v>
+      </c>
+      <c r="F264" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G264" s="22"/>
+      <c r="H264" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I264" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="46"/>
+      <c r="B265" s="46"/>
+      <c r="C265" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D265" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E265" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F265" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G265" s="22"/>
+      <c r="H265" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I265" s="18">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="14">
+        <v>181</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="C266" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D266" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E266" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F266" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G266" s="17"/>
+      <c r="H266" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I266" s="18">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="19">
+        <v>182</v>
+      </c>
+      <c r="B267" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C267" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D267" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E267" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F267" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G267" s="22"/>
+      <c r="H267" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I267" s="18">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="47">
+        <v>183</v>
+      </c>
+      <c r="B268" s="51" t="s">
+        <v>218</v>
+      </c>
+      <c r="C268" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D268" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E268" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F268" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G268" s="17"/>
+      <c r="H268" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I268" s="18">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="46"/>
+      <c r="B269" s="46"/>
+      <c r="C269" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D269" s="15">
+        <v>2800</v>
+      </c>
+      <c r="E269" s="15">
+        <v>3000</v>
+      </c>
+      <c r="F269" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G269" s="17"/>
+      <c r="H269" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I269" s="18">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="19">
+        <v>184</v>
+      </c>
+      <c r="B270" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C270" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D270" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E270" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F270" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G270" s="22"/>
+      <c r="H270" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I270" s="18">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="14">
+        <v>185</v>
+      </c>
+      <c r="B271" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="C271" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D271" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E271" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F271" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G271" s="17"/>
+      <c r="H271" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I271" s="18">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="50">
+        <v>186</v>
+      </c>
+      <c r="B272" s="44" t="s">
+        <v>221</v>
+      </c>
+      <c r="C272" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D272" s="20">
+        <v>650</v>
+      </c>
+      <c r="E272" s="20">
+        <v>800</v>
+      </c>
+      <c r="F272" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G272" s="22"/>
+      <c r="H272" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I272" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="46"/>
+      <c r="B273" s="46"/>
+      <c r="C273" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D273" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E273" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F273" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G273" s="22"/>
+      <c r="H273" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I273" s="18">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="47">
+        <v>187</v>
+      </c>
+      <c r="B274" s="51" t="s">
+        <v>222</v>
+      </c>
+      <c r="C274" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D274" s="15">
+        <v>650</v>
+      </c>
+      <c r="E274" s="15">
+        <v>800</v>
+      </c>
+      <c r="F274" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G274" s="17"/>
+      <c r="H274" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I274" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="46"/>
+      <c r="B275" s="46"/>
+      <c r="C275" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D275" s="15">
+        <v>1500</v>
+      </c>
+      <c r="E275" s="15">
+        <v>1800</v>
+      </c>
+      <c r="F275" s="16">
+        <v>2200</v>
+      </c>
+      <c r="G275" s="17"/>
+      <c r="H275" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I275" s="18">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="50">
+        <v>188</v>
+      </c>
+      <c r="B276" s="44" t="s">
+        <v>223</v>
+      </c>
+      <c r="C276" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D276" s="20">
+        <v>650</v>
+      </c>
+      <c r="E276" s="20">
+        <v>800</v>
+      </c>
+      <c r="F276" s="21">
+        <v>1000</v>
+      </c>
+      <c r="G276" s="22"/>
+      <c r="H276" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I276" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="45"/>
+      <c r="B277" s="45"/>
+      <c r="C277" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D277" s="20">
+        <v>1500</v>
+      </c>
+      <c r="E277" s="20">
+        <v>1800</v>
+      </c>
+      <c r="F277" s="21">
+        <v>2200</v>
+      </c>
+      <c r="G277" s="22"/>
+      <c r="H277" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I277" s="18">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="46"/>
+      <c r="B278" s="46"/>
+      <c r="C278" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D278" s="20">
+        <v>2800</v>
+      </c>
+      <c r="E278" s="20">
+        <v>3000</v>
+      </c>
+      <c r="F278" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G278" s="22"/>
+      <c r="H278" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I278" s="18">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="66">
+        <v>189</v>
+      </c>
+      <c r="B279" s="55" t="s">
+        <v>224</v>
+      </c>
+      <c r="C279" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D279" s="15">
+        <v>650</v>
+      </c>
+      <c r="E279" s="15">
+        <v>800</v>
+      </c>
+      <c r="F279" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G279" s="17"/>
+      <c r="H279" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I279" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="49"/>
+      <c r="B280" s="49"/>
+      <c r="C280" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D280" s="24">
+        <v>1500</v>
+      </c>
+      <c r="E280" s="24">
+        <v>1800</v>
+      </c>
+      <c r="F280" s="25">
+        <v>2200</v>
+      </c>
+      <c r="G280" s="26"/>
+      <c r="H280" s="24" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I280" s="27">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="28">
+        <v>190</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C281" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D281" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E281" s="29">
+        <v>1500</v>
+      </c>
+      <c r="F281" s="30">
+        <v>2500</v>
+      </c>
+      <c r="G281" s="31"/>
+      <c r="H281" s="29" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I281" s="27">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="23">
+        <v>191</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C282" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D282" s="24">
+        <v>400</v>
+      </c>
+      <c r="E282" s="24">
+        <v>550</v>
+      </c>
+      <c r="F282" s="25">
+        <v>750</v>
+      </c>
+      <c r="G282" s="26"/>
+      <c r="H282" s="24" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="I282" s="27">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G283" s="39"/>
+    </row>
+    <row r="284" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B284" s="62" t="s">
+        <v>227</v>
+      </c>
+      <c r="C284" s="63"/>
+      <c r="D284" s="63"/>
+      <c r="E284" s="63"/>
+      <c r="F284" s="63"/>
+      <c r="G284" s="64"/>
+      <c r="H284" s="33">
+        <f>SUM(H6:H282)</f>
         <v>0</v>
       </c>
-      <c r="B13" s="11"/>
-[...24724 lines deleted...]
-      <c r="BO376" s="128"/>
+    </row>
+    <row r="285" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B285" s="61" t="s">
+        <v>228</v>
+      </c>
+      <c r="C285" s="53"/>
+      <c r="D285" s="53"/>
+      <c r="E285" s="53"/>
+      <c r="F285" s="53"/>
+      <c r="G285" s="54"/>
+      <c r="H285" s="34">
+        <f>ROUND(SUM(H6:H282)*5/105,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G286" s="39"/>
+    </row>
+    <row r="287" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B287" s="52" t="s">
+        <v>229</v>
+      </c>
+      <c r="C287" s="53"/>
+      <c r="D287" s="53"/>
+      <c r="E287" s="53"/>
+      <c r="F287" s="53"/>
+      <c r="G287" s="54"/>
+      <c r="H287" s="53"/>
+    </row>
+    <row r="288" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B288" s="58" t="s">
+        <v>230</v>
+      </c>
+      <c r="C288" s="53"/>
+      <c r="D288" s="53"/>
+      <c r="E288" s="53"/>
+      <c r="F288" s="53"/>
+      <c r="G288" s="54"/>
+      <c r="H288" s="53"/>
+    </row>
+    <row r="289" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B289" s="56" t="s">
+        <v>231</v>
+      </c>
+      <c r="C289" s="53"/>
+      <c r="D289" s="53"/>
+      <c r="E289" s="53"/>
+      <c r="F289" s="53"/>
+      <c r="G289" s="54"/>
+      <c r="H289" s="53"/>
+    </row>
+    <row r="290" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B290" s="56" t="s">
+        <v>232</v>
+      </c>
+      <c r="C290" s="53"/>
+      <c r="D290" s="53"/>
+      <c r="E290" s="53"/>
+      <c r="F290" s="53"/>
+      <c r="G290" s="54"/>
+      <c r="H290" s="53"/>
+    </row>
+    <row r="291" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B291" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="C291" s="53"/>
+      <c r="D291" s="53"/>
+      <c r="E291" s="53"/>
+      <c r="F291" s="53"/>
+      <c r="G291" s="54"/>
+      <c r="H291" s="53"/>
+    </row>
+    <row r="292" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G292" s="39"/>
+    </row>
+    <row r="293" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G293" s="39"/>
+    </row>
+    <row r="294" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="52" t="s">
+        <v>234</v>
+      </c>
+      <c r="B294" s="53"/>
+      <c r="C294" s="53"/>
+      <c r="D294" s="53"/>
+      <c r="E294" s="53"/>
+      <c r="F294" s="53"/>
+      <c r="G294" s="54"/>
+      <c r="H294" s="53"/>
+    </row>
+    <row r="295" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="67" t="s">
+        <v>235</v>
+      </c>
+      <c r="B295" s="53"/>
+      <c r="C295" s="53"/>
+      <c r="D295" s="53"/>
+      <c r="E295" s="53"/>
+      <c r="F295" s="53"/>
+      <c r="G295" s="54"/>
+      <c r="H295" s="53"/>
+    </row>
+    <row r="296" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="65" t="s">
+        <v>236</v>
+      </c>
+      <c r="B296" s="53"/>
+      <c r="C296" s="53"/>
+      <c r="D296" s="53"/>
+      <c r="E296" s="53"/>
+      <c r="F296" s="53"/>
+      <c r="G296" s="54"/>
+      <c r="H296" s="53"/>
+    </row>
+    <row r="297" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="69" t="s">
+        <v>237</v>
+      </c>
+      <c r="B297" s="53"/>
+      <c r="C297" s="53"/>
+      <c r="D297" s="53"/>
+      <c r="E297" s="53"/>
+      <c r="F297" s="53"/>
+      <c r="G297" s="54"/>
+      <c r="H297" s="53"/>
+    </row>
+    <row r="298" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="70" t="s">
+        <v>238</v>
+      </c>
+      <c r="B298" s="53"/>
+      <c r="C298" s="53"/>
+      <c r="D298" s="53"/>
+      <c r="E298" s="53"/>
+      <c r="F298" s="53"/>
+      <c r="G298" s="54"/>
+      <c r="H298" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="471">
-[...325 lines deleted...]
-    <mergeCell ref="A175:A177"/>
+  <sheetProtection password="8119" sheet="1"/>
+  <mergeCells count="137">
+    <mergeCell ref="A297:H297"/>
+    <mergeCell ref="B74:B75"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="A298:H298"/>
+    <mergeCell ref="B76:B77"/>
+    <mergeCell ref="B221:B222"/>
+    <mergeCell ref="B290:H290"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="A279:A280"/>
+    <mergeCell ref="A176:A177"/>
+    <mergeCell ref="B264:B265"/>
+    <mergeCell ref="A295:H295"/>
+    <mergeCell ref="A197:A198"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="A157:A160"/>
+    <mergeCell ref="B272:B273"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="A172:A175"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="A146:A147"/>
+    <mergeCell ref="B274:B275"/>
+    <mergeCell ref="A86:A87"/>
+    <mergeCell ref="B169:B171"/>
+    <mergeCell ref="A126:A127"/>
+    <mergeCell ref="A133:A136"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="A214:A215"/>
+    <mergeCell ref="A276:A278"/>
+    <mergeCell ref="B106:B108"/>
+    <mergeCell ref="A296:H296"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A221:A222"/>
+    <mergeCell ref="B244:B245"/>
+    <mergeCell ref="A264:A265"/>
+    <mergeCell ref="B176:B177"/>
+    <mergeCell ref="B259:B260"/>
+    <mergeCell ref="B178:B179"/>
+    <mergeCell ref="A238:A239"/>
+    <mergeCell ref="B121:B123"/>
+    <mergeCell ref="B279:B280"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="A194:A195"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="A262:A263"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="B276:B278"/>
+    <mergeCell ref="B291:H291"/>
+    <mergeCell ref="B223:B225"/>
+    <mergeCell ref="A240:A241"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="B146:B147"/>
+    <mergeCell ref="A169:A171"/>
+    <mergeCell ref="A294:H294"/>
+    <mergeCell ref="A244:A245"/>
+    <mergeCell ref="A259:A260"/>
+    <mergeCell ref="B92:B95"/>
+    <mergeCell ref="B130:B132"/>
     <mergeCell ref="A181:A182"/>
-    <mergeCell ref="A183:A184"/>
-[...18 lines deleted...]
-    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="A274:A275"/>
+    <mergeCell ref="B133:B136"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B268:B269"/>
+    <mergeCell ref="A252:A254"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B242:B243"/>
+    <mergeCell ref="A165:A167"/>
     <mergeCell ref="A36:A37"/>
+    <mergeCell ref="A216:A220"/>
+    <mergeCell ref="A233:A235"/>
+    <mergeCell ref="B188:B189"/>
     <mergeCell ref="A38:A39"/>
-    <mergeCell ref="A40:A41"/>
-[...23 lines deleted...]
-    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="A148:A149"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B148:B149"/>
+    <mergeCell ref="B262:B263"/>
+    <mergeCell ref="A106:A108"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="A139:A140"/>
+    <mergeCell ref="A272:A273"/>
+    <mergeCell ref="B157:B160"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="A98:A100"/>
+    <mergeCell ref="B172:B175"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="A143:A144"/>
+    <mergeCell ref="B287:H287"/>
+    <mergeCell ref="B197:B198"/>
+    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="A223:A225"/>
+    <mergeCell ref="B289:H289"/>
+    <mergeCell ref="A102:A103"/>
+    <mergeCell ref="A92:A95"/>
+    <mergeCell ref="B98:B100"/>
+    <mergeCell ref="B236:B237"/>
     <mergeCell ref="A111:A112"/>
-    <mergeCell ref="A113:A114"/>
-[...46 lines deleted...]
-    <mergeCell ref="A253:A254"/>
+    <mergeCell ref="B214:B215"/>
+    <mergeCell ref="A229:A232"/>
+    <mergeCell ref="B288:H288"/>
     <mergeCell ref="A255:A256"/>
-    <mergeCell ref="A257:A258"/>
-[...45 lines deleted...]
-    <mergeCell ref="A337:A338"/>
+    <mergeCell ref="B285:G285"/>
+    <mergeCell ref="B284:G284"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B240:B241"/>
+    <mergeCell ref="B229:B232"/>
+    <mergeCell ref="B165:B167"/>
+    <mergeCell ref="B216:B220"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B252:B254"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="B233:B235"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="B153:B156"/>
+    <mergeCell ref="A128:A129"/>
+    <mergeCell ref="A268:A269"/>
+    <mergeCell ref="B86:B87"/>
+    <mergeCell ref="A153:A156"/>
+    <mergeCell ref="A178:A179"/>
+    <mergeCell ref="B238:B239"/>
+    <mergeCell ref="A121:A123"/>
+    <mergeCell ref="A130:A132"/>
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="A242:A243"/>
+    <mergeCell ref="A236:A237"/>
+    <mergeCell ref="A188:A189"/>
+    <mergeCell ref="B255:B256"/>
   </mergeCells>
-  <phoneticPr fontId="12" type="noConversion"/>
-[...2 lines deleted...]
-  <drawing r:id="rId2"/>
+  <dataValidations count="1">
+    <dataValidation type="list" sqref="C3" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>"Розница,ЛД,ОПТ"</formula1>
+      <formula2>0</formula2>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.25" right="0.25" top="0.4" bottom="0.4" header="0.511811023622047" footer="0.5"/>
+  <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;9 Питомник ArtGreen · прайс лето-осень 2026 · 3 раздела&amp;R&amp;"Arial,Bold"&amp;10 Страница &amp;P из &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
-    <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:XET51"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
-    <sheetView zoomScale="103" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C11" sqref="C11:C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="15" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="16375" max="16384" width="14.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="64" customWidth="1"/>
+    <col min="3" max="3" width="12" customWidth="1"/>
+    <col min="4" max="4" width="14" customWidth="1"/>
+    <col min="5" max="6" width="13" customWidth="1"/>
+    <col min="7" max="7" width="9" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="3" customFormat="1" ht="60">
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="7"/>
+      <c r="B1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="I1" s="53"/>
+    </row>
+    <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7"/>
+      <c r="B2" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="5"/>
-[...6 lines deleted...]
-      <c r="B3" s="6" t="s">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="76" t="s">
+        <v>239</v>
+      </c>
+      <c r="C3" s="54"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+    </row>
+    <row r="4" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="74">
+        <v>1</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>244</v>
+      </c>
+      <c r="C5" s="74" t="s">
+        <v>245</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F5" s="16">
+        <v>24500</v>
+      </c>
+      <c r="G5" s="40"/>
+      <c r="H5" s="15" t="str">
+        <f t="shared" ref="H5:H39" si="0">IF(G5="","",F5*G5)</f>
+        <v/>
+      </c>
+      <c r="I5" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F6" s="16">
+        <v>26500</v>
+      </c>
+      <c r="G6" s="40"/>
+      <c r="H6" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I6" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="19">
+        <v>2</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F7" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G7" s="41"/>
+      <c r="H7" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I7" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="14">
         <v>3</v>
       </c>
-      <c r="C3" s="5"/>
-[...2 lines deleted...]
-      <c r="B4" s="6" t="s">
+      <c r="B8" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F8" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G8" s="40"/>
+      <c r="H8" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I8" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="72">
         <v>4</v>
       </c>
-      <c r="C4" s="5"/>
-[...2 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B9" s="44" t="s">
+        <v>252</v>
+      </c>
+      <c r="C9" s="72" t="s">
+        <v>249</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F9" s="21">
+        <v>19500</v>
+      </c>
+      <c r="G9" s="41"/>
+      <c r="H9" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I9" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="46"/>
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F10" s="21">
+        <v>21500</v>
+      </c>
+      <c r="G10" s="41"/>
+      <c r="H10" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I10" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="74">
         <v>5</v>
       </c>
-      <c r="C5" s="5"/>
-[...2 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B11" s="51" t="s">
+        <v>253</v>
+      </c>
+      <c r="C11" s="74" t="s">
+        <v>245</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F11" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G11" s="40"/>
+      <c r="H11" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I11" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F12" s="16">
+        <v>20500</v>
+      </c>
+      <c r="G12" s="40"/>
+      <c r="H12" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I12" s="18">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F13" s="16">
+        <v>24500</v>
+      </c>
+      <c r="G13" s="40"/>
+      <c r="H13" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I13" s="18">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F14" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G14" s="40"/>
+      <c r="H14" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I14" s="18">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19">
         <v>6</v>
       </c>
-      <c r="C6" s="5"/>
-[...14 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B15" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E15" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F15" s="21">
+        <v>20500</v>
+      </c>
+      <c r="G15" s="41"/>
+      <c r="H15" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I15" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14">
         <v>7</v>
       </c>
-      <c r="C10" s="5"/>
-[...2 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B16" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F16" s="16">
+        <v>20500</v>
+      </c>
+      <c r="G16" s="40"/>
+      <c r="H16" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I16" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="72">
         <v>8</v>
       </c>
-      <c r="C11" s="5"/>
-[...2 lines deleted...]
-      <c r="B12" s="8" t="s">
+      <c r="B17" s="44" t="s">
+        <v>258</v>
+      </c>
+      <c r="C17" s="72" t="s">
+        <v>245</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F17" s="21">
+        <v>22500</v>
+      </c>
+      <c r="G17" s="41"/>
+      <c r="H17" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I17" s="18">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="45"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="E18" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="21">
+        <v>24500</v>
+      </c>
+      <c r="G18" s="41"/>
+      <c r="H18" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I18" s="18">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="46"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G19" s="41"/>
+      <c r="H19" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I19" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14">
         <v>9</v>
       </c>
-      <c r="C12" s="9"/>
-[...10 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="B20" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="16">
+        <v>22500</v>
+      </c>
+      <c r="G20" s="40"/>
+      <c r="H20" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I20" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19">
+        <v>10</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="E21" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" s="21">
+        <v>24500</v>
+      </c>
+      <c r="G21" s="41"/>
+      <c r="H21" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I21" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14">
+        <v>11</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" s="16">
+        <v>22500</v>
+      </c>
+      <c r="G22" s="40"/>
+      <c r="H22" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I22" s="18">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="72">
+        <v>12</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>263</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G23" s="41"/>
+      <c r="H23" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I23" s="18">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="46"/>
+      <c r="B24" s="46"/>
+      <c r="C24" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="D24" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="E24" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G24" s="41"/>
+      <c r="H24" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I24" s="18">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19"/>
+      <c r="B25" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="E25" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="21">
+        <v>14500</v>
+      </c>
+      <c r="G25" s="41"/>
+      <c r="H25" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I25" s="35">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="72">
+        <v>13</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>268</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="E26" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F26" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G26" s="41"/>
+      <c r="H26" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I26" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="46"/>
+      <c r="B27" s="46"/>
+      <c r="C27" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="E27" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" s="21">
+        <v>20500</v>
+      </c>
+      <c r="G27" s="41"/>
+      <c r="H27" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I27" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="74">
+        <v>14</v>
+      </c>
+      <c r="B28" s="51" t="s">
+        <v>269</v>
+      </c>
+      <c r="C28" s="74" t="s">
+        <v>270</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G28" s="40"/>
+      <c r="H28" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I28" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="45"/>
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="16">
+        <v>20500</v>
+      </c>
+      <c r="G29" s="40"/>
+      <c r="H29" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I29" s="18">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="46"/>
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F30" s="16">
+        <v>22500</v>
+      </c>
+      <c r="G30" s="40"/>
+      <c r="H30" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I30" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="19">
+        <v>15</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="D31" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G31" s="41"/>
+      <c r="H31" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I31" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="14">
+        <v>16</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C32" s="14"/>
+      <c r="D32" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G32" s="40"/>
+      <c r="H32" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I32" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="72">
+        <v>17</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>273</v>
+      </c>
+      <c r="C33" s="72" t="s">
+        <v>245</v>
+      </c>
+      <c r="D33" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E33" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G33" s="41"/>
+      <c r="H33" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I33" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="46"/>
+      <c r="B34" s="46"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="E34" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F34" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G34" s="41"/>
+      <c r="H34" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I34" s="18">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="74">
+        <v>18</v>
+      </c>
+      <c r="B35" s="51" t="s">
+        <v>274</v>
+      </c>
+      <c r="C35" s="74" t="s">
+        <v>245</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G35" s="40"/>
+      <c r="H35" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I35" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="46"/>
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F36" s="16">
+        <v>22500</v>
+      </c>
+      <c r="G36" s="40"/>
+      <c r="H36" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I36" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="72">
+        <v>19</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>275</v>
+      </c>
+      <c r="C37" s="72" t="s">
+        <v>245</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="E37" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F37" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G37" s="41"/>
+      <c r="H37" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I37" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="46"/>
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="E38" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F38" s="21">
+        <v>22500</v>
+      </c>
+      <c r="G38" s="41"/>
+      <c r="H38" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I38" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="14">
+        <v>20</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F39" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G39" s="40"/>
+      <c r="H39" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I39" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G40" s="39"/>
+    </row>
+    <row r="41" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="78" t="s">
+        <v>227</v>
+      </c>
+      <c r="C41" s="53"/>
+      <c r="D41" s="53"/>
+      <c r="E41" s="53"/>
+      <c r="F41" s="53"/>
+      <c r="G41" s="54"/>
+      <c r="H41" s="36">
+        <f>SUM(H5:H39)</f>
         <v>0</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...574 lines deleted...]
-      <c r="XET51" s="7"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="71" t="s">
+        <v>228</v>
+      </c>
+      <c r="C42" s="53"/>
+      <c r="D42" s="53"/>
+      <c r="E42" s="53"/>
+      <c r="F42" s="53"/>
+      <c r="G42" s="54"/>
+      <c r="H42" s="37">
+        <f>ROUND(SUM(H5:H39)*5/105,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G43" s="39"/>
+    </row>
+    <row r="44" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="75" t="s">
+        <v>229</v>
+      </c>
+      <c r="C44" s="53"/>
+      <c r="D44" s="53"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="54"/>
+      <c r="H44" s="53"/>
+    </row>
+    <row r="45" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="56" t="s">
+        <v>231</v>
+      </c>
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="54"/>
+      <c r="H45" s="53"/>
+    </row>
+    <row r="46" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="56" t="s">
+        <v>232</v>
+      </c>
+      <c r="C46" s="53"/>
+      <c r="D46" s="53"/>
+      <c r="E46" s="53"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="54"/>
+      <c r="H46" s="53"/>
+    </row>
+    <row r="47" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="C47" s="53"/>
+      <c r="D47" s="53"/>
+      <c r="E47" s="53"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="53"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G48" s="39"/>
+    </row>
+    <row r="49" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="75" t="s">
+        <v>234</v>
+      </c>
+      <c r="B49" s="53"/>
+      <c r="C49" s="53"/>
+      <c r="D49" s="53"/>
+      <c r="E49" s="53"/>
+      <c r="F49" s="53"/>
+      <c r="G49" s="54"/>
+      <c r="H49" s="53"/>
+    </row>
+    <row r="50" spans="1:8" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="77" t="s">
+        <v>235</v>
+      </c>
+      <c r="B50" s="53"/>
+      <c r="C50" s="53"/>
+      <c r="D50" s="53"/>
+      <c r="E50" s="53"/>
+      <c r="F50" s="53"/>
+      <c r="G50" s="54"/>
+      <c r="H50" s="53"/>
+    </row>
+    <row r="51" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B51" s="53"/>
+      <c r="C51" s="53"/>
+      <c r="D51" s="53"/>
+      <c r="E51" s="53"/>
+      <c r="F51" s="53"/>
+      <c r="G51" s="54"/>
+      <c r="H51" s="53"/>
+    </row>
+    <row r="52" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="69" t="s">
+        <v>237</v>
+      </c>
+      <c r="B52" s="53"/>
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="54"/>
+      <c r="H52" s="53"/>
+    </row>
+    <row r="53" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="70" t="s">
+        <v>277</v>
+      </c>
+      <c r="B53" s="53"/>
+      <c r="C53" s="53"/>
+      <c r="D53" s="53"/>
+      <c r="E53" s="53"/>
+      <c r="F53" s="53"/>
+      <c r="G53" s="54"/>
+      <c r="H53" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...1 lines deleted...]
-    <mergeCell ref="B38:B40"/>
+  <sheetProtection password="8119" sheet="1"/>
+  <mergeCells count="43">
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B44:H44"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="B28:B30"/>
     <mergeCell ref="B35:B36"/>
-    <mergeCell ref="B49:C49"/>
-    <mergeCell ref="B50:C51"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B41:G41"/>
     <mergeCell ref="B33:B34"/>
-    <mergeCell ref="B31:B32"/>
-    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="B45:H45"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="B42:G42"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="C17:C19"/>
+    <mergeCell ref="A51:H51"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="B46:H46"/>
+    <mergeCell ref="A50:H50"/>
   </mergeCells>
-  <phoneticPr fontId="12" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
-    <tabColor rgb="FF00B0F0"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F915"/>
+  <dimension ref="A1:H457"/>
   <sheetViews>
-    <sheetView topLeftCell="A73" workbookViewId="0">
-      <selection activeCell="H407" sqref="H407"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="71" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="16" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="58" customWidth="1"/>
+    <col min="3" max="4" width="12" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="13" customWidth="1"/>
+    <col min="7" max="7" width="9" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1" ht="57" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="7"/>
+      <c r="B1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="53"/>
+    </row>
+    <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7"/>
+      <c r="B2" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="5"/>
-[...10 lines deleted...]
-      <c r="B3" s="6" t="s">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="76" t="s">
+        <v>278</v>
+      </c>
+      <c r="C3" s="54"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+    </row>
+    <row r="4" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="80" t="s">
+        <v>281</v>
+      </c>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="82"/>
+    </row>
+    <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="19">
+        <v>1</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>282</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E6" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F6" s="21">
+        <v>16500</v>
+      </c>
+      <c r="G6" s="38"/>
+      <c r="H6" s="20" t="str">
+        <f t="shared" ref="H6:H69" si="0">IF(G6="","",F6*G6)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="19">
+        <v>2</v>
+      </c>
+      <c r="B7" s="45"/>
+      <c r="C7" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F7" s="21">
+        <v>25000</v>
+      </c>
+      <c r="G7" s="38"/>
+      <c r="H7" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19">
+        <v>3</v>
+      </c>
+      <c r="B8" s="45"/>
+      <c r="C8" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E8" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F8" s="21">
+        <v>30000</v>
+      </c>
+      <c r="G8" s="38"/>
+      <c r="H8" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19">
+        <v>4</v>
+      </c>
+      <c r="B9" s="45"/>
+      <c r="C9" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F9" s="21">
+        <v>35000</v>
+      </c>
+      <c r="G9" s="38"/>
+      <c r="H9" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19">
+        <v>5</v>
+      </c>
+      <c r="B10" s="45"/>
+      <c r="C10" s="19" t="s">
+        <v>289</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>290</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F10" s="21">
+        <v>45000</v>
+      </c>
+      <c r="G10" s="38"/>
+      <c r="H10" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="19">
+        <v>6</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="C11" s="19" t="s">
+        <v>291</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>290</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F11" s="21">
+        <v>55000</v>
+      </c>
+      <c r="G11" s="38"/>
+      <c r="H11" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19">
+        <v>7</v>
+      </c>
+      <c r="B12" s="46"/>
+      <c r="C12" s="19" t="s">
+        <v>292</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>290</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F12" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G12" s="38"/>
+      <c r="H12" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="14">
+        <v>8</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>293</v>
+      </c>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F13" s="16">
+        <v>8500</v>
+      </c>
+      <c r="G13" s="38"/>
+      <c r="H13" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14">
+        <v>9</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F14" s="16">
+        <v>12500</v>
+      </c>
+      <c r="G14" s="38"/>
+      <c r="H14" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="14">
+        <v>10</v>
+      </c>
+      <c r="B15" s="45"/>
+      <c r="C15" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F15" s="16">
+        <v>14500</v>
+      </c>
+      <c r="G15" s="38"/>
+      <c r="H15" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14">
+        <v>11</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F16" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G16" s="38"/>
+      <c r="H16" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="14">
+        <v>12</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F17" s="16">
+        <v>20000</v>
+      </c>
+      <c r="G17" s="38"/>
+      <c r="H17" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="14">
+        <v>13</v>
+      </c>
+      <c r="B18" s="45"/>
+      <c r="C18" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F18" s="16">
+        <v>25000</v>
+      </c>
+      <c r="G18" s="38"/>
+      <c r="H18" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="14">
+        <v>14</v>
+      </c>
+      <c r="B19" s="46"/>
+      <c r="C19" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F19" s="16">
+        <v>35000</v>
+      </c>
+      <c r="G19" s="38"/>
+      <c r="H19" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14">
+        <v>15</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>296</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F20" s="16">
+        <v>16500</v>
+      </c>
+      <c r="G20" s="38"/>
+      <c r="H20" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14">
+        <v>16</v>
+      </c>
+      <c r="B21" s="45"/>
+      <c r="C21" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F21" s="16">
+        <v>19000</v>
+      </c>
+      <c r="G21" s="38"/>
+      <c r="H21" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14">
+        <v>17</v>
+      </c>
+      <c r="B22" s="45"/>
+      <c r="C22" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F22" s="16">
+        <v>21500</v>
+      </c>
+      <c r="G22" s="38"/>
+      <c r="H22" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="14">
+        <v>18</v>
+      </c>
+      <c r="B23" s="46"/>
+      <c r="C23" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F23" s="16">
+        <v>25000</v>
+      </c>
+      <c r="G23" s="38"/>
+      <c r="H23" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="19">
+        <v>19</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>300</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D24" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E24" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F24" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G24" s="38"/>
+      <c r="H24" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19">
+        <v>20</v>
+      </c>
+      <c r="B25" s="45"/>
+      <c r="C25" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E25" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F25" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G25" s="38"/>
+      <c r="H25" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19">
+        <v>21</v>
+      </c>
+      <c r="B26" s="45"/>
+      <c r="C26" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E26" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F26" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G26" s="38"/>
+      <c r="H26" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="19">
+        <v>22</v>
+      </c>
+      <c r="B27" s="45"/>
+      <c r="C27" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E27" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F27" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G27" s="38"/>
+      <c r="H27" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19">
+        <v>23</v>
+      </c>
+      <c r="B28" s="45"/>
+      <c r="C28" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D28" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E28" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F28" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G28" s="38"/>
+      <c r="H28" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="19">
+        <v>24</v>
+      </c>
+      <c r="B29" s="46"/>
+      <c r="C29" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F29" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G29" s="38"/>
+      <c r="H29" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="14">
+        <v>25</v>
+      </c>
+      <c r="B30" s="51" t="s">
+        <v>301</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F30" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G30" s="38"/>
+      <c r="H30" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="14">
+        <v>26</v>
+      </c>
+      <c r="B31" s="45"/>
+      <c r="C31" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F31" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G31" s="38"/>
+      <c r="H31" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="14">
+        <v>27</v>
+      </c>
+      <c r="B32" s="45"/>
+      <c r="C32" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F32" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G32" s="38"/>
+      <c r="H32" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="14">
+        <v>28</v>
+      </c>
+      <c r="B33" s="45"/>
+      <c r="C33" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F33" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G33" s="38"/>
+      <c r="H33" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="14">
+        <v>29</v>
+      </c>
+      <c r="B34" s="45"/>
+      <c r="C34" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F34" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G34" s="38"/>
+      <c r="H34" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="14">
+        <v>30</v>
+      </c>
+      <c r="B35" s="45"/>
+      <c r="C35" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F35" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G35" s="38"/>
+      <c r="H35" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="14">
+        <v>31</v>
+      </c>
+      <c r="B36" s="46"/>
+      <c r="C36" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F36" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G36" s="38"/>
+      <c r="H36" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="19">
+        <v>32</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>248</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E37" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F37" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G37" s="38"/>
+      <c r="H37" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="19">
+        <v>33</v>
+      </c>
+      <c r="B38" s="45"/>
+      <c r="C38" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D38" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E38" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F38" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G38" s="38"/>
+      <c r="H38" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="19">
+        <v>34</v>
+      </c>
+      <c r="B39" s="45"/>
+      <c r="C39" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D39" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E39" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F39" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G39" s="38"/>
+      <c r="H39" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="19">
+        <v>35</v>
+      </c>
+      <c r="B40" s="45"/>
+      <c r="C40" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E40" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F40" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G40" s="38"/>
+      <c r="H40" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="19">
+        <v>36</v>
+      </c>
+      <c r="B41" s="45"/>
+      <c r="C41" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D41" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E41" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F41" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G41" s="38"/>
+      <c r="H41" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="19">
+        <v>37</v>
+      </c>
+      <c r="B42" s="45"/>
+      <c r="C42" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>297</v>
+      </c>
+      <c r="E42" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F42" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G42" s="38"/>
+      <c r="H42" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="19">
+        <v>38</v>
+      </c>
+      <c r="B43" s="46"/>
+      <c r="C43" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>297</v>
+      </c>
+      <c r="E43" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F43" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G43" s="38"/>
+      <c r="H43" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="14">
+        <v>39</v>
+      </c>
+      <c r="B44" s="51" t="s">
+        <v>304</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F44" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G44" s="38"/>
+      <c r="H44" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="14">
+        <v>40</v>
+      </c>
+      <c r="B45" s="45"/>
+      <c r="C45" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F45" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G45" s="38"/>
+      <c r="H45" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="14">
+        <v>41</v>
+      </c>
+      <c r="B46" s="45"/>
+      <c r="C46" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F46" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G46" s="38"/>
+      <c r="H46" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="14">
+        <v>42</v>
+      </c>
+      <c r="B47" s="45"/>
+      <c r="C47" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F47" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G47" s="38"/>
+      <c r="H47" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="14">
+        <v>43</v>
+      </c>
+      <c r="B48" s="46"/>
+      <c r="C48" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F48" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G48" s="38"/>
+      <c r="H48" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="19">
+        <v>44</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>305</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D49" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F49" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G49" s="38"/>
+      <c r="H49" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="19">
+        <v>45</v>
+      </c>
+      <c r="B50" s="46"/>
+      <c r="C50" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E50" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F50" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G50" s="38"/>
+      <c r="H50" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="14">
+        <v>46</v>
+      </c>
+      <c r="B51" s="51" t="s">
+        <v>306</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F51" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G51" s="38"/>
+      <c r="H51" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="14">
+        <v>47</v>
+      </c>
+      <c r="B52" s="45"/>
+      <c r="C52" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E52" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F52" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G52" s="38"/>
+      <c r="H52" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="14">
+        <v>48</v>
+      </c>
+      <c r="B53" s="45"/>
+      <c r="C53" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F53" s="16">
+        <v>53000</v>
+      </c>
+      <c r="G53" s="38"/>
+      <c r="H53" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="14">
+        <v>49</v>
+      </c>
+      <c r="B54" s="45"/>
+      <c r="C54" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F54" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G54" s="38"/>
+      <c r="H54" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="14">
+        <v>50</v>
+      </c>
+      <c r="B55" s="45"/>
+      <c r="C55" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F55" s="16">
+        <v>98000</v>
+      </c>
+      <c r="G55" s="38"/>
+      <c r="H55" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="14">
+        <v>51</v>
+      </c>
+      <c r="B56" s="46"/>
+      <c r="C56" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="E56" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F56" s="16">
+        <v>110000</v>
+      </c>
+      <c r="G56" s="38"/>
+      <c r="H56" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="19">
+        <v>52</v>
+      </c>
+      <c r="B57" s="44" t="s">
+        <v>308</v>
+      </c>
+      <c r="C57" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D57" s="19" t="s">
+        <v>310</v>
+      </c>
+      <c r="E57" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F57" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G57" s="38"/>
+      <c r="H57" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="19">
+        <v>53</v>
+      </c>
+      <c r="B58" s="45"/>
+      <c r="C58" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D58" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E58" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F58" s="21">
+        <v>40500</v>
+      </c>
+      <c r="G58" s="38"/>
+      <c r="H58" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="19">
+        <v>54</v>
+      </c>
+      <c r="B59" s="46"/>
+      <c r="C59" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D59" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E59" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F59" s="21">
+        <v>50000</v>
+      </c>
+      <c r="G59" s="38"/>
+      <c r="H59" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="14">
+        <v>55</v>
+      </c>
+      <c r="B60" s="51" t="s">
+        <v>311</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D60" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E60" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F60" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G60" s="38"/>
+      <c r="H60" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="14">
+        <v>56</v>
+      </c>
+      <c r="B61" s="45"/>
+      <c r="C61" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D61" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E61" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F61" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G61" s="38"/>
+      <c r="H61" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="14">
+        <v>57</v>
+      </c>
+      <c r="B62" s="46"/>
+      <c r="C62" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D62" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F62" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G62" s="38"/>
+      <c r="H62" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="19">
+        <v>58</v>
+      </c>
+      <c r="B63" s="44" t="s">
+        <v>312</v>
+      </c>
+      <c r="C63" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D63" s="19" t="s">
+        <v>310</v>
+      </c>
+      <c r="E63" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F63" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G63" s="38"/>
+      <c r="H63" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="19">
+        <v>59</v>
+      </c>
+      <c r="B64" s="45"/>
+      <c r="C64" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D64" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E64" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F64" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G64" s="38"/>
+      <c r="H64" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="19">
+        <v>60</v>
+      </c>
+      <c r="B65" s="45"/>
+      <c r="C65" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E65" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F65" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G65" s="38"/>
+      <c r="H65" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="19">
+        <v>61</v>
+      </c>
+      <c r="B66" s="45"/>
+      <c r="C66" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D66" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E66" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F66" s="21">
+        <v>50000</v>
+      </c>
+      <c r="G66" s="38"/>
+      <c r="H66" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="19">
+        <v>62</v>
+      </c>
+      <c r="B67" s="46"/>
+      <c r="C67" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D67" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E67" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F67" s="21">
+        <v>66000</v>
+      </c>
+      <c r="G67" s="38"/>
+      <c r="H67" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="14">
+        <v>63</v>
+      </c>
+      <c r="B68" s="51" t="s">
+        <v>313</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E68" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F68" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G68" s="38"/>
+      <c r="H68" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="14">
+        <v>64</v>
+      </c>
+      <c r="B69" s="45"/>
+      <c r="C69" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F69" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G69" s="38"/>
+      <c r="H69" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="14">
+        <v>65</v>
+      </c>
+      <c r="B70" s="45"/>
+      <c r="C70" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D70" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E70" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F70" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G70" s="38"/>
+      <c r="H70" s="15" t="str">
+        <f t="shared" ref="H70:H133" si="1">IF(G70="","",F70*G70)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="14">
+        <v>66</v>
+      </c>
+      <c r="B71" s="45"/>
+      <c r="C71" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D71" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E71" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F71" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G71" s="38"/>
+      <c r="H71" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="14">
+        <v>67</v>
+      </c>
+      <c r="B72" s="45"/>
+      <c r="C72" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E72" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F72" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G72" s="38"/>
+      <c r="H72" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="14">
+        <v>68</v>
+      </c>
+      <c r="B73" s="45"/>
+      <c r="C73" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E73" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F73" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G73" s="38"/>
+      <c r="H73" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="14">
+        <v>69</v>
+      </c>
+      <c r="B74" s="46"/>
+      <c r="C74" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E74" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F74" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G74" s="38"/>
+      <c r="H74" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="19">
+        <v>70</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>314</v>
+      </c>
+      <c r="C75" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D75" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E75" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F75" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G75" s="38"/>
+      <c r="H75" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="19">
+        <v>71</v>
+      </c>
+      <c r="B76" s="45"/>
+      <c r="C76" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D76" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E76" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F76" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G76" s="38"/>
+      <c r="H76" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="19">
+        <v>72</v>
+      </c>
+      <c r="B77" s="45"/>
+      <c r="C77" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D77" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E77" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F77" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G77" s="38"/>
+      <c r="H77" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="19">
+        <v>73</v>
+      </c>
+      <c r="B78" s="45"/>
+      <c r="C78" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D78" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E78" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F78" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G78" s="38"/>
+      <c r="H78" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="19">
+        <v>74</v>
+      </c>
+      <c r="B79" s="45"/>
+      <c r="C79" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D79" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E79" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F79" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G79" s="38"/>
+      <c r="H79" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="19">
+        <v>75</v>
+      </c>
+      <c r="B80" s="45"/>
+      <c r="C80" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D80" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E80" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F80" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G80" s="38"/>
+      <c r="H80" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="19">
+        <v>76</v>
+      </c>
+      <c r="B81" s="46"/>
+      <c r="C81" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D81" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E81" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F81" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G81" s="38"/>
+      <c r="H81" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="19">
+        <v>77</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>315</v>
+      </c>
+      <c r="C82" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D82" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E82" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F82" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G82" s="38"/>
+      <c r="H82" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="19">
+        <v>78</v>
+      </c>
+      <c r="B83" s="45"/>
+      <c r="C83" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D83" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E83" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F83" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G83" s="38"/>
+      <c r="H83" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="19">
+        <v>79</v>
+      </c>
+      <c r="B84" s="45"/>
+      <c r="C84" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D84" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E84" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F84" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G84" s="38"/>
+      <c r="H84" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="19">
+        <v>80</v>
+      </c>
+      <c r="B85" s="46"/>
+      <c r="C85" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D85" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E85" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F85" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G85" s="38"/>
+      <c r="H85" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="14">
+        <v>81</v>
+      </c>
+      <c r="B86" s="51" t="s">
+        <v>316</v>
+      </c>
+      <c r="C86" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D86" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E86" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F86" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G86" s="38"/>
+      <c r="H86" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="14">
+        <v>82</v>
+      </c>
+      <c r="B87" s="45"/>
+      <c r="C87" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E87" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F87" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G87" s="38"/>
+      <c r="H87" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="14">
+        <v>83</v>
+      </c>
+      <c r="B88" s="45"/>
+      <c r="C88" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E88" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F88" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G88" s="38"/>
+      <c r="H88" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="14">
+        <v>84</v>
+      </c>
+      <c r="B89" s="45"/>
+      <c r="C89" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D89" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E89" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F89" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G89" s="38"/>
+      <c r="H89" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="14">
+        <v>85</v>
+      </c>
+      <c r="B90" s="45"/>
+      <c r="C90" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D90" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E90" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F90" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G90" s="38"/>
+      <c r="H90" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="14">
+        <v>86</v>
+      </c>
+      <c r="B91" s="46"/>
+      <c r="C91" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E91" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F91" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G91" s="38"/>
+      <c r="H91" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="14">
+        <v>87</v>
+      </c>
+      <c r="B92" s="51" t="s">
+        <v>251</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E92" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F92" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G92" s="38"/>
+      <c r="H92" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="14">
+        <v>88</v>
+      </c>
+      <c r="B93" s="45"/>
+      <c r="C93" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F93" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G93" s="38"/>
+      <c r="H93" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="14">
+        <v>89</v>
+      </c>
+      <c r="B94" s="45"/>
+      <c r="C94" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E94" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F94" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G94" s="38"/>
+      <c r="H94" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="14">
+        <v>90</v>
+      </c>
+      <c r="B95" s="45"/>
+      <c r="C95" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E95" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F95" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G95" s="38"/>
+      <c r="H95" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="14">
+        <v>91</v>
+      </c>
+      <c r="B96" s="45"/>
+      <c r="C96" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D96" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E96" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F96" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G96" s="38"/>
+      <c r="H96" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="14">
+        <v>92</v>
+      </c>
+      <c r="B97" s="45"/>
+      <c r="C97" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E97" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F97" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G97" s="38"/>
+      <c r="H97" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="14">
+        <v>93</v>
+      </c>
+      <c r="B98" s="46"/>
+      <c r="C98" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E98" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F98" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G98" s="38"/>
+      <c r="H98" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="19">
+        <v>94</v>
+      </c>
+      <c r="B99" s="44" t="s">
+        <v>317</v>
+      </c>
+      <c r="C99" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="D99" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="E99" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F99" s="21">
+        <v>45000</v>
+      </c>
+      <c r="G99" s="38"/>
+      <c r="H99" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="19">
+        <v>95</v>
+      </c>
+      <c r="B100" s="45"/>
+      <c r="C100" s="19" t="s">
+        <v>319</v>
+      </c>
+      <c r="D100" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E100" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F100" s="21">
+        <v>66000</v>
+      </c>
+      <c r="G100" s="38"/>
+      <c r="H100" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="19">
+        <v>96</v>
+      </c>
+      <c r="B101" s="46"/>
+      <c r="C101" s="19" t="s">
+        <v>320</v>
+      </c>
+      <c r="D101" s="19" t="s">
+        <v>321</v>
+      </c>
+      <c r="E101" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F101" s="21">
+        <v>86000</v>
+      </c>
+      <c r="G101" s="38"/>
+      <c r="H101" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="14">
+        <v>97</v>
+      </c>
+      <c r="B102" s="51" t="s">
+        <v>322</v>
+      </c>
+      <c r="C102" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D102" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="E102" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F102" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G102" s="38"/>
+      <c r="H102" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="14">
+        <v>98</v>
+      </c>
+      <c r="B103" s="45"/>
+      <c r="C103" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D103" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E103" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F103" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G103" s="38"/>
+      <c r="H103" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="14">
+        <v>99</v>
+      </c>
+      <c r="B104" s="46"/>
+      <c r="C104" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D104" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E104" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F104" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G104" s="38"/>
+      <c r="H104" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="19">
+        <v>100</v>
+      </c>
+      <c r="B105" s="44" t="s">
+        <v>324</v>
+      </c>
+      <c r="C105" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D105" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E105" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F105" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G105" s="38"/>
+      <c r="H105" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="19">
+        <v>101</v>
+      </c>
+      <c r="B106" s="45"/>
+      <c r="C106" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D106" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E106" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F106" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G106" s="38"/>
+      <c r="H106" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="19">
+        <v>102</v>
+      </c>
+      <c r="B107" s="45"/>
+      <c r="C107" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D107" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E107" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F107" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G107" s="38"/>
+      <c r="H107" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="19">
+        <v>103</v>
+      </c>
+      <c r="B108" s="45"/>
+      <c r="C108" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D108" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E108" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F108" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G108" s="38"/>
+      <c r="H108" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="19">
+        <v>104</v>
+      </c>
+      <c r="B109" s="45"/>
+      <c r="C109" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D109" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E109" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F109" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G109" s="38"/>
+      <c r="H109" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="19">
+        <v>105</v>
+      </c>
+      <c r="B110" s="46"/>
+      <c r="C110" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D110" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E110" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F110" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G110" s="38"/>
+      <c r="H110" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="19">
+        <v>106</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>325</v>
+      </c>
+      <c r="C111" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D111" s="19" t="s">
+        <v>310</v>
+      </c>
+      <c r="E111" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F111" s="21">
+        <v>9500</v>
+      </c>
+      <c r="G111" s="38"/>
+      <c r="H111" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="19">
+        <v>107</v>
+      </c>
+      <c r="B112" s="45"/>
+      <c r="C112" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D112" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E112" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F112" s="21">
+        <v>13500</v>
+      </c>
+      <c r="G112" s="38"/>
+      <c r="H112" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="19">
+        <v>108</v>
+      </c>
+      <c r="B113" s="45"/>
+      <c r="C113" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D113" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E113" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F113" s="21">
+        <v>20500</v>
+      </c>
+      <c r="G113" s="38"/>
+      <c r="H113" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="19">
+        <v>109</v>
+      </c>
+      <c r="B114" s="46"/>
+      <c r="C114" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D114" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="E114" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F114" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G114" s="38"/>
+      <c r="H114" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="14">
+        <v>110</v>
+      </c>
+      <c r="B115" s="51" t="s">
+        <v>253</v>
+      </c>
+      <c r="C115" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E115" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F115" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G115" s="38"/>
+      <c r="H115" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="14">
+        <v>111</v>
+      </c>
+      <c r="B116" s="45"/>
+      <c r="C116" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E116" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F116" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G116" s="38"/>
+      <c r="H116" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="14">
+        <v>112</v>
+      </c>
+      <c r="B117" s="45"/>
+      <c r="C117" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D117" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E117" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F117" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G117" s="38"/>
+      <c r="H117" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="14">
+        <v>113</v>
+      </c>
+      <c r="B118" s="45"/>
+      <c r="C118" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E118" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F118" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G118" s="38"/>
+      <c r="H118" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="14">
+        <v>114</v>
+      </c>
+      <c r="B119" s="45"/>
+      <c r="C119" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E119" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F119" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G119" s="38"/>
+      <c r="H119" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="14">
+        <v>115</v>
+      </c>
+      <c r="B120" s="46"/>
+      <c r="C120" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D120" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E120" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F120" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G120" s="38"/>
+      <c r="H120" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="14">
+        <v>116</v>
+      </c>
+      <c r="B121" s="51" t="s">
+        <v>326</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="E121" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F121" s="16">
+        <v>8500</v>
+      </c>
+      <c r="G121" s="38"/>
+      <c r="H121" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="14">
+        <v>117</v>
+      </c>
+      <c r="B122" s="45"/>
+      <c r="C122" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="E122" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F122" s="16">
+        <v>21500</v>
+      </c>
+      <c r="G122" s="38"/>
+      <c r="H122" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="14">
+        <v>118</v>
+      </c>
+      <c r="B123" s="45"/>
+      <c r="C123" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="E123" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F123" s="16">
+        <v>24000</v>
+      </c>
+      <c r="G123" s="38"/>
+      <c r="H123" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="14">
+        <v>119</v>
+      </c>
+      <c r="B124" s="45"/>
+      <c r="C124" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F124" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G124" s="38"/>
+      <c r="H124" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="14">
+        <v>120</v>
+      </c>
+      <c r="B125" s="45"/>
+      <c r="C125" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E125" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F125" s="16">
+        <v>32500</v>
+      </c>
+      <c r="G125" s="38"/>
+      <c r="H125" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="14">
+        <v>121</v>
+      </c>
+      <c r="B126" s="45"/>
+      <c r="C126" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D126" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E126" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F126" s="16">
+        <v>41500</v>
+      </c>
+      <c r="G126" s="38"/>
+      <c r="H126" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="14">
+        <v>122</v>
+      </c>
+      <c r="B127" s="45"/>
+      <c r="C127" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E127" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F127" s="16">
+        <v>50000</v>
+      </c>
+      <c r="G127" s="38"/>
+      <c r="H127" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="14">
+        <v>123</v>
+      </c>
+      <c r="B128" s="46"/>
+      <c r="C128" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E128" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F128" s="16">
+        <v>59500</v>
+      </c>
+      <c r="G128" s="38"/>
+      <c r="H128" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="19">
+        <v>124</v>
+      </c>
+      <c r="B129" s="44" t="s">
+        <v>327</v>
+      </c>
+      <c r="C129" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D129" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E129" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F129" s="21">
+        <v>24000</v>
+      </c>
+      <c r="G129" s="38"/>
+      <c r="H129" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="19">
+        <v>125</v>
+      </c>
+      <c r="B130" s="45"/>
+      <c r="C130" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D130" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E130" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F130" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G130" s="38"/>
+      <c r="H130" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="19">
+        <v>126</v>
+      </c>
+      <c r="B131" s="45"/>
+      <c r="C131" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D131" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E131" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F131" s="21">
+        <v>28000</v>
+      </c>
+      <c r="G131" s="38"/>
+      <c r="H131" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="19">
+        <v>127</v>
+      </c>
+      <c r="B132" s="45"/>
+      <c r="C132" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D132" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E132" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F132" s="21">
+        <v>32500</v>
+      </c>
+      <c r="G132" s="38"/>
+      <c r="H132" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="19">
+        <v>128</v>
+      </c>
+      <c r="B133" s="45"/>
+      <c r="C133" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D133" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E133" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F133" s="21">
+        <v>41500</v>
+      </c>
+      <c r="G133" s="38"/>
+      <c r="H133" s="20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="19">
+        <v>129</v>
+      </c>
+      <c r="B134" s="45"/>
+      <c r="C134" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D134" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E134" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F134" s="21">
+        <v>50500</v>
+      </c>
+      <c r="G134" s="38"/>
+      <c r="H134" s="20" t="str">
+        <f t="shared" ref="H134:H197" si="2">IF(G134="","",F134*G134)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="19">
+        <v>130</v>
+      </c>
+      <c r="B135" s="45"/>
+      <c r="C135" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D135" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E135" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F135" s="21">
+        <v>60500</v>
+      </c>
+      <c r="G135" s="38"/>
+      <c r="H135" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="19">
+        <v>131</v>
+      </c>
+      <c r="B136" s="46"/>
+      <c r="C136" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D136" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="E136" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F136" s="21">
+        <v>71500</v>
+      </c>
+      <c r="G136" s="38"/>
+      <c r="H136" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="19">
+        <v>132</v>
+      </c>
+      <c r="B137" s="44" t="s">
+        <v>328</v>
+      </c>
+      <c r="C137" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D137" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E137" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F137" s="21">
+        <v>22500</v>
+      </c>
+      <c r="G137" s="38"/>
+      <c r="H137" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="19">
+        <v>133</v>
+      </c>
+      <c r="B138" s="45"/>
+      <c r="C138" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D138" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E138" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F138" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G138" s="38"/>
+      <c r="H138" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="19">
+        <v>134</v>
+      </c>
+      <c r="B139" s="45"/>
+      <c r="C139" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D139" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E139" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F139" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G139" s="38"/>
+      <c r="H139" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="19">
+        <v>135</v>
+      </c>
+      <c r="B140" s="45"/>
+      <c r="C140" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D140" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E140" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F140" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G140" s="38"/>
+      <c r="H140" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="19">
+        <v>136</v>
+      </c>
+      <c r="B141" s="45"/>
+      <c r="C141" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D141" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E141" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F141" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G141" s="38"/>
+      <c r="H141" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="19">
+        <v>137</v>
+      </c>
+      <c r="B142" s="45"/>
+      <c r="C142" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D142" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E142" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F142" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G142" s="38"/>
+      <c r="H142" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="19">
+        <v>138</v>
+      </c>
+      <c r="B143" s="46"/>
+      <c r="C143" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D143" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E143" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F143" s="21">
+        <v>66000</v>
+      </c>
+      <c r="G143" s="38"/>
+      <c r="H143" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="14">
+        <v>139</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="C144" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D144" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E144" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F144" s="16">
+        <v>24000</v>
+      </c>
+      <c r="G144" s="38"/>
+      <c r="H144" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="14">
+        <v>140</v>
+      </c>
+      <c r="B145" s="51" t="s">
+        <v>330</v>
+      </c>
+      <c r="C145" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D145" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E145" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F145" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G145" s="38"/>
+      <c r="H145" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="14">
+        <v>141</v>
+      </c>
+      <c r="B146" s="45"/>
+      <c r="C146" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D146" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E146" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F146" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G146" s="38"/>
+      <c r="H146" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="14">
+        <v>142</v>
+      </c>
+      <c r="B147" s="45"/>
+      <c r="C147" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D147" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E147" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F147" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G147" s="38"/>
+      <c r="H147" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="14">
+        <v>143</v>
+      </c>
+      <c r="B148" s="45"/>
+      <c r="C148" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D148" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E148" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F148" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G148" s="38"/>
+      <c r="H148" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="14">
+        <v>144</v>
+      </c>
+      <c r="B149" s="45"/>
+      <c r="C149" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D149" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E149" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F149" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G149" s="38"/>
+      <c r="H149" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="14">
+        <v>145</v>
+      </c>
+      <c r="B150" s="45"/>
+      <c r="C150" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D150" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E150" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F150" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G150" s="38"/>
+      <c r="H150" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="14">
+        <v>146</v>
+      </c>
+      <c r="B151" s="46"/>
+      <c r="C151" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E151" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F151" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G151" s="38"/>
+      <c r="H151" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="19">
+        <v>147</v>
+      </c>
+      <c r="B152" s="44" t="s">
+        <v>332</v>
+      </c>
+      <c r="C152" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D152" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E152" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F152" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G152" s="38"/>
+      <c r="H152" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="19">
+        <v>148</v>
+      </c>
+      <c r="B153" s="45"/>
+      <c r="C153" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D153" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E153" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F153" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G153" s="38"/>
+      <c r="H153" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="19">
+        <v>149</v>
+      </c>
+      <c r="B154" s="45"/>
+      <c r="C154" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D154" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E154" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F154" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G154" s="38"/>
+      <c r="H154" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="19">
+        <v>150</v>
+      </c>
+      <c r="B155" s="45"/>
+      <c r="C155" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D155" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E155" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F155" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G155" s="38"/>
+      <c r="H155" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="19">
+        <v>151</v>
+      </c>
+      <c r="B156" s="45"/>
+      <c r="C156" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D156" s="19" t="s">
+        <v>297</v>
+      </c>
+      <c r="E156" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F156" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G156" s="38"/>
+      <c r="H156" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="19">
+        <v>152</v>
+      </c>
+      <c r="B157" s="46"/>
+      <c r="C157" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D157" s="19" t="s">
+        <v>297</v>
+      </c>
+      <c r="E157" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F157" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G157" s="38"/>
+      <c r="H157" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="14">
+        <v>153</v>
+      </c>
+      <c r="B158" s="51" t="s">
+        <v>333</v>
+      </c>
+      <c r="C158" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D158" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E158" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F158" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G158" s="38"/>
+      <c r="H158" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="14">
+        <v>154</v>
+      </c>
+      <c r="B159" s="45"/>
+      <c r="C159" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D159" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E159" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F159" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G159" s="38"/>
+      <c r="H159" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="14">
+        <v>155</v>
+      </c>
+      <c r="B160" s="45"/>
+      <c r="C160" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D160" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E160" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F160" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G160" s="38"/>
+      <c r="H160" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="14">
+        <v>156</v>
+      </c>
+      <c r="B161" s="45"/>
+      <c r="C161" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D161" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F161" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G161" s="38"/>
+      <c r="H161" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="14">
+        <v>157</v>
+      </c>
+      <c r="B162" s="46"/>
+      <c r="C162" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D162" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E162" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F162" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G162" s="38"/>
+      <c r="H162" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="19">
+        <v>158</v>
+      </c>
+      <c r="B163" s="44" t="s">
+        <v>334</v>
+      </c>
+      <c r="C163" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D163" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E163" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F163" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G163" s="38"/>
+      <c r="H163" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="19">
+        <v>159</v>
+      </c>
+      <c r="B164" s="45"/>
+      <c r="C164" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D164" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E164" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F164" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G164" s="38"/>
+      <c r="H164" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="19">
+        <v>160</v>
+      </c>
+      <c r="B165" s="45"/>
+      <c r="C165" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D165" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E165" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F165" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G165" s="38"/>
+      <c r="H165" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="19">
+        <v>161</v>
+      </c>
+      <c r="B166" s="45"/>
+      <c r="C166" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D166" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E166" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F166" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G166" s="38"/>
+      <c r="H166" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="19">
+        <v>162</v>
+      </c>
+      <c r="B167" s="45"/>
+      <c r="C167" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D167" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E167" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F167" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G167" s="38"/>
+      <c r="H167" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="19">
+        <v>163</v>
+      </c>
+      <c r="B168" s="45"/>
+      <c r="C168" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D168" s="19" t="s">
+        <v>297</v>
+      </c>
+      <c r="E168" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F168" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G168" s="38"/>
+      <c r="H168" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="19">
+        <v>164</v>
+      </c>
+      <c r="B169" s="46"/>
+      <c r="C169" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D169" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E169" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F169" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G169" s="38"/>
+      <c r="H169" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="14">
+        <v>165</v>
+      </c>
+      <c r="B170" s="51" t="s">
+        <v>335</v>
+      </c>
+      <c r="C170" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D170" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E170" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F170" s="16">
+        <v>9500</v>
+      </c>
+      <c r="G170" s="38"/>
+      <c r="H170" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="14">
+        <v>166</v>
+      </c>
+      <c r="B171" s="45"/>
+      <c r="C171" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D171" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E171" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F171" s="16">
+        <v>12000</v>
+      </c>
+      <c r="G171" s="38"/>
+      <c r="H171" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="14">
+        <v>167</v>
+      </c>
+      <c r="B172" s="45"/>
+      <c r="C172" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D172" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E172" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F172" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G172" s="38"/>
+      <c r="H172" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="14">
+        <v>168</v>
+      </c>
+      <c r="B173" s="45"/>
+      <c r="C173" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D173" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E173" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F173" s="16">
+        <v>21000</v>
+      </c>
+      <c r="G173" s="38"/>
+      <c r="H173" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="14">
+        <v>169</v>
+      </c>
+      <c r="B174" s="45"/>
+      <c r="C174" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D174" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E174" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F174" s="16">
+        <v>23500</v>
+      </c>
+      <c r="G174" s="38"/>
+      <c r="H174" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="14">
+        <v>170</v>
+      </c>
+      <c r="B175" s="45"/>
+      <c r="C175" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D175" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E175" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F175" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G175" s="38"/>
+      <c r="H175" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="14">
+        <v>171</v>
+      </c>
+      <c r="B176" s="45"/>
+      <c r="C176" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D176" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E176" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F176" s="16">
+        <v>31625</v>
+      </c>
+      <c r="G176" s="38"/>
+      <c r="H176" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="14">
+        <v>172</v>
+      </c>
+      <c r="B177" s="45"/>
+      <c r="C177" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D177" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E177" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F177" s="16">
+        <v>40500</v>
+      </c>
+      <c r="G177" s="38"/>
+      <c r="H177" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="14">
+        <v>173</v>
+      </c>
+      <c r="B178" s="45"/>
+      <c r="C178" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D178" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E178" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F178" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G178" s="38"/>
+      <c r="H178" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="14">
+        <v>174</v>
+      </c>
+      <c r="B179" s="45"/>
+      <c r="C179" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D179" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E179" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F179" s="16">
+        <v>66000</v>
+      </c>
+      <c r="G179" s="38"/>
+      <c r="H179" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="14">
+        <v>175</v>
+      </c>
+      <c r="B180" s="46"/>
+      <c r="C180" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="D180" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E180" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F180" s="16">
+        <v>82000</v>
+      </c>
+      <c r="G180" s="38"/>
+      <c r="H180" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="19">
+        <v>176</v>
+      </c>
+      <c r="B181" s="44" t="s">
+        <v>336</v>
+      </c>
+      <c r="C181" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D181" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E181" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F181" s="21">
+        <v>9500</v>
+      </c>
+      <c r="G181" s="38"/>
+      <c r="H181" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="19">
+        <v>177</v>
+      </c>
+      <c r="B182" s="45"/>
+      <c r="C182" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D182" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E182" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F182" s="21">
+        <v>12000</v>
+      </c>
+      <c r="G182" s="38"/>
+      <c r="H182" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="19">
+        <v>178</v>
+      </c>
+      <c r="B183" s="45"/>
+      <c r="C183" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D183" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E183" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F183" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G183" s="38"/>
+      <c r="H183" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="19">
+        <v>179</v>
+      </c>
+      <c r="B184" s="45"/>
+      <c r="C184" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D184" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E184" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F184" s="21">
+        <v>21000</v>
+      </c>
+      <c r="G184" s="38"/>
+      <c r="H184" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="19">
+        <v>180</v>
+      </c>
+      <c r="B185" s="45"/>
+      <c r="C185" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D185" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E185" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F185" s="21">
+        <v>23500</v>
+      </c>
+      <c r="G185" s="38"/>
+      <c r="H185" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="19">
+        <v>181</v>
+      </c>
+      <c r="B186" s="45"/>
+      <c r="C186" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D186" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E186" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F186" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G186" s="38"/>
+      <c r="H186" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="19">
+        <v>182</v>
+      </c>
+      <c r="B187" s="45"/>
+      <c r="C187" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D187" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E187" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F187" s="21">
+        <v>31625</v>
+      </c>
+      <c r="G187" s="38"/>
+      <c r="H187" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="19">
+        <v>183</v>
+      </c>
+      <c r="B188" s="45"/>
+      <c r="C188" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D188" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E188" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F188" s="21">
+        <v>40500</v>
+      </c>
+      <c r="G188" s="38"/>
+      <c r="H188" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="19">
+        <v>184</v>
+      </c>
+      <c r="B189" s="45"/>
+      <c r="C189" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D189" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E189" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F189" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G189" s="38"/>
+      <c r="H189" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="19">
+        <v>185</v>
+      </c>
+      <c r="B190" s="45"/>
+      <c r="C190" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D190" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E190" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F190" s="21">
+        <v>66000</v>
+      </c>
+      <c r="G190" s="38"/>
+      <c r="H190" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="19">
+        <v>186</v>
+      </c>
+      <c r="B191" s="46"/>
+      <c r="C191" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="D191" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E191" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F191" s="21">
+        <v>82000</v>
+      </c>
+      <c r="G191" s="38"/>
+      <c r="H191" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="14">
+        <v>187</v>
+      </c>
+      <c r="B192" s="51" t="s">
+        <v>337</v>
+      </c>
+      <c r="C192" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="D192" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E192" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F192" s="16">
+        <v>29500</v>
+      </c>
+      <c r="G192" s="38"/>
+      <c r="H192" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="14">
+        <v>188</v>
+      </c>
+      <c r="B193" s="45"/>
+      <c r="C193" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D193" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E193" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F193" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G193" s="38"/>
+      <c r="H193" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="14">
+        <v>189</v>
+      </c>
+      <c r="B194" s="45"/>
+      <c r="C194" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D194" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E194" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F194" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G194" s="38"/>
+      <c r="H194" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="14">
+        <v>190</v>
+      </c>
+      <c r="B195" s="45"/>
+      <c r="C195" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D195" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E195" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F195" s="16">
+        <v>41000</v>
+      </c>
+      <c r="G195" s="38"/>
+      <c r="H195" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="14">
         <v>191</v>
       </c>
-      <c r="C3" s="5"/>
-[...4 lines deleted...]
-      <c r="B4" s="6" t="s">
+      <c r="B196" s="45"/>
+      <c r="C196" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D196" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E196" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F196" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G196" s="38"/>
+      <c r="H196" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="14">
+        <v>192</v>
+      </c>
+      <c r="B197" s="46"/>
+      <c r="C197" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D197" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E197" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F197" s="16">
+        <v>66000</v>
+      </c>
+      <c r="G197" s="38"/>
+      <c r="H197" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="19">
+        <v>193</v>
+      </c>
+      <c r="B198" s="44" t="s">
+        <v>339</v>
+      </c>
+      <c r="C198" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D198" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E198" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F198" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G198" s="38"/>
+      <c r="H198" s="20" t="str">
+        <f t="shared" ref="H198:H261" si="3">IF(G198="","",F198*G198)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="19">
+        <v>194</v>
+      </c>
+      <c r="B199" s="45"/>
+      <c r="C199" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D199" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E199" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F199" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G199" s="38"/>
+      <c r="H199" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="19">
+        <v>195</v>
+      </c>
+      <c r="B200" s="45"/>
+      <c r="C200" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D200" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E200" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F200" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G200" s="38"/>
+      <c r="H200" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="19">
+        <v>196</v>
+      </c>
+      <c r="B201" s="45"/>
+      <c r="C201" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D201" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E201" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F201" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G201" s="38"/>
+      <c r="H201" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="19">
+        <v>197</v>
+      </c>
+      <c r="B202" s="46"/>
+      <c r="C202" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D202" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E202" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F202" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G202" s="38"/>
+      <c r="H202" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="14">
+        <v>198</v>
+      </c>
+      <c r="B203" s="51" t="s">
+        <v>340</v>
+      </c>
+      <c r="C203" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D203" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E203" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F203" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G203" s="38"/>
+      <c r="H203" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="14">
+        <v>199</v>
+      </c>
+      <c r="B204" s="45"/>
+      <c r="C204" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D204" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E204" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F204" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G204" s="38"/>
+      <c r="H204" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="14">
+        <v>200</v>
+      </c>
+      <c r="B205" s="46"/>
+      <c r="C205" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D205" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E205" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F205" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G205" s="38"/>
+      <c r="H205" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="19">
+        <v>201</v>
+      </c>
+      <c r="B206" s="44" t="s">
+        <v>341</v>
+      </c>
+      <c r="C206" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D206" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E206" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F206" s="21">
+        <v>29500</v>
+      </c>
+      <c r="G206" s="38"/>
+      <c r="H206" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="19">
+        <v>202</v>
+      </c>
+      <c r="B207" s="45"/>
+      <c r="C207" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D207" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E207" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F207" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G207" s="38"/>
+      <c r="H207" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="19">
+        <v>203</v>
+      </c>
+      <c r="B208" s="45"/>
+      <c r="C208" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D208" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E208" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F208" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G208" s="38"/>
+      <c r="H208" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="19">
+        <v>204</v>
+      </c>
+      <c r="B209" s="46"/>
+      <c r="C209" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D209" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E209" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F209" s="21">
+        <v>41000</v>
+      </c>
+      <c r="G209" s="38"/>
+      <c r="H209" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="14">
+        <v>205</v>
+      </c>
+      <c r="B210" s="51" t="s">
+        <v>342</v>
+      </c>
+      <c r="C210" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D210" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E210" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F210" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G210" s="38"/>
+      <c r="H210" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="14">
+        <v>206</v>
+      </c>
+      <c r="B211" s="45"/>
+      <c r="C211" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D211" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E211" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F211" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G211" s="38"/>
+      <c r="H211" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="14">
+        <v>207</v>
+      </c>
+      <c r="B212" s="45"/>
+      <c r="C212" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D212" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E212" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F212" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G212" s="38"/>
+      <c r="H212" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="14">
+        <v>208</v>
+      </c>
+      <c r="B213" s="45"/>
+      <c r="C213" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D213" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E213" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F213" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G213" s="38"/>
+      <c r="H213" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="14">
+        <v>209</v>
+      </c>
+      <c r="B214" s="45"/>
+      <c r="C214" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D214" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E214" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F214" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G214" s="38"/>
+      <c r="H214" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="14">
+        <v>210</v>
+      </c>
+      <c r="B215" s="45"/>
+      <c r="C215" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D215" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E215" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F215" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G215" s="38"/>
+      <c r="H215" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="14">
+        <v>211</v>
+      </c>
+      <c r="B216" s="46"/>
+      <c r="C216" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D216" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E216" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F216" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G216" s="38"/>
+      <c r="H216" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="14">
+        <v>212</v>
+      </c>
+      <c r="B217" s="51" t="s">
+        <v>343</v>
+      </c>
+      <c r="C217" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D217" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E217" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F217" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G217" s="38"/>
+      <c r="H217" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="14">
+        <v>213</v>
+      </c>
+      <c r="B218" s="45"/>
+      <c r="C218" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D218" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E218" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F218" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G218" s="38"/>
+      <c r="H218" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="14">
+        <v>214</v>
+      </c>
+      <c r="B219" s="45"/>
+      <c r="C219" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D219" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E219" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F219" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G219" s="38"/>
+      <c r="H219" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="14">
+        <v>215</v>
+      </c>
+      <c r="B220" s="45"/>
+      <c r="C220" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D220" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E220" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F220" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G220" s="38"/>
+      <c r="H220" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="14">
+        <v>216</v>
+      </c>
+      <c r="B221" s="45"/>
+      <c r="C221" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D221" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E221" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F221" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G221" s="38"/>
+      <c r="H221" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="14">
+        <v>217</v>
+      </c>
+      <c r="B222" s="45"/>
+      <c r="C222" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D222" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E222" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F222" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G222" s="38"/>
+      <c r="H222" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="14">
+        <v>218</v>
+      </c>
+      <c r="B223" s="46"/>
+      <c r="C223" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D223" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E223" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F223" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G223" s="38"/>
+      <c r="H223" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="19">
+        <v>219</v>
+      </c>
+      <c r="B224" s="44" t="s">
+        <v>344</v>
+      </c>
+      <c r="C224" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D224" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E224" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F224" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G224" s="38"/>
+      <c r="H224" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="19">
+        <v>220</v>
+      </c>
+      <c r="B225" s="45"/>
+      <c r="C225" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D225" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E225" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F225" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G225" s="38"/>
+      <c r="H225" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="19">
+        <v>221</v>
+      </c>
+      <c r="B226" s="45"/>
+      <c r="C226" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D226" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E226" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F226" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G226" s="38"/>
+      <c r="H226" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="19">
+        <v>222</v>
+      </c>
+      <c r="B227" s="45"/>
+      <c r="C227" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D227" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E227" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F227" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G227" s="38"/>
+      <c r="H227" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="19">
+        <v>223</v>
+      </c>
+      <c r="B228" s="45"/>
+      <c r="C228" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D228" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E228" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F228" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G228" s="38"/>
+      <c r="H228" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="19">
+        <v>224</v>
+      </c>
+      <c r="B229" s="45"/>
+      <c r="C229" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D229" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E229" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F229" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G229" s="38"/>
+      <c r="H229" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="19">
+        <v>225</v>
+      </c>
+      <c r="B230" s="46"/>
+      <c r="C230" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D230" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E230" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F230" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G230" s="38"/>
+      <c r="H230" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="19">
+        <v>226</v>
+      </c>
+      <c r="B231" s="44" t="s">
+        <v>345</v>
+      </c>
+      <c r="C231" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D231" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E231" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F231" s="21">
+        <v>16000</v>
+      </c>
+      <c r="G231" s="38"/>
+      <c r="H231" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="19">
+        <v>227</v>
+      </c>
+      <c r="B232" s="45"/>
+      <c r="C232" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D232" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E232" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F232" s="21">
+        <v>22500</v>
+      </c>
+      <c r="G232" s="38"/>
+      <c r="H232" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="19">
+        <v>228</v>
+      </c>
+      <c r="B233" s="45"/>
+      <c r="C233" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D233" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E233" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F233" s="21">
+        <v>31500</v>
+      </c>
+      <c r="G233" s="38"/>
+      <c r="H233" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="19">
+        <v>229</v>
+      </c>
+      <c r="B234" s="46"/>
+      <c r="C234" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D234" s="19" t="s">
+        <v>297</v>
+      </c>
+      <c r="E234" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F234" s="21">
+        <v>38000</v>
+      </c>
+      <c r="G234" s="38"/>
+      <c r="H234" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="14">
+        <v>230</v>
+      </c>
+      <c r="B235" s="51" t="s">
+        <v>346</v>
+      </c>
+      <c r="C235" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D235" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E235" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F235" s="16">
+        <v>9500</v>
+      </c>
+      <c r="G235" s="38"/>
+      <c r="H235" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="14">
+        <v>231</v>
+      </c>
+      <c r="B236" s="45"/>
+      <c r="C236" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D236" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E236" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F236" s="16">
+        <v>12000</v>
+      </c>
+      <c r="G236" s="38"/>
+      <c r="H236" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="14">
+        <v>232</v>
+      </c>
+      <c r="B237" s="45"/>
+      <c r="C237" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D237" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E237" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F237" s="16">
+        <v>18500</v>
+      </c>
+      <c r="G237" s="38"/>
+      <c r="H237" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="14">
+        <v>233</v>
+      </c>
+      <c r="B238" s="45"/>
+      <c r="C238" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D238" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E238" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F238" s="16">
+        <v>19500</v>
+      </c>
+      <c r="G238" s="38"/>
+      <c r="H238" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="14">
+        <v>234</v>
+      </c>
+      <c r="B239" s="45"/>
+      <c r="C239" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D239" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E239" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F239" s="16">
+        <v>21000</v>
+      </c>
+      <c r="G239" s="38"/>
+      <c r="H239" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="14">
+        <v>235</v>
+      </c>
+      <c r="B240" s="45"/>
+      <c r="C240" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D240" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E240" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F240" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G240" s="38"/>
+      <c r="H240" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="14">
+        <v>236</v>
+      </c>
+      <c r="B241" s="45"/>
+      <c r="C241" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D241" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E241" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F241" s="16">
+        <v>31500</v>
+      </c>
+      <c r="G241" s="38"/>
+      <c r="H241" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="14">
+        <v>237</v>
+      </c>
+      <c r="B242" s="45"/>
+      <c r="C242" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D242" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="E242" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F242" s="16">
+        <v>40500</v>
+      </c>
+      <c r="G242" s="38"/>
+      <c r="H242" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="14">
+        <v>238</v>
+      </c>
+      <c r="B243" s="45"/>
+      <c r="C243" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D243" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E243" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F243" s="16">
+        <v>50000</v>
+      </c>
+      <c r="G243" s="38"/>
+      <c r="H243" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="14">
+        <v>239</v>
+      </c>
+      <c r="B244" s="45"/>
+      <c r="C244" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D244" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E244" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F244" s="16">
+        <v>57000</v>
+      </c>
+      <c r="G244" s="38"/>
+      <c r="H244" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="14">
+        <v>240</v>
+      </c>
+      <c r="B245" s="46"/>
+      <c r="C245" s="14"/>
+      <c r="D245" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="E245" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F245" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G245" s="38"/>
+      <c r="H245" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="19">
+        <v>241</v>
+      </c>
+      <c r="B246" s="44" t="s">
+        <v>348</v>
+      </c>
+      <c r="C246" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D246" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E246" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F246" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G246" s="38"/>
+      <c r="H246" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="19">
+        <v>242</v>
+      </c>
+      <c r="B247" s="45"/>
+      <c r="C247" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D247" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E247" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F247" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G247" s="38"/>
+      <c r="H247" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="19">
+        <v>243</v>
+      </c>
+      <c r="B248" s="45"/>
+      <c r="C248" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D248" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E248" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F248" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G248" s="38"/>
+      <c r="H248" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="249" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="19">
+        <v>244</v>
+      </c>
+      <c r="B249" s="46"/>
+      <c r="C249" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D249" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="E249" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F249" s="21">
+        <v>95000</v>
+      </c>
+      <c r="G249" s="38"/>
+      <c r="H249" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="14">
+        <v>245</v>
+      </c>
+      <c r="B250" s="51" t="s">
+        <v>349</v>
+      </c>
+      <c r="C250" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D250" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="E250" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F250" s="16">
+        <v>5500</v>
+      </c>
+      <c r="G250" s="38"/>
+      <c r="H250" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="251" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="14">
+        <v>246</v>
+      </c>
+      <c r="B251" s="45"/>
+      <c r="C251" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D251" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E251" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F251" s="16">
+        <v>8500</v>
+      </c>
+      <c r="G251" s="38"/>
+      <c r="H251" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="14">
+        <v>247</v>
+      </c>
+      <c r="B252" s="46"/>
+      <c r="C252" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D252" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E252" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F252" s="16">
+        <v>13500</v>
+      </c>
+      <c r="G252" s="38"/>
+      <c r="H252" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="19">
+        <v>248</v>
+      </c>
+      <c r="B253" s="44" t="s">
+        <v>350</v>
+      </c>
+      <c r="C253" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D253" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E253" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F253" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G253" s="38"/>
+      <c r="H253" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="19">
+        <v>249</v>
+      </c>
+      <c r="B254" s="45"/>
+      <c r="C254" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D254" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E254" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F254" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G254" s="38"/>
+      <c r="H254" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="19">
+        <v>250</v>
+      </c>
+      <c r="B255" s="45"/>
+      <c r="C255" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D255" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E255" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F255" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G255" s="38"/>
+      <c r="H255" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="256" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="19">
+        <v>251</v>
+      </c>
+      <c r="B256" s="45"/>
+      <c r="C256" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D256" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E256" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F256" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G256" s="38"/>
+      <c r="H256" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="19">
+        <v>252</v>
+      </c>
+      <c r="B257" s="45"/>
+      <c r="C257" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D257" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E257" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F257" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G257" s="38"/>
+      <c r="H257" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="258" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="19">
+        <v>253</v>
+      </c>
+      <c r="B258" s="46"/>
+      <c r="C258" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D258" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E258" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F258" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G258" s="38"/>
+      <c r="H258" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="259" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="14">
+        <v>254</v>
+      </c>
+      <c r="B259" s="51" t="s">
+        <v>351</v>
+      </c>
+      <c r="C259" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D259" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E259" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F259" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G259" s="38"/>
+      <c r="H259" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="14">
+        <v>255</v>
+      </c>
+      <c r="B260" s="45"/>
+      <c r="C260" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D260" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E260" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F260" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G260" s="38"/>
+      <c r="H260" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="261" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="14">
+        <v>256</v>
+      </c>
+      <c r="B261" s="46"/>
+      <c r="C261" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D261" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E261" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F261" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G261" s="38"/>
+      <c r="H261" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="19">
+        <v>257</v>
+      </c>
+      <c r="B262" s="44" t="s">
+        <v>352</v>
+      </c>
+      <c r="C262" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D262" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E262" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F262" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G262" s="38"/>
+      <c r="H262" s="20" t="str">
+        <f t="shared" ref="H262:H325" si="4">IF(G262="","",F262*G262)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="263" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="19">
+        <v>258</v>
+      </c>
+      <c r="B263" s="45"/>
+      <c r="C263" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D263" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E263" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F263" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G263" s="38"/>
+      <c r="H263" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="264" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="19">
+        <v>259</v>
+      </c>
+      <c r="B264" s="45"/>
+      <c r="C264" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D264" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E264" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F264" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G264" s="38"/>
+      <c r="H264" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="19">
+        <v>260</v>
+      </c>
+      <c r="B265" s="45"/>
+      <c r="C265" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D265" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E265" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F265" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G265" s="38"/>
+      <c r="H265" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="19">
+        <v>261</v>
+      </c>
+      <c r="B266" s="45"/>
+      <c r="C266" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D266" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E266" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F266" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G266" s="38"/>
+      <c r="H266" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="19">
+        <v>262</v>
+      </c>
+      <c r="B267" s="45"/>
+      <c r="C267" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D267" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E267" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F267" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G267" s="38"/>
+      <c r="H267" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="268" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="19">
+        <v>263</v>
+      </c>
+      <c r="B268" s="46"/>
+      <c r="C268" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D268" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E268" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F268" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G268" s="38"/>
+      <c r="H268" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="14">
+        <v>264</v>
+      </c>
+      <c r="B269" s="51" t="s">
+        <v>263</v>
+      </c>
+      <c r="C269" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D269" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E269" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F269" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G269" s="38"/>
+      <c r="H269" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="270" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="14">
+        <v>265</v>
+      </c>
+      <c r="B270" s="45"/>
+      <c r="C270" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D270" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E270" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F270" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G270" s="38"/>
+      <c r="H270" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="271" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="14">
+        <v>266</v>
+      </c>
+      <c r="B271" s="45"/>
+      <c r="C271" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D271" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E271" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F271" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G271" s="38"/>
+      <c r="H271" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="14">
+        <v>267</v>
+      </c>
+      <c r="B272" s="45"/>
+      <c r="C272" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D272" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E272" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F272" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G272" s="38"/>
+      <c r="H272" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="273" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="14">
+        <v>268</v>
+      </c>
+      <c r="B273" s="45"/>
+      <c r="C273" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D273" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E273" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F273" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G273" s="38"/>
+      <c r="H273" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="14">
+        <v>269</v>
+      </c>
+      <c r="B274" s="45"/>
+      <c r="C274" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D274" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E274" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F274" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G274" s="38"/>
+      <c r="H274" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="14">
+        <v>270</v>
+      </c>
+      <c r="B275" s="45"/>
+      <c r="C275" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D275" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E275" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F275" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G275" s="38"/>
+      <c r="H275" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="14">
+        <v>271</v>
+      </c>
+      <c r="B276" s="46"/>
+      <c r="C276" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D276" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E276" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F276" s="16">
+        <v>95000</v>
+      </c>
+      <c r="G276" s="38"/>
+      <c r="H276" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="19">
+        <v>272</v>
+      </c>
+      <c r="B277" s="44" t="s">
+        <v>353</v>
+      </c>
+      <c r="C277" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D277" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E277" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F277" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G277" s="38"/>
+      <c r="H277" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="19">
+        <v>273</v>
+      </c>
+      <c r="B278" s="45"/>
+      <c r="C278" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D278" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E278" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F278" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G278" s="38"/>
+      <c r="H278" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="19">
+        <v>274</v>
+      </c>
+      <c r="B279" s="45"/>
+      <c r="C279" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D279" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E279" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F279" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G279" s="38"/>
+      <c r="H279" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="19">
+        <v>275</v>
+      </c>
+      <c r="B280" s="45"/>
+      <c r="C280" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D280" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E280" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F280" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G280" s="38"/>
+      <c r="H280" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="19">
+        <v>276</v>
+      </c>
+      <c r="B281" s="45"/>
+      <c r="C281" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D281" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E281" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F281" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G281" s="38"/>
+      <c r="H281" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="19">
+        <v>277</v>
+      </c>
+      <c r="B282" s="45"/>
+      <c r="C282" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D282" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E282" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F282" s="21">
+        <v>50600</v>
+      </c>
+      <c r="G282" s="38"/>
+      <c r="H282" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="19">
+        <v>278</v>
+      </c>
+      <c r="B283" s="46"/>
+      <c r="C283" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D283" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E283" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F283" s="21">
+        <v>71300</v>
+      </c>
+      <c r="G283" s="38"/>
+      <c r="H283" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="284" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="19">
+        <v>279</v>
+      </c>
+      <c r="B284" s="44" t="s">
+        <v>354</v>
+      </c>
+      <c r="C284" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D284" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E284" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F284" s="21">
+        <v>9500</v>
+      </c>
+      <c r="G284" s="38"/>
+      <c r="H284" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="19">
+        <v>280</v>
+      </c>
+      <c r="B285" s="45"/>
+      <c r="C285" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D285" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E285" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F285" s="21">
+        <v>12000</v>
+      </c>
+      <c r="G285" s="38"/>
+      <c r="H285" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="286" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="19">
+        <v>281</v>
+      </c>
+      <c r="B286" s="45"/>
+      <c r="C286" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D286" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E286" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F286" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G286" s="38"/>
+      <c r="H286" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="287" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="19">
+        <v>282</v>
+      </c>
+      <c r="B287" s="45"/>
+      <c r="C287" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D287" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E287" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F287" s="21">
+        <v>21000</v>
+      </c>
+      <c r="G287" s="38"/>
+      <c r="H287" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="19">
+        <v>283</v>
+      </c>
+      <c r="B288" s="45"/>
+      <c r="C288" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D288" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E288" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F288" s="21">
+        <v>23500</v>
+      </c>
+      <c r="G288" s="38"/>
+      <c r="H288" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="19">
+        <v>284</v>
+      </c>
+      <c r="B289" s="45"/>
+      <c r="C289" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D289" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E289" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F289" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G289" s="38"/>
+      <c r="H289" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="290" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="19">
+        <v>285</v>
+      </c>
+      <c r="B290" s="45"/>
+      <c r="C290" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D290" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E290" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F290" s="21">
+        <v>31625</v>
+      </c>
+      <c r="G290" s="38"/>
+      <c r="H290" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="19">
+        <v>286</v>
+      </c>
+      <c r="B291" s="45"/>
+      <c r="C291" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D291" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E291" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F291" s="21">
+        <v>40500</v>
+      </c>
+      <c r="G291" s="38"/>
+      <c r="H291" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="19">
+        <v>287</v>
+      </c>
+      <c r="B292" s="46"/>
+      <c r="C292" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D292" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="E292" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F292" s="21">
+        <v>53000</v>
+      </c>
+      <c r="G292" s="38"/>
+      <c r="H292" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="14">
+        <v>288</v>
+      </c>
+      <c r="B293" s="51" t="s">
+        <v>355</v>
+      </c>
+      <c r="C293" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D293" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E293" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F293" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G293" s="38"/>
+      <c r="H293" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="14">
+        <v>289</v>
+      </c>
+      <c r="B294" s="45"/>
+      <c r="C294" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D294" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E294" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F294" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G294" s="38"/>
+      <c r="H294" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="14">
+        <v>290</v>
+      </c>
+      <c r="B295" s="45"/>
+      <c r="C295" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D295" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E295" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F295" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G295" s="38"/>
+      <c r="H295" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="14">
+        <v>291</v>
+      </c>
+      <c r="B296" s="45"/>
+      <c r="C296" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D296" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E296" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F296" s="16">
+        <v>50600</v>
+      </c>
+      <c r="G296" s="38"/>
+      <c r="H296" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="14">
+        <v>292</v>
+      </c>
+      <c r="B297" s="46"/>
+      <c r="C297" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D297" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E297" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F297" s="16">
+        <v>71300</v>
+      </c>
+      <c r="G297" s="38"/>
+      <c r="H297" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="14">
+        <v>293</v>
+      </c>
+      <c r="B298" s="51" t="s">
+        <v>356</v>
+      </c>
+      <c r="C298" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D298" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E298" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F298" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G298" s="38"/>
+      <c r="H298" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="299" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="14">
+        <v>294</v>
+      </c>
+      <c r="B299" s="45"/>
+      <c r="C299" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D299" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E299" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F299" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G299" s="38"/>
+      <c r="H299" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="14">
+        <v>295</v>
+      </c>
+      <c r="B300" s="45"/>
+      <c r="C300" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D300" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E300" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F300" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G300" s="38"/>
+      <c r="H300" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="14">
+        <v>296</v>
+      </c>
+      <c r="B301" s="45"/>
+      <c r="C301" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D301" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E301" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F301" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G301" s="38"/>
+      <c r="H301" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="14">
+        <v>297</v>
+      </c>
+      <c r="B302" s="45"/>
+      <c r="C302" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D302" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E302" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F302" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G302" s="38"/>
+      <c r="H302" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="14">
+        <v>298</v>
+      </c>
+      <c r="B303" s="46"/>
+      <c r="C303" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D303" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E303" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F303" s="16">
+        <v>50600</v>
+      </c>
+      <c r="G303" s="38"/>
+      <c r="H303" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="19">
+        <v>299</v>
+      </c>
+      <c r="B304" s="44" t="s">
+        <v>357</v>
+      </c>
+      <c r="C304" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D304" s="19" t="s">
+        <v>310</v>
+      </c>
+      <c r="E304" s="19" t="s">
+        <v>358</v>
+      </c>
+      <c r="F304" s="21">
+        <v>5500</v>
+      </c>
+      <c r="G304" s="38"/>
+      <c r="H304" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="305" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="19">
+        <v>300</v>
+      </c>
+      <c r="B305" s="45"/>
+      <c r="C305" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D305" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E305" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F305" s="21">
+        <v>8500</v>
+      </c>
+      <c r="G305" s="38"/>
+      <c r="H305" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="306" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="19">
+        <v>301</v>
+      </c>
+      <c r="B306" s="45"/>
+      <c r="C306" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D306" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E306" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F306" s="21">
+        <v>24500</v>
+      </c>
+      <c r="G306" s="38"/>
+      <c r="H306" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="19">
+        <v>302</v>
+      </c>
+      <c r="B307" s="45"/>
+      <c r="C307" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D307" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E307" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F307" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G307" s="38"/>
+      <c r="H307" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="19">
+        <v>303</v>
+      </c>
+      <c r="B308" s="45"/>
+      <c r="C308" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D308" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E308" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F308" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G308" s="38"/>
+      <c r="H308" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="19">
+        <v>304</v>
+      </c>
+      <c r="B309" s="45"/>
+      <c r="C309" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D309" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E309" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F309" s="21">
+        <v>33500</v>
+      </c>
+      <c r="G309" s="38"/>
+      <c r="H309" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="310" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="19">
+        <v>305</v>
+      </c>
+      <c r="B310" s="45"/>
+      <c r="C310" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D310" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E310" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F310" s="21">
+        <v>38500</v>
+      </c>
+      <c r="G310" s="38"/>
+      <c r="H310" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="311" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="19">
+        <v>306</v>
+      </c>
+      <c r="B311" s="45"/>
+      <c r="C311" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D311" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E311" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F311" s="21">
+        <v>46000</v>
+      </c>
+      <c r="G311" s="38"/>
+      <c r="H311" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="19">
+        <v>307</v>
+      </c>
+      <c r="B312" s="45"/>
+      <c r="C312" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D312" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="E312" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F312" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G312" s="38"/>
+      <c r="H312" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="19">
+        <v>308</v>
+      </c>
+      <c r="B313" s="45"/>
+      <c r="C313" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D313" s="19" t="s">
+        <v>299</v>
+      </c>
+      <c r="E313" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F313" s="21">
+        <v>66000</v>
+      </c>
+      <c r="G313" s="38"/>
+      <c r="H313" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="19">
+        <v>309</v>
+      </c>
+      <c r="B314" s="45"/>
+      <c r="C314" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="D314" s="19" t="s">
+        <v>299</v>
+      </c>
+      <c r="E314" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F314" s="21">
+        <v>82000</v>
+      </c>
+      <c r="G314" s="38"/>
+      <c r="H314" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="19">
+        <v>310</v>
+      </c>
+      <c r="B315" s="46"/>
+      <c r="C315" s="19" t="s">
+        <v>289</v>
+      </c>
+      <c r="D315" s="19" t="s">
+        <v>359</v>
+      </c>
+      <c r="E315" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F315" s="21">
+        <v>110000</v>
+      </c>
+      <c r="G315" s="38"/>
+      <c r="H315" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="14">
+        <v>311</v>
+      </c>
+      <c r="B316" s="51" t="s">
+        <v>360</v>
+      </c>
+      <c r="C316" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D316" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E316" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F316" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G316" s="38"/>
+      <c r="H316" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="14">
+        <v>312</v>
+      </c>
+      <c r="B317" s="46"/>
+      <c r="C317" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D317" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E317" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F317" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G317" s="38"/>
+      <c r="H317" s="15" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="19">
+        <v>313</v>
+      </c>
+      <c r="B318" s="44" t="s">
+        <v>271</v>
+      </c>
+      <c r="C318" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D318" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E318" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F318" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G318" s="38"/>
+      <c r="H318" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="319" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="19">
+        <v>314</v>
+      </c>
+      <c r="B319" s="45"/>
+      <c r="C319" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D319" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E319" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F319" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G319" s="38"/>
+      <c r="H319" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="320" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="19">
+        <v>315</v>
+      </c>
+      <c r="B320" s="45"/>
+      <c r="C320" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D320" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E320" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F320" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G320" s="38"/>
+      <c r="H320" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="19">
+        <v>316</v>
+      </c>
+      <c r="B321" s="45"/>
+      <c r="C321" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D321" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E321" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F321" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G321" s="38"/>
+      <c r="H321" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="322" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="19">
+        <v>317</v>
+      </c>
+      <c r="B322" s="45"/>
+      <c r="C322" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D322" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E322" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F322" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G322" s="38"/>
+      <c r="H322" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="19">
+        <v>318</v>
+      </c>
+      <c r="B323" s="45"/>
+      <c r="C323" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D323" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E323" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F323" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G323" s="38"/>
+      <c r="H323" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="19">
+        <v>319</v>
+      </c>
+      <c r="B324" s="45"/>
+      <c r="C324" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D324" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E324" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F324" s="21">
+        <v>71300</v>
+      </c>
+      <c r="G324" s="38"/>
+      <c r="H324" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="325" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="19">
+        <v>320</v>
+      </c>
+      <c r="B325" s="46"/>
+      <c r="C325" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="D325" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E325" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F325" s="21">
+        <v>82800</v>
+      </c>
+      <c r="G325" s="38"/>
+      <c r="H325" s="20" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="14">
+        <v>321</v>
+      </c>
+      <c r="B326" s="51" t="s">
+        <v>361</v>
+      </c>
+      <c r="C326" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D326" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="E326" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F326" s="16">
+        <v>3500</v>
+      </c>
+      <c r="G326" s="38"/>
+      <c r="H326" s="15" t="str">
+        <f t="shared" ref="H326:H389" si="5">IF(G326="","",F326*G326)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="14">
+        <v>322</v>
+      </c>
+      <c r="B327" s="45"/>
+      <c r="C327" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D327" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E327" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F327" s="16">
+        <v>8500</v>
+      </c>
+      <c r="G327" s="38"/>
+      <c r="H327" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="14">
+        <v>323</v>
+      </c>
+      <c r="B328" s="45"/>
+      <c r="C328" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D328" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E328" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F328" s="16">
+        <v>9500</v>
+      </c>
+      <c r="G328" s="38"/>
+      <c r="H328" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="14">
+        <v>324</v>
+      </c>
+      <c r="B329" s="45"/>
+      <c r="C329" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D329" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E329" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F329" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G329" s="38"/>
+      <c r="H329" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="330" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="14">
+        <v>325</v>
+      </c>
+      <c r="B330" s="45"/>
+      <c r="C330" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D330" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E330" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F330" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G330" s="38"/>
+      <c r="H330" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="14">
+        <v>326</v>
+      </c>
+      <c r="B331" s="45"/>
+      <c r="C331" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D331" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E331" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F331" s="16">
+        <v>35500</v>
+      </c>
+      <c r="G331" s="38"/>
+      <c r="H331" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="332" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="14">
+        <v>327</v>
+      </c>
+      <c r="B332" s="45"/>
+      <c r="C332" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D332" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E332" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F332" s="16">
+        <v>50000</v>
+      </c>
+      <c r="G332" s="38"/>
+      <c r="H332" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="14">
+        <v>328</v>
+      </c>
+      <c r="B333" s="46"/>
+      <c r="C333" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D333" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E333" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F333" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G333" s="38"/>
+      <c r="H333" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="19">
+        <v>329</v>
+      </c>
+      <c r="B334" s="44" t="s">
+        <v>362</v>
+      </c>
+      <c r="C334" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D334" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E334" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F334" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G334" s="38"/>
+      <c r="H334" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="335" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="19">
+        <v>330</v>
+      </c>
+      <c r="B335" s="45"/>
+      <c r="C335" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D335" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E335" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F335" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G335" s="38"/>
+      <c r="H335" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="19">
+        <v>331</v>
+      </c>
+      <c r="B336" s="45"/>
+      <c r="C336" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D336" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E336" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F336" s="21">
+        <v>50600</v>
+      </c>
+      <c r="G336" s="38"/>
+      <c r="H336" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="19">
+        <v>332</v>
+      </c>
+      <c r="B337" s="46"/>
+      <c r="C337" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D337" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E337" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F337" s="21">
+        <v>71000</v>
+      </c>
+      <c r="G337" s="38"/>
+      <c r="H337" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="14">
+        <v>333</v>
+      </c>
+      <c r="B338" s="51" t="s">
+        <v>363</v>
+      </c>
+      <c r="C338" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D338" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E338" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F338" s="16">
+        <v>29500</v>
+      </c>
+      <c r="G338" s="38"/>
+      <c r="H338" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="14">
+        <v>334</v>
+      </c>
+      <c r="B339" s="45"/>
+      <c r="C339" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D339" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E339" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F339" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G339" s="38"/>
+      <c r="H339" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="14">
+        <v>335</v>
+      </c>
+      <c r="B340" s="45"/>
+      <c r="C340" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D340" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E340" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F340" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G340" s="38"/>
+      <c r="H340" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="14">
+        <v>336</v>
+      </c>
+      <c r="B341" s="45"/>
+      <c r="C341" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D341" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E341" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F341" s="16">
+        <v>41000</v>
+      </c>
+      <c r="G341" s="38"/>
+      <c r="H341" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="14">
+        <v>337</v>
+      </c>
+      <c r="B342" s="45"/>
+      <c r="C342" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D342" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E342" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F342" s="16">
+        <v>58000</v>
+      </c>
+      <c r="G342" s="38"/>
+      <c r="H342" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="343" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="14">
+        <v>338</v>
+      </c>
+      <c r="B343" s="45"/>
+      <c r="C343" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D343" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E343" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F343" s="16">
+        <v>68000</v>
+      </c>
+      <c r="G343" s="38"/>
+      <c r="H343" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="14">
+        <v>339</v>
+      </c>
+      <c r="B344" s="45"/>
+      <c r="C344" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D344" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E344" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F344" s="16">
+        <v>29500</v>
+      </c>
+      <c r="G344" s="38"/>
+      <c r="H344" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="14">
+        <v>340</v>
+      </c>
+      <c r="B345" s="45"/>
+      <c r="C345" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D345" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E345" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F345" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G345" s="38"/>
+      <c r="H345" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="346" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="14">
+        <v>341</v>
+      </c>
+      <c r="B346" s="45"/>
+      <c r="C346" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D346" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E346" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F346" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G346" s="38"/>
+      <c r="H346" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="347" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="14">
+        <v>342</v>
+      </c>
+      <c r="B347" s="45"/>
+      <c r="C347" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D347" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E347" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F347" s="16">
+        <v>41000</v>
+      </c>
+      <c r="G347" s="38"/>
+      <c r="H347" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="348" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="14">
+        <v>343</v>
+      </c>
+      <c r="B348" s="45"/>
+      <c r="C348" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D348" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E348" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F348" s="16">
+        <v>58000</v>
+      </c>
+      <c r="G348" s="38"/>
+      <c r="H348" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="349" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="14">
+        <v>344</v>
+      </c>
+      <c r="B349" s="46"/>
+      <c r="C349" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D349" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E349" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F349" s="16">
+        <v>68000</v>
+      </c>
+      <c r="G349" s="38"/>
+      <c r="H349" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="350" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="14">
+        <v>345</v>
+      </c>
+      <c r="B350" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="C350" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D350" s="14" t="s">
+        <v>366</v>
+      </c>
+      <c r="E350" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F350" s="16">
+        <v>9500</v>
+      </c>
+      <c r="G350" s="38"/>
+      <c r="H350" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="351" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="19">
+        <v>346</v>
+      </c>
+      <c r="B351" s="44" t="s">
+        <v>367</v>
+      </c>
+      <c r="C351" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D351" s="19" t="s">
+        <v>310</v>
+      </c>
+      <c r="E351" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F351" s="21">
+        <v>13500</v>
+      </c>
+      <c r="G351" s="38"/>
+      <c r="H351" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="352" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="19">
+        <v>347</v>
+      </c>
+      <c r="B352" s="45"/>
+      <c r="C352" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D352" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E352" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F352" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G352" s="38"/>
+      <c r="H352" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="353" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="19">
+        <v>348</v>
+      </c>
+      <c r="B353" s="45"/>
+      <c r="C353" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D353" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="E353" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F353" s="21">
+        <v>21000</v>
+      </c>
+      <c r="G353" s="38"/>
+      <c r="H353" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="19">
+        <v>349</v>
+      </c>
+      <c r="B354" s="46"/>
+      <c r="C354" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D354" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E354" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F354" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G354" s="38"/>
+      <c r="H354" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="14">
+        <v>350</v>
+      </c>
+      <c r="B355" s="51" t="s">
+        <v>368</v>
+      </c>
+      <c r="C355" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D355" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E355" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F355" s="16">
+        <v>9500</v>
+      </c>
+      <c r="G355" s="38"/>
+      <c r="H355" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="356" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="14">
+        <v>351</v>
+      </c>
+      <c r="B356" s="46"/>
+      <c r="C356" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D356" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E356" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F356" s="16">
+        <v>15000</v>
+      </c>
+      <c r="G356" s="38"/>
+      <c r="H356" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="19">
+        <v>352</v>
+      </c>
+      <c r="B357" s="44" t="s">
+        <v>369</v>
+      </c>
+      <c r="C357" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D357" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E357" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F357" s="21">
+        <v>9500</v>
+      </c>
+      <c r="G357" s="38"/>
+      <c r="H357" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="19">
+        <v>353</v>
+      </c>
+      <c r="B358" s="46"/>
+      <c r="C358" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D358" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E358" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F358" s="21">
+        <v>12000</v>
+      </c>
+      <c r="G358" s="38"/>
+      <c r="H358" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="14">
+        <v>354</v>
+      </c>
+      <c r="B359" s="51" t="s">
+        <v>370</v>
+      </c>
+      <c r="C359" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D359" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="E359" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F359" s="16">
+        <v>33500</v>
+      </c>
+      <c r="G359" s="38"/>
+      <c r="H359" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="14">
+        <v>355</v>
+      </c>
+      <c r="B360" s="45"/>
+      <c r="C360" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D360" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E360" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F360" s="16">
+        <v>41000</v>
+      </c>
+      <c r="G360" s="38"/>
+      <c r="H360" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="14">
+        <v>356</v>
+      </c>
+      <c r="B361" s="46"/>
+      <c r="C361" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="D361" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E361" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F361" s="16">
+        <v>57000</v>
+      </c>
+      <c r="G361" s="38"/>
+      <c r="H361" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="362" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="19">
+        <v>357</v>
+      </c>
+      <c r="B362" s="44" t="s">
+        <v>371</v>
+      </c>
+      <c r="C362" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D362" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="E362" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F362" s="21">
+        <v>3500</v>
+      </c>
+      <c r="G362" s="38"/>
+      <c r="H362" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="363" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="19">
+        <v>358</v>
+      </c>
+      <c r="B363" s="45"/>
+      <c r="C363" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D363" s="19" t="s">
+        <v>310</v>
+      </c>
+      <c r="E363" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F363" s="21">
+        <v>5700</v>
+      </c>
+      <c r="G363" s="38"/>
+      <c r="H363" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="364" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="19">
+        <v>359</v>
+      </c>
+      <c r="B364" s="45"/>
+      <c r="C364" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D364" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E364" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F364" s="21">
+        <v>9500</v>
+      </c>
+      <c r="G364" s="38"/>
+      <c r="H364" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="19">
+        <v>360</v>
+      </c>
+      <c r="B365" s="45"/>
+      <c r="C365" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D365" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E365" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F365" s="21">
+        <v>15000</v>
+      </c>
+      <c r="G365" s="38"/>
+      <c r="H365" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="19">
+        <v>361</v>
+      </c>
+      <c r="B366" s="45"/>
+      <c r="C366" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D366" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E366" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F366" s="21">
+        <v>18500</v>
+      </c>
+      <c r="G366" s="38"/>
+      <c r="H366" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="19">
+        <v>362</v>
+      </c>
+      <c r="B367" s="45"/>
+      <c r="C367" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D367" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E367" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F367" s="21">
+        <v>23500</v>
+      </c>
+      <c r="G367" s="38"/>
+      <c r="H367" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="368" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="19">
+        <v>363</v>
+      </c>
+      <c r="B368" s="46"/>
+      <c r="C368" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D368" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E368" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F368" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G368" s="38"/>
+      <c r="H368" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="369" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="19">
+        <v>364</v>
+      </c>
+      <c r="B369" s="44" t="s">
+        <v>373</v>
+      </c>
+      <c r="C369" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D369" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E369" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F369" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G369" s="38"/>
+      <c r="H369" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="370" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="19">
+        <v>365</v>
+      </c>
+      <c r="B370" s="45"/>
+      <c r="C370" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D370" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E370" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F370" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G370" s="38"/>
+      <c r="H370" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="371" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="19">
+        <v>366</v>
+      </c>
+      <c r="B371" s="45"/>
+      <c r="C371" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D371" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E371" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F371" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G371" s="38"/>
+      <c r="H371" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="372" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="19">
+        <v>367</v>
+      </c>
+      <c r="B372" s="45"/>
+      <c r="C372" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D372" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E372" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F372" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G372" s="38"/>
+      <c r="H372" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="373" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="19">
+        <v>368</v>
+      </c>
+      <c r="B373" s="45"/>
+      <c r="C373" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D373" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E373" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F373" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G373" s="38"/>
+      <c r="H373" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="374" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="19">
+        <v>369</v>
+      </c>
+      <c r="B374" s="45"/>
+      <c r="C374" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D374" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E374" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F374" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G374" s="38"/>
+      <c r="H374" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="375" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="19">
+        <v>370</v>
+      </c>
+      <c r="B375" s="45"/>
+      <c r="C375" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D375" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E375" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F375" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G375" s="38"/>
+      <c r="H375" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="19">
+        <v>371</v>
+      </c>
+      <c r="B376" s="45"/>
+      <c r="C376" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="D376" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E376" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F376" s="21">
+        <v>91080</v>
+      </c>
+      <c r="G376" s="38"/>
+      <c r="H376" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="19">
+        <v>372</v>
+      </c>
+      <c r="B377" s="46"/>
+      <c r="C377" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="D377" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E377" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F377" s="21">
+        <v>110000</v>
+      </c>
+      <c r="G377" s="38"/>
+      <c r="H377" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="14">
+        <v>373</v>
+      </c>
+      <c r="B378" s="51" t="s">
+        <v>374</v>
+      </c>
+      <c r="C378" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D378" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E378" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F378" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G378" s="38"/>
+      <c r="H378" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="379" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="14">
+        <v>374</v>
+      </c>
+      <c r="B379" s="45"/>
+      <c r="C379" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D379" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E379" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F379" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G379" s="38"/>
+      <c r="H379" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="380" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="14">
+        <v>375</v>
+      </c>
+      <c r="B380" s="45"/>
+      <c r="C380" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D380" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E380" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F380" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G380" s="38"/>
+      <c r="H380" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="381" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="14">
+        <v>376</v>
+      </c>
+      <c r="B381" s="45"/>
+      <c r="C381" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D381" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E381" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F381" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G381" s="38"/>
+      <c r="H381" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="14">
+        <v>377</v>
+      </c>
+      <c r="B382" s="45"/>
+      <c r="C382" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D382" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E382" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F382" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G382" s="38"/>
+      <c r="H382" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="383" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="14">
+        <v>378</v>
+      </c>
+      <c r="B383" s="45"/>
+      <c r="C383" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D383" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E383" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F383" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G383" s="38"/>
+      <c r="H383" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="14">
+        <v>379</v>
+      </c>
+      <c r="B384" s="46"/>
+      <c r="C384" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D384" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E384" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F384" s="16">
+        <v>80000</v>
+      </c>
+      <c r="G384" s="38"/>
+      <c r="H384" s="15" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="19">
+        <v>380</v>
+      </c>
+      <c r="B385" s="44" t="s">
+        <v>375</v>
+      </c>
+      <c r="C385" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D385" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E385" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F385" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G385" s="38"/>
+      <c r="H385" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="386" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="19">
+        <v>381</v>
+      </c>
+      <c r="B386" s="45"/>
+      <c r="C386" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D386" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E386" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F386" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G386" s="38"/>
+      <c r="H386" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="19">
+        <v>382</v>
+      </c>
+      <c r="B387" s="45"/>
+      <c r="C387" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D387" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E387" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F387" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G387" s="38"/>
+      <c r="H387" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="388" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="19">
+        <v>383</v>
+      </c>
+      <c r="B388" s="45"/>
+      <c r="C388" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D388" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E388" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F388" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G388" s="38"/>
+      <c r="H388" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="19">
+        <v>384</v>
+      </c>
+      <c r="B389" s="45"/>
+      <c r="C389" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D389" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E389" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F389" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G389" s="38"/>
+      <c r="H389" s="20" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="390" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="19">
+        <v>385</v>
+      </c>
+      <c r="B390" s="45"/>
+      <c r="C390" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="D390" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E390" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F390" s="21">
+        <v>55500</v>
+      </c>
+      <c r="G390" s="38"/>
+      <c r="H390" s="20" t="str">
+        <f t="shared" ref="H390:H453" si="6">IF(G390="","",F390*G390)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="391" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="19">
+        <v>386</v>
+      </c>
+      <c r="B391" s="46"/>
+      <c r="C391" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="D391" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E391" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F391" s="21">
+        <v>80000</v>
+      </c>
+      <c r="G391" s="38"/>
+      <c r="H391" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="392" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="14">
+        <v>387</v>
+      </c>
+      <c r="B392" s="51" t="s">
+        <v>376</v>
+      </c>
+      <c r="C392" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D392" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E392" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F392" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G392" s="38"/>
+      <c r="H392" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="14">
+        <v>388</v>
+      </c>
+      <c r="B393" s="45"/>
+      <c r="C393" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D393" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E393" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F393" s="16">
+        <v>28500</v>
+      </c>
+      <c r="G393" s="38"/>
+      <c r="H393" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="14">
+        <v>389</v>
+      </c>
+      <c r="B394" s="45"/>
+      <c r="C394" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D394" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E394" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F394" s="16">
+        <v>31000</v>
+      </c>
+      <c r="G394" s="38"/>
+      <c r="H394" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="14">
+        <v>390</v>
+      </c>
+      <c r="B395" s="45"/>
+      <c r="C395" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D395" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E395" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F395" s="16">
+        <v>36000</v>
+      </c>
+      <c r="G395" s="38"/>
+      <c r="H395" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="14">
+        <v>391</v>
+      </c>
+      <c r="B396" s="45"/>
+      <c r="C396" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D396" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E396" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F396" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G396" s="38"/>
+      <c r="H396" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="14">
+        <v>392</v>
+      </c>
+      <c r="B397" s="46"/>
+      <c r="C397" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D397" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E397" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F397" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G397" s="38"/>
+      <c r="H397" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="14">
+        <v>393</v>
+      </c>
+      <c r="B398" s="51" t="s">
+        <v>377</v>
+      </c>
+      <c r="C398" s="14" t="s">
+        <v>378</v>
+      </c>
+      <c r="D398" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E398" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F398" s="16"/>
+      <c r="G398" s="38"/>
+      <c r="H398" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="14">
+        <v>394</v>
+      </c>
+      <c r="B399" s="45"/>
+      <c r="C399" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D399" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="E399" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F399" s="16">
+        <v>4000</v>
+      </c>
+      <c r="G399" s="38"/>
+      <c r="H399" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="400" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A400" s="14">
+        <v>395</v>
+      </c>
+      <c r="B400" s="45"/>
+      <c r="C400" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D400" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E400" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F400" s="16">
+        <v>9500</v>
+      </c>
+      <c r="G400" s="38"/>
+      <c r="H400" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="401" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="14">
+        <v>396</v>
+      </c>
+      <c r="B401" s="45"/>
+      <c r="C401" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D401" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="E401" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F401" s="16">
+        <v>12000</v>
+      </c>
+      <c r="G401" s="38"/>
+      <c r="H401" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="14">
+        <v>397</v>
+      </c>
+      <c r="B402" s="46"/>
+      <c r="C402" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D402" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E402" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F402" s="16">
+        <v>21000</v>
+      </c>
+      <c r="G402" s="38"/>
+      <c r="H402" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="19">
+        <v>398</v>
+      </c>
+      <c r="B403" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="C403" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D403" s="19" t="s">
+        <v>380</v>
+      </c>
+      <c r="E403" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F403" s="21">
+        <v>7500</v>
+      </c>
+      <c r="G403" s="38"/>
+      <c r="H403" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="19">
+        <v>399</v>
+      </c>
+      <c r="B404" s="44" t="s">
+        <v>381</v>
+      </c>
+      <c r="C404" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D404" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E404" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F404" s="21">
+        <v>28500</v>
+      </c>
+      <c r="G404" s="38"/>
+      <c r="H404" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="19">
+        <v>400</v>
+      </c>
+      <c r="B405" s="46"/>
+      <c r="C405" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D405" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="E405" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F405" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G405" s="38"/>
+      <c r="H405" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="406" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="14">
+        <v>401</v>
+      </c>
+      <c r="B406" s="51" t="s">
+        <v>382</v>
+      </c>
+      <c r="C406" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="D406" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E406" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F406" s="16">
+        <v>26000</v>
+      </c>
+      <c r="G406" s="38"/>
+      <c r="H406" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="407" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="14">
+        <v>402</v>
+      </c>
+      <c r="B407" s="45"/>
+      <c r="C407" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="D407" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E407" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F407" s="16">
+        <v>45500</v>
+      </c>
+      <c r="G407" s="38"/>
+      <c r="H407" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="408" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="14">
+        <v>403</v>
+      </c>
+      <c r="B408" s="46"/>
+      <c r="C408" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="D408" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E408" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F408" s="16">
+        <v>55500</v>
+      </c>
+      <c r="G408" s="38"/>
+      <c r="H408" s="15" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="409" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="19">
+        <v>404</v>
+      </c>
+      <c r="B409" s="44" t="s">
+        <v>276</v>
+      </c>
+      <c r="C409" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D409" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E409" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F409" s="21">
+        <v>26000</v>
+      </c>
+      <c r="G409" s="38"/>
+      <c r="H409" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="410" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A410" s="19">
+        <v>405</v>
+      </c>
+      <c r="B410" s="45"/>
+      <c r="C410" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="D410" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E410" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F410" s="21">
+        <v>31000</v>
+      </c>
+      <c r="G410" s="38"/>
+      <c r="H410" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="411" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A411" s="19">
+        <v>406</v>
+      </c>
+      <c r="B411" s="45"/>
+      <c r="C411" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="D411" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E411" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F411" s="21">
+        <v>36000</v>
+      </c>
+      <c r="G411" s="38"/>
+      <c r="H411" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="412" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A412" s="19">
+        <v>407</v>
+      </c>
+      <c r="B412" s="46"/>
+      <c r="C412" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="D412" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="E412" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F412" s="21">
+        <v>45500</v>
+      </c>
+      <c r="G412" s="38"/>
+      <c r="H412" s="20" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+    </row>
+    <row r="413" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A413" s="80" t="s">
+        <v>383</v>
+      </c>
+      <c r="B413" s="63"/>
+      <c r="C413" s="63"/>
+      <c r="D413" s="63"/>
+      <c r="E413" s="63"/>
+      <c r="F413" s="63"/>
+      <c r="G413" s="81"/>
+      <c r="H413" s="82"/>
+    </row>
+    <row r="414" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A414" s="14">
+        <v>1</v>
+      </c>
+      <c r="B414" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="C414" s="14"/>
+      <c r="D414" s="14"/>
+      <c r="E414" s="14"/>
+      <c r="F414" s="16"/>
+      <c r="G414" s="38"/>
+      <c r="H414" s="15" t="str">
+        <f t="shared" ref="H414:H423" si="7">IF(G414="","",F414*G414)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="415" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A415" s="19">
+        <v>2</v>
+      </c>
+      <c r="B415" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="C415" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D415" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="E415" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F415" s="21">
+        <v>2800</v>
+      </c>
+      <c r="G415" s="38"/>
+      <c r="H415" s="20" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="416" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A416" s="14">
+        <v>3</v>
+      </c>
+      <c r="B416" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="C416" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D416" s="14" t="s">
+        <v>372</v>
+      </c>
+      <c r="E416" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F416" s="16">
+        <v>4500</v>
+      </c>
+      <c r="G416" s="38"/>
+      <c r="H416" s="15" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A417" s="19">
         <v>4</v>
       </c>
-      <c r="C4" s="5"/>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B417" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="C417" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D417" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="E417" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F417" s="21">
+        <v>12500</v>
+      </c>
+      <c r="G417" s="38"/>
+      <c r="H417" s="20" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="418" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="14">
         <v>5</v>
       </c>
-      <c r="C5" s="5"/>
-[...4 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B418" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="C418" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D418" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="E418" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F418" s="16">
+        <v>12500</v>
+      </c>
+      <c r="G418" s="38"/>
+      <c r="H418" s="15" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A419" s="14">
         <v>6</v>
       </c>
-      <c r="C6" s="5"/>
-[...22 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B419" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="C419" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D419" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="E419" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F419" s="16">
+        <v>12500</v>
+      </c>
+      <c r="G419" s="38"/>
+      <c r="H419" s="15" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A420" s="19">
         <v>7</v>
       </c>
-      <c r="C10" s="5"/>
-[...95 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="B420" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C420" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D420" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="E420" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F420" s="21">
+        <v>12500</v>
+      </c>
+      <c r="G420" s="38"/>
+      <c r="H420" s="20" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="421" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="14">
+        <v>8</v>
+      </c>
+      <c r="B421" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="C421" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D421" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="E421" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F421" s="16">
+        <v>12500</v>
+      </c>
+      <c r="G421" s="38"/>
+      <c r="H421" s="15" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="422" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A422" s="19">
+        <v>9</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C422" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D422" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="E422" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F422" s="21">
+        <v>12500</v>
+      </c>
+      <c r="G422" s="38"/>
+      <c r="H422" s="20" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="423" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A423" s="19">
+        <v>10</v>
+      </c>
+      <c r="B423" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="C423" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D423" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="E423" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F423" s="21">
+        <v>2800</v>
+      </c>
+      <c r="G423" s="38"/>
+      <c r="H423" s="20" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+    </row>
+    <row r="424" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A424" s="80" t="s">
+        <v>396</v>
+      </c>
+      <c r="B424" s="63"/>
+      <c r="C424" s="63"/>
+      <c r="D424" s="63"/>
+      <c r="E424" s="63"/>
+      <c r="F424" s="63"/>
+      <c r="G424" s="81"/>
+      <c r="H424" s="82"/>
+    </row>
+    <row r="425" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A425" s="14">
+        <v>1</v>
+      </c>
+      <c r="B425" s="51" t="s">
+        <v>397</v>
+      </c>
+      <c r="C425" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D425" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E425" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F425" s="16">
+        <v>25000</v>
+      </c>
+      <c r="G425" s="38"/>
+      <c r="H425" s="15" t="str">
+        <f t="shared" ref="H425:H441" si="8">IF(G425="","",F425*G425)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="426" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A426" s="14">
+        <v>2</v>
+      </c>
+      <c r="B426" s="45"/>
+      <c r="C426" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D426" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E426" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F426" s="16">
+        <v>30000</v>
+      </c>
+      <c r="G426" s="38"/>
+      <c r="H426" s="15" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="427" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="14">
+        <v>3</v>
+      </c>
+      <c r="B427" s="46"/>
+      <c r="C427" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D427" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E427" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F427" s="16">
+        <v>35000</v>
+      </c>
+      <c r="G427" s="38"/>
+      <c r="H427" s="15" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="428" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A428" s="14">
+        <v>4</v>
+      </c>
+      <c r="B428" s="51" t="s">
+        <v>398</v>
+      </c>
+      <c r="C428" s="14"/>
+      <c r="D428" s="14"/>
+      <c r="E428" s="14"/>
+      <c r="F428" s="16"/>
+      <c r="G428" s="38"/>
+      <c r="H428" s="15" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="429" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A429" s="14">
+        <v>5</v>
+      </c>
+      <c r="B429" s="45"/>
+      <c r="C429" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D429" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="E429" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F429" s="16">
+        <v>18000</v>
+      </c>
+      <c r="G429" s="38"/>
+      <c r="H429" s="15" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="430" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A430" s="14">
+        <v>6</v>
+      </c>
+      <c r="B430" s="45"/>
+      <c r="C430" s="14"/>
+      <c r="D430" s="14"/>
+      <c r="E430" s="14"/>
+      <c r="F430" s="16"/>
+      <c r="G430" s="38"/>
+      <c r="H430" s="15" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="431" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A431" s="14">
+        <v>7</v>
+      </c>
+      <c r="B431" s="45"/>
+      <c r="C431" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D431" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E431" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F431" s="16">
+        <v>34000</v>
+      </c>
+      <c r="G431" s="38"/>
+      <c r="H431" s="15" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="432" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A432" s="14">
+        <v>8</v>
+      </c>
+      <c r="B432" s="46"/>
+      <c r="C432" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D432" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E432" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="F432" s="16">
+        <v>39000</v>
+      </c>
+      <c r="G432" s="38"/>
+      <c r="H432" s="15" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="433" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A433" s="19">
+        <v>9</v>
+      </c>
+      <c r="B433" s="44" t="s">
+        <v>399</v>
+      </c>
+      <c r="C433" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D433" s="19" t="s">
+        <v>400</v>
+      </c>
+      <c r="E433" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F433" s="21">
+        <v>3500</v>
+      </c>
+      <c r="G433" s="38"/>
+      <c r="H433" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="434" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A434" s="19">
+        <v>10</v>
+      </c>
+      <c r="B434" s="45"/>
+      <c r="C434" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D434" s="19" t="s">
+        <v>401</v>
+      </c>
+      <c r="E434" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F434" s="21">
+        <v>4500</v>
+      </c>
+      <c r="G434" s="38"/>
+      <c r="H434" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="435" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A435" s="19">
+        <v>11</v>
+      </c>
+      <c r="B435" s="45"/>
+      <c r="C435" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D435" s="19" t="s">
+        <v>402</v>
+      </c>
+      <c r="E435" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F435" s="21">
+        <v>5500</v>
+      </c>
+      <c r="G435" s="38"/>
+      <c r="H435" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="436" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A436" s="19">
+        <v>12</v>
+      </c>
+      <c r="B436" s="45"/>
+      <c r="C436" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D436" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="E436" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F436" s="21">
+        <v>6500</v>
+      </c>
+      <c r="G436" s="38"/>
+      <c r="H436" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="437" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A437" s="19">
+        <v>13</v>
+      </c>
+      <c r="B437" s="45"/>
+      <c r="C437" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D437" s="19" t="s">
+        <v>404</v>
+      </c>
+      <c r="E437" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F437" s="21">
+        <v>8500</v>
+      </c>
+      <c r="G437" s="38"/>
+      <c r="H437" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="438" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A438" s="19">
+        <v>14</v>
+      </c>
+      <c r="B438" s="45"/>
+      <c r="C438" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D438" s="19" t="s">
+        <v>405</v>
+      </c>
+      <c r="E438" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F438" s="21">
+        <v>12000</v>
+      </c>
+      <c r="G438" s="38"/>
+      <c r="H438" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="439" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A439" s="19">
+        <v>15</v>
+      </c>
+      <c r="B439" s="45"/>
+      <c r="C439" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D439" s="19" t="s">
+        <v>406</v>
+      </c>
+      <c r="E439" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F439" s="21">
+        <v>18000</v>
+      </c>
+      <c r="G439" s="38"/>
+      <c r="H439" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="440" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A440" s="19">
+        <v>16</v>
+      </c>
+      <c r="B440" s="45"/>
+      <c r="C440" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D440" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="E440" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F440" s="21">
+        <v>22000</v>
+      </c>
+      <c r="G440" s="38"/>
+      <c r="H440" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="441" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A441" s="19">
+        <v>17</v>
+      </c>
+      <c r="B441" s="46"/>
+      <c r="C441" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D441" s="19" t="s">
+        <v>407</v>
+      </c>
+      <c r="E441" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="F441" s="21">
+        <v>28000</v>
+      </c>
+      <c r="G441" s="38"/>
+      <c r="H441" s="20" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+    </row>
+    <row r="442" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G442" s="39"/>
+    </row>
+    <row r="443" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B443" s="83" t="s">
+        <v>227</v>
+      </c>
+      <c r="C443" s="63"/>
+      <c r="D443" s="63"/>
+      <c r="E443" s="63"/>
+      <c r="F443" s="63"/>
+      <c r="G443" s="64"/>
+      <c r="H443" s="33">
+        <f>SUM(H5:H441)</f>
         <v>0</v>
       </c>
-      <c r="B23" s="25" t="s">
-[...635 lines deleted...]
-      <c r="D58" s="49" t="s">
+    </row>
+    <row r="444" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B444" s="71" t="s">
         <v>228</v>
       </c>
-      <c r="E58" s="49" t="s">
-[...82 lines deleted...]
-      <c r="B63" s="119" t="s">
+      <c r="C444" s="53"/>
+      <c r="D444" s="53"/>
+      <c r="E444" s="53"/>
+      <c r="F444" s="53"/>
+      <c r="G444" s="54"/>
+      <c r="H444" s="34">
+        <f>ROUND(SUM(H5:H441)*5/105,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G445" s="39"/>
+    </row>
+    <row r="446" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B446" s="84" t="s">
         <v>229</v>
       </c>
-      <c r="C63" s="47" t="s">
-[...88 lines deleted...]
-      <c r="B68" s="142" t="s">
+      <c r="C446" s="53"/>
+      <c r="D446" s="53"/>
+      <c r="E446" s="53"/>
+      <c r="F446" s="53"/>
+      <c r="G446" s="54"/>
+      <c r="H446" s="53"/>
+    </row>
+    <row r="447" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B447" s="56" t="s">
+        <v>408</v>
+      </c>
+      <c r="C447" s="53"/>
+      <c r="D447" s="53"/>
+      <c r="E447" s="53"/>
+      <c r="F447" s="53"/>
+      <c r="G447" s="54"/>
+      <c r="H447" s="53"/>
+    </row>
+    <row r="448" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B448" s="56" t="s">
+        <v>409</v>
+      </c>
+      <c r="C448" s="53"/>
+      <c r="D448" s="53"/>
+      <c r="E448" s="53"/>
+      <c r="F448" s="53"/>
+      <c r="G448" s="54"/>
+      <c r="H448" s="53"/>
+    </row>
+    <row r="449" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B449" s="56" t="s">
         <v>231</v>
       </c>
-      <c r="C68" s="51" t="s">
-[...112 lines deleted...]
-      <c r="D74" s="45" t="s">
+      <c r="C449" s="53"/>
+      <c r="D449" s="53"/>
+      <c r="E449" s="53"/>
+      <c r="F449" s="53"/>
+      <c r="G449" s="54"/>
+      <c r="H449" s="53"/>
+    </row>
+    <row r="450" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B450" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="E74" s="45" t="s">
-[...28 lines deleted...]
-      <c r="B76" s="140" t="s">
+      <c r="C450" s="53"/>
+      <c r="D450" s="53"/>
+      <c r="E450" s="53"/>
+      <c r="F450" s="53"/>
+      <c r="G450" s="54"/>
+      <c r="H450" s="53"/>
+    </row>
+    <row r="451" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G451" s="39"/>
+    </row>
+    <row r="452" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G452" s="39"/>
+    </row>
+    <row r="453" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A453" s="84" t="s">
         <v>234</v>
       </c>
-      <c r="C76" s="48" t="s">
+      <c r="B453" s="53"/>
+      <c r="C453" s="53"/>
+      <c r="D453" s="53"/>
+      <c r="E453" s="53"/>
+      <c r="F453" s="53"/>
+      <c r="G453" s="54"/>
+      <c r="H453" s="53"/>
+    </row>
+    <row r="454" spans="1:8" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="67" t="s">
         <v>235</v>
       </c>
-      <c r="D76" s="49" t="s">
+      <c r="B454" s="53"/>
+      <c r="C454" s="53"/>
+      <c r="D454" s="53"/>
+      <c r="E454" s="53"/>
+      <c r="F454" s="53"/>
+      <c r="G454" s="54"/>
+      <c r="H454" s="53"/>
+    </row>
+    <row r="455" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A455" s="79" t="s">
         <v>236</v>
       </c>
-      <c r="E76" s="49" t="s">
-[...46 lines deleted...]
-      <c r="B79" s="119" t="s">
+      <c r="B455" s="53"/>
+      <c r="C455" s="53"/>
+      <c r="D455" s="53"/>
+      <c r="E455" s="53"/>
+      <c r="F455" s="53"/>
+      <c r="G455" s="54"/>
+      <c r="H455" s="53"/>
+    </row>
+    <row r="456" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A456" s="69" t="s">
         <v>237</v>
       </c>
-      <c r="C79" s="47" t="s">
-[...6351 lines deleted...]
-      <c r="A426" s="48">
+      <c r="B456" s="53"/>
+      <c r="C456" s="53"/>
+      <c r="D456" s="53"/>
+      <c r="E456" s="53"/>
+      <c r="F456" s="53"/>
+      <c r="G456" s="54"/>
+      <c r="H456" s="53"/>
+    </row>
+    <row r="457" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A457" s="70" t="s">
         <v>410</v>
       </c>
-      <c r="B426" s="142" t="s">
-[...991 lines deleted...]
-    <row r="915" ht="15.75" customHeight="1"/>
+      <c r="B457" s="53"/>
+      <c r="C457" s="53"/>
+      <c r="D457" s="53"/>
+      <c r="E457" s="53"/>
+      <c r="F457" s="53"/>
+      <c r="G457" s="54"/>
+      <c r="H457" s="53"/>
+    </row>
   </sheetData>
-  <mergeCells count="79">
-[...9 lines deleted...]
-    <mergeCell ref="B56:B62"/>
+  <sheetProtection password="8119" sheet="1"/>
+  <mergeCells count="91">
+    <mergeCell ref="A454:H454"/>
+    <mergeCell ref="B293:B297"/>
+    <mergeCell ref="B60:B62"/>
+    <mergeCell ref="B362:B368"/>
+    <mergeCell ref="B304:B315"/>
+    <mergeCell ref="B235:B245"/>
+    <mergeCell ref="B24:B29"/>
+    <mergeCell ref="B224:B230"/>
+    <mergeCell ref="B206:B209"/>
+    <mergeCell ref="B355:B356"/>
+    <mergeCell ref="B192:B197"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="A453:H453"/>
+    <mergeCell ref="B444:G444"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="B450:H450"/>
+    <mergeCell ref="B334:B337"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="B20:B23"/>
+    <mergeCell ref="B262:B268"/>
+    <mergeCell ref="B269:B276"/>
+    <mergeCell ref="B145:B151"/>
+    <mergeCell ref="B51:B56"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="B338:B349"/>
+    <mergeCell ref="B115:B120"/>
+    <mergeCell ref="B86:B91"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="B316:B317"/>
+    <mergeCell ref="B57:B59"/>
+    <mergeCell ref="B259:B261"/>
+    <mergeCell ref="B250:B252"/>
+    <mergeCell ref="B99:B101"/>
+    <mergeCell ref="B105:B110"/>
+    <mergeCell ref="B203:B205"/>
+    <mergeCell ref="B102:B104"/>
+    <mergeCell ref="B277:B283"/>
+    <mergeCell ref="B13:B19"/>
+    <mergeCell ref="B170:B180"/>
+    <mergeCell ref="B6:B12"/>
+    <mergeCell ref="B181:B191"/>
+    <mergeCell ref="B37:B43"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="B318:B325"/>
+    <mergeCell ref="B163:B169"/>
+    <mergeCell ref="B75:B81"/>
+    <mergeCell ref="B284:B292"/>
+    <mergeCell ref="B111:B114"/>
+    <mergeCell ref="B158:B162"/>
     <mergeCell ref="B63:B67"/>
-    <mergeCell ref="B68:B69"/>
-[...66 lines deleted...]
-    <mergeCell ref="B439:B447"/>
+    <mergeCell ref="B82:B85"/>
+    <mergeCell ref="B231:B234"/>
+    <mergeCell ref="B152:B157"/>
+    <mergeCell ref="B198:B202"/>
+    <mergeCell ref="B92:B98"/>
+    <mergeCell ref="B30:B36"/>
+    <mergeCell ref="B246:B249"/>
+    <mergeCell ref="B298:B303"/>
+    <mergeCell ref="B129:B136"/>
+    <mergeCell ref="B359:B361"/>
+    <mergeCell ref="B68:B74"/>
+    <mergeCell ref="B121:B128"/>
+    <mergeCell ref="A457:H457"/>
+    <mergeCell ref="B253:B258"/>
+    <mergeCell ref="B217:B223"/>
+    <mergeCell ref="B385:B391"/>
+    <mergeCell ref="B404:B405"/>
+    <mergeCell ref="B447:H447"/>
+    <mergeCell ref="B449:H449"/>
+    <mergeCell ref="A456:H456"/>
+    <mergeCell ref="B425:B427"/>
+    <mergeCell ref="B443:G443"/>
+    <mergeCell ref="B392:B397"/>
+    <mergeCell ref="A424:H424"/>
+    <mergeCell ref="B210:B216"/>
+    <mergeCell ref="B137:B143"/>
+    <mergeCell ref="B351:B354"/>
+    <mergeCell ref="B398:B402"/>
+    <mergeCell ref="A455:H455"/>
+    <mergeCell ref="B446:H446"/>
+    <mergeCell ref="B448:H448"/>
+    <mergeCell ref="B357:B358"/>
+    <mergeCell ref="B428:B432"/>
+    <mergeCell ref="B409:B412"/>
+    <mergeCell ref="B326:B333"/>
+    <mergeCell ref="B378:B384"/>
+    <mergeCell ref="B406:B408"/>
+    <mergeCell ref="A413:H413"/>
+    <mergeCell ref="B369:B377"/>
+    <mergeCell ref="B433:B441"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.25" right="0.25" top="0.4" bottom="0.4" header="0.511811023622047" footer="0.5"/>
+  <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;9 Питомник ArtGreen · прайс лето-осень 2026 · 3 раздела&amp;R&amp;"Arial,Bold"&amp;10 Страница &amp;P из &amp;N</oddFooter>
+  </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>С3-С7,5-С15</vt:lpstr>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Контейнерные растения</vt:lpstr>
       <vt:lpstr>Контейнерные деревья</vt:lpstr>
       <vt:lpstr>Деревья в грунте</vt:lpstr>
+      <vt:lpstr>'Деревья в грунте'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'Контейнерные деревья'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'Контейнерные растения'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'Деревья в грунте'!Область_печати</vt:lpstr>
+      <vt:lpstr>'Контейнерные деревья'!Область_печати</vt:lpstr>
+      <vt:lpstr>'Контейнерные растения'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>oganes</dc:creator>
+  <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>